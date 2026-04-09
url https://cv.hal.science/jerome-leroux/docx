--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -4489,265 +4489,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occam's Razor Applied to the Petri Net Coverability Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coverability Trees for Petri Nets with Unordered Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sławomir Lasota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranko Lazić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RP 2016 - 10th International Workshop on Reachability Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Aalborg, Denmark. pp.77-89, </w:t>
+              <w:t xml:space="preserve">FoSSaCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Eindhoven, Netherlands. pp.445--461, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45994-3_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-49630-5_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391865v1</w:t>
+                <w:t xml:space="preserve">hal-01252674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coverability Trees for Petri Nets with Unordered Data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occam's Razor Applied to the Petri Net Coverability Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Sutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoSSaCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Eindhoven, Netherlands. pp.445--461, </w:t>
+              <w:t xml:space="preserve">RP 2016 - 10th International Workshop on Reachability Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Aalborg, Denmark. pp.77-89, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-49630-5_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45994-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252674v1</w:t>
+                <w:t xml:space="preserve">hal-02391865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideal Decompositions for Vector Addition Systems</w:t>
               </w:r>
@@ -4935,434 +4935,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV sensing of coastal cliff topography for rock fall hazard applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demystifying Reachability in Vector Addition Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Morelli</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires JAG 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LICS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Kyoto, Japan. pp.56--67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2015.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180649v1</w:t>
+                <w:t xml:space="preserve">hal-01168388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Boundedness Problems for Pushdown Vector Addition Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verification of Population Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Esparza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Totzke</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupak Majumdar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RP 2015 - 9th International Workshop on Reachability Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-24537-9_10⟩</w:t>
+              <w:t xml:space="preserve">26th International Conference on Concurrency Theory, {CONCUR} 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Madrid, Spain. pp.470-482, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2015.470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391887v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demystifying Reachability in Vector Addition Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UAV sensing of coastal cliff topography for rock fall hazard applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Schmitz</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires JAG 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168388v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of Population Protocols</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Boundedness Problems for Pushdown Vector Addition Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rupak Majumdar</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Sutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Totzke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Concurrency Theory, {CONCUR} 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Madrid, Spain. pp.470-482, </w:t>
+              <w:t xml:space="preserve">RP 2015 - 9th International Workshop on Reachability Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland. pp.101-113, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2015.470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24537-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391875v1</w:t>
+                <w:t xml:space="preserve">hal-02391887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Coverability Problem for Pushdown Vector Addition Systems in One Dimension</w:t>
               </w:r>
@@ -6247,317 +6247,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674970v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vector Addition System Reversible Reachability Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The BINCOA Framework for Binary Code Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCUR 2011 - Concurrency Theory, 22th International Conference, Aachen, Germany, 5-10 September, 2011, Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23217-6_22⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, United Kingdom. pp.165-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22110-1_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599757v1</w:t>
+                <w:t xml:space="preserve">hal-01006499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector Addition System Reachability Problem: A Short Self-contained Proof</w:t>
+                <w:t xml:space="preserve">The Vector Addition System Reversible Reachability Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Automata Theory and Applications - 5th International Conference, LATA 2011, Tarragona, Spain, May 26-31, 2011. Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21254-3_3⟩</w:t>
+              <w:t xml:space="preserve">CONCUR 2011 - Concurrency Theory, 22th International Conference, Aachen, Germany, 5-10 September, 2011, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Aachen, Germany. pp.327-341, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23217-6_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599756v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BINCOA Framework for Binary Code Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vector Addition System Reachability Problem: A Short Self-contained Proof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Verification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, United Kingdom. pp.165-170, </w:t>
+              <w:t xml:space="preserve">Language and Automata Theory and Applications - 5th International Conference, LATA 2011, Tarragona, Spain, May 26-31, 2011. Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Taragonne, Spain. pp.41-64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22110-1_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21254-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006499v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector Addition System Reachability Problem (A Short Self-Contained Proof)</w:t>
               </w:r>
@@ -7035,230 +7035,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00368653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial Precise Interval Analysis Revisited</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The General Vector Addition System Reachability Problem by Presburger Inductive Invariants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essays Dedicated to Kurt Mehlhorn on the Occasion of His 60th Birthday</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Logic in Computer Science (LICS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Los Angeles, United States. pp.4-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414750v1</w:t>
+                <w:t xml:space="preserve">hal-00272667v12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The General Vector Addition System Reachability Problem by Presburger Inductive Invariants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polynomial Precise Interval Analysis Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gawlitza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Reineke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Sutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logic in Computer Science (LICS 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Essays Dedicated to Kurt Mehlhorn on the Occasion of His 60th Birthday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Saarbrücken, Germany. pp.422-437, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03456-5_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272667v12</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of Decidable First-Order Logics over Integers and Reals</w:t>
               </w:r>
@@ -7814,235 +7814,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat Counter Automata Almost Everywhere!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flat Acceleration in Symbolic Model Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Sutre</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schnoebelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium, ATVA 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Taipei, Taiwan. pp.489-503, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11562948_36⟩</w:t>
+              <w:t xml:space="preserve">, 2005, Taipei, Taiwan. pp.474-488, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11562948_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346310v1</w:t>
+                <w:t xml:space="preserve">hal-00346302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat Acceleration in Symbolic Model Checking</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flat Counter Automata Almost Everywhere!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schnoebelen</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Sutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium, ATVA 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Taipei, Taiwan. pp.474-488, </w:t>
+              <w:t xml:space="preserve">, 2005, Taipei, Taiwan. pp.489-503, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11562948_35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11562948_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346302v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Polynomial Time Presburger Criterion and Synthesis for Number Decision Diagrams</w:t>
               </w:r>
@@ -9037,51 +9037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Jan&#269;ar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/LMCS-20(4:23)2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286895v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Czerner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Esparza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-023-00450-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Englert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hofman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Lasota" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Lazi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2020.106079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Czerwi&#324;ski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Mazowiecki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3422822" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sutre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2019-1841" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geffroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.04.014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupak Majumdar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-016-0272-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp R&#252;mmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Suboti&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-015-0236-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parosh Aziz Abdulla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Demri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Potapov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2016-1311" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-014-0426-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drewes Frank" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-11(4:15)2015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084813v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00287-013-0753-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-9(1:5)2013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heussner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Muscholl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-8(3:23)2012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zeitoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-8(2:11)2012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-6(3:22)2010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-008-0064-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345971v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.09.037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2005.04.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Val&#367;&#353;ek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90897-2_17" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601324v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57246-3_21" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57228-9_1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56222-8_10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.CONCUR.2023.36" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782385v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Jecker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Orlikowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.FSTTCS.2023.35" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519270.3538421" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS52979.2021.00121" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436231v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76983-3_2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286737v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Anand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Goubault-Larrecq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ohlmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.346.15" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2020.37" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Ku&#269;era" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Velan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052567v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Lasota" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785796" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313276.3316369" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792566v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91268-4_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2018.134" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848554v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2018.31" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092282.3092292" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391839v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Totzke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005065" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688742v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Figueira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45994-3_6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49630-5_26" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275991v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2016.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2016.27" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01180649v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391887v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24537-9_10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168388v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2015.16" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2015.470" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391883v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47666-6_26" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Schnoebelen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11439-2_15" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989109v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Praveen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603146" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084819v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11936-6_19" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959698v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02444-8_1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959699v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788744v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851915v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40184-8_11" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780462v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674970v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599757v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23217-6_22" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599756v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21254-3_3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006499v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herrman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tabary" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22110-1_13" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502865v4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1926385.1926421" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527648v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12032-9_19" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948975v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414753v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boigelot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brusten" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02959-2_34" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368653v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Point" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00768-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414750v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gawlitza" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Reineke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Seidl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03456-5_28" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272667v12" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2008.22" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350416v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caniart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fleury" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78800-3_32" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346001v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69166-2_4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346005v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74061-2_12" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346295v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77050-3_43" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344195v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11562948_36" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346302v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnoebelen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11562948_35" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346307v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2005.2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084185v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113327v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labb&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Johansson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33512-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443529v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118748v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000039v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Jan&#269;ar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/LMCS-20(4:23)2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286895v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Czerner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Esparza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-023-00450-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Englert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hofman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Lasota" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Lazi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2020.106079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Czerwi&#324;ski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Mazowiecki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3422822" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sutre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2019-1841" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geffroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.04.014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupak Majumdar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-016-0272-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp R&#252;mmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Suboti&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-015-0236-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parosh Aziz Abdulla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Demri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Potapov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2016-1311" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-014-0426-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drewes Frank" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-11(4:15)2015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084813v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00287-013-0753-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-9(1:5)2013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heussner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Muscholl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-8(3:23)2012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zeitoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-8(2:11)2012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-6(3:22)2010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-008-0064-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345971v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.09.037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2005.04.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Val&#367;&#353;ek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90897-2_17" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601324v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57246-3_21" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57228-9_1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56222-8_10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.CONCUR.2023.36" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782385v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Jecker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Orlikowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.FSTTCS.2023.35" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519270.3538421" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS52979.2021.00121" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436231v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76983-3_2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286737v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Anand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Goubault-Larrecq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ohlmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.346.15" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2020.37" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Ku&#269;era" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Velan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052567v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Lasota" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785796" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313276.3316369" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792566v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91268-4_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2018.134" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848554v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2018.31" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092282.3092292" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391839v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Totzke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005065" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688742v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Figueira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252674v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49630-5_26" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391865v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45994-3_6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275991v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2016.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2016.27" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168388v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2015.16" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391875v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2015.470" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01180649v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391887v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24537-9_10" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391883v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47666-6_26" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Schnoebelen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11439-2_15" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989109v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Praveen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603146" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084819v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11936-6_19" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959698v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02444-8_1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959699v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788744v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851915v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40184-8_11" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780462v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674970v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006499v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herrman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tabary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22110-1_13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23217-6_22" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599756v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21254-3_3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502865v4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1926385.1926421" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527648v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12032-9_19" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948975v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414753v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boigelot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brusten" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02959-2_34" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368653v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Point" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00768-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272667v12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414750v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gawlitza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Reineke" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Seidl" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03456-5_28" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2008.22" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350416v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caniart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fleury" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78800-3_32" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346001v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69166-2_4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346005v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74061-2_12" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346295v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77050-3_43" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344195v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346302v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnoebelen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11562948_35" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346310v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11562948_36" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346307v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2005.2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084185v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113327v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labb&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Johansson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33512-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443529v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118748v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000039v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>