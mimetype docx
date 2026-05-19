--- v1 (2026-04-09)
+++ v2 (2026-05-19)
@@ -2775,183 +2775,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reachability Problem for Petri Nets is Not Primitive Recursive</w:t>
+                <w:t xml:space="preserve">Flat Petri Nets (Invited Talk)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 62nd Annual Symposium on Foundations of Computer Science (FOCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Denver, France. pp.1241-1252, </w:t>
+              <w:t xml:space="preserve">Application and Theory of Petri Nets and Concurrency - 42nd International Conference, {PETRI} {NETS} 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual Event, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FOCS52979.2021.00121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76983-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863832v1</w:t>
+                <w:t xml:space="preserve">hal-03436231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat Petri Nets (Invited Talk)</w:t>
+                <w:t xml:space="preserve">The Reachability Problem for Petri Nets is Not Primitive Recursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Application and Theory of Petri Nets and Concurrency - 42nd International Conference, {PETRI} {NETS} 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual Event, France. </w:t>
+              <w:t xml:space="preserve">2021 IEEE 62nd Annual Symposium on Foundations of Computer Science (FOCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Denver, France. pp.1241-1252, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76983-3_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FOCS52979.2021.00121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436231v1</w:t>
+                <w:t xml:space="preserve">hal-03863832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Algorithms for Combinations of Objectives using Separating Automata</w:t>
               </w:r>
@@ -3061,282 +3061,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability in Two-Dimensional Vector Addition Systems with States: One Test Is for Free</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Analysis of VASS Termination Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonín Kučera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Sutre</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Velan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCUR 2020 - 31st International Conference on Concurrency Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LICS '20: 35th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Saarbrücken, Germany. pp.676-688</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030982v1</w:t>
+                <w:t xml:space="preserve">hal-03052592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Analysis of VASS Termination Complexity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When Reachability Meets Grzegorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominik Velan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LICS '20: 35th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2020, Saarbrücken, Germany. pp.676-688</w:t>
+              <w:t xml:space="preserve">, Jul 2020, Saarbrücken, Germany. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052592v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Reachability Meets Grzegorczyk</w:t>
+                <w:t xml:space="preserve">Reachability in Two-Dimensional Vector Addition Systems with States: One Test Is for Free</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Sutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS '20: 35th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CONCUR 2020 - 31st International Conference on Concurrency Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Vienne, Austria. pp.37:1-37:17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2020.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052576v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachability in Fixed Dimension Vector Addition Systems with States</w:t>
               </w:r>
@@ -3437,165 +3437,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance Between Mutually Reachable Petri Net Configurations</w:t>
+                <w:t xml:space="preserve">Petri Net Reachability Problem (Invited Talk)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th {IARCS} Annual Conference on Foundations of Software Technology and Theoretical Computer Science, {FSTTCS} 2019, December 11-13, 2019, Bombay, India</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bombay, India</w:t>
+              <w:t xml:space="preserve">44th International Symposium on Mathematical Foundations of Computer Science (MFCS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156549v1</w:t>
+                <w:t xml:space="preserve">hal-02390621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petri Net Reachability Problem (Invited Talk)</w:t>
+                <w:t xml:space="preserve">Distance Between Mutually Reachable Petri Net Configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Symposium on Mathematical Foundations of Computer Science (MFCS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">39th {IARCS} Annual Conference on Foundations of Software Technology and Theoretical Computer Science, {FSTTCS} 2019, December 11-13, 2019, Bombay, India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bombay, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390621v1</w:t>
+                <w:t xml:space="preserve">hal-02156549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachability in Vector Addition Systems is Primitive-Recursive in Fixed Dimension</w:t>
               </w:r>
@@ -4489,265 +4489,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coverability Trees for Petri Nets with Unordered Data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occam's Razor Applied to the Petri Net Coverability Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Sutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoSSaCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Eindhoven, Netherlands. pp.445--461, </w:t>
+              <w:t xml:space="preserve">RP 2016 - 10th International Workshop on Reachability Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Aalborg, Denmark. pp.77-89, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-49630-5_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45994-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252674v1</w:t>
+                <w:t xml:space="preserve">hal-02391865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occam's Razor Applied to the Petri Net Coverability Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coverability Trees for Petri Nets with Unordered Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sławomir Lasota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranko Lazić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RP 2016 - 10th International Workshop on Reachability Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Aalborg, Denmark. pp.77-89, </w:t>
+              <w:t xml:space="preserve">FoSSaCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Eindhoven, Netherlands. pp.445--461, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45994-3_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-49630-5_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391865v1</w:t>
+                <w:t xml:space="preserve">hal-01252674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideal Decompositions for Vector Addition Systems</w:t>
               </w:r>
@@ -4935,434 +4935,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demystifying Reachability in Vector Addition Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UAV sensing of coastal cliff topography for rock fall hazard applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Schmitz</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires JAG 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168388v1</w:t>
+                <w:t xml:space="preserve">hal-01180649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of Population Protocols</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Boundedness Problems for Pushdown Vector Addition Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rupak Majumdar</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Sutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Totzke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Concurrency Theory, {CONCUR} 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RP 2015 - 9th International Workshop on Reachability Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland. pp.101-113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24537-9_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2015.470⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02391875v1</w:t>
+                <w:t xml:space="preserve">hal-02391887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV sensing of coastal cliff topography for rock fall hazard applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demystifying Reachability in Vector Addition Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Morelli</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires JAG 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LICS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Kyoto, Japan. pp.56--67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2015.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180649v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Boundedness Problems for Pushdown Vector Addition Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verification of Population Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Esparza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Totzke</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupak Majumdar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RP 2015 - 9th International Workshop on Reachability Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland. pp.101-113, </w:t>
+              <w:t xml:space="preserve">26th International Conference on Concurrency Theory, {CONCUR} 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Madrid, Spain. pp.470-482, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-24537-9_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2015.470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391887v1</w:t>
+                <w:t xml:space="preserve">hal-02391875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Coverability Problem for Pushdown Vector Addition Systems in One Dimension</w:t>
               </w:r>
@@ -5745,278 +5745,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration for Petri Nets</w:t>
+                <w:t xml:space="preserve">Acceleration For Presburger Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATVA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VPT@CAV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Saint Petersbourg, Russia. pp.10-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959698v1</w:t>
+                <w:t xml:space="preserve">hal-00959699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration For Presburger Petri Nets</w:t>
+                <w:t xml:space="preserve">On the Context-Freeness Problem for Vector Addition Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Penelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Sutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPT@CAV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LICS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, New Orleans, LA, United States. pp.43-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2013.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959699v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788744v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Context-Freeness Problem for Vector Addition Systems</w:t>
+                <w:t xml:space="preserve">Acceleration for Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Sutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, New Orleans, LA, United States. pp.43-52, </w:t>
+              <w:t xml:space="preserve">ATVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hanoi, Vietnam. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LICS.2013.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02444-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788744v2</w:t>
+                <w:t xml:space="preserve">hal-00959698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Relational Trace Logic for Vector Addition Systems with Application to Context-Freeness</w:t>
               </w:r>
@@ -6247,317 +6247,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674970v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BINCOA Framework for Binary Code Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Vector Addition System Reversible Reachability Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22110-1_13⟩</w:t>
+              <w:t xml:space="preserve">CONCUR 2011 - Concurrency Theory, 22th International Conference, Aachen, Germany, 5-10 September, 2011, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Aachen, Germany. pp.327-341, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23217-6_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006499v1</w:t>
+                <w:t xml:space="preserve">hal-00599757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vector Addition System Reversible Reachability Problem</w:t>
+                <w:t xml:space="preserve">Vector Addition System Reachability Problem: A Short Self-contained Proof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCUR 2011 - Concurrency Theory, 22th International Conference, Aachen, Germany, 5-10 September, 2011, Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23217-6_22⟩</w:t>
+              <w:t xml:space="preserve">Language and Automata Theory and Applications - 5th International Conference, LATA 2011, Tarragona, Spain, May 26-31, 2011. Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Taragonne, Spain. pp.41-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21254-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599757v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector Addition System Reachability Problem: A Short Self-contained Proof</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The BINCOA Framework for Binary Code Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Automata Theory and Applications - 5th International Conference, LATA 2011, Tarragona, Spain, May 26-31, 2011. Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Taragonne, Spain. pp.41-64, </w:t>
+              <w:t xml:space="preserve">Computer Aided Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, United Kingdom. pp.165-170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21254-3_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22110-1_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599756v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector Addition System Reachability Problem (A Short Self-Contained Proof)</w:t>
               </w:r>
@@ -6840,425 +6840,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalization of Semenov's Theorem to Automata over Real Numbers</w:t>
+                <w:t xml:space="preserve">Polynomial Precise Interval Analysis Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Boigelot</w:t>
+                <w:t xml:space="preserve">Thomas Gawlitza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Brusten</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan Reineke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Sutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automated Deduction, 22nd International Conference, CADE 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02959-2_34⟩</w:t>
+              <w:t xml:space="preserve">Essays Dedicated to Kurt Mehlhorn on the Occasion of His 60th Birthday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Saarbrücken, Germany. pp.422-437, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03456-5_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414753v1</w:t>
+                <w:t xml:space="preserve">hal-00414750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TaPAS : The Talence Presburger Arithmetic Suite</w:t>
+                <w:t xml:space="preserve">The General Vector Addition System Reachability Problem by Presburger Inductive Invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TACAS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Logic in Computer Science (LICS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Los Angeles, United States. pp.4-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368653v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272667v12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The General Vector Addition System Reachability Problem by Presburger Inductive Invariants</w:t>
+                <w:t xml:space="preserve">TaPAS : The Talence Presburger Arithmetic Suite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logic in Computer Science (LICS 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TACAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, York, United Kingdom. pp.182-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00768-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272667v12</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial Precise Interval Analysis Revisited</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gawlitza</w:t>
+                <w:t xml:space="preserve">A Generalization of Semenov's Theorem to Automata over Real Numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boigelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brusten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essays Dedicated to Kurt Mehlhorn on the Occasion of His 60th Birthday</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Saarbrücken, Germany. pp.422-437, </w:t>
+              <w:t xml:space="preserve">Automated Deduction, 22nd International Conference, CADE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada. pp.469-484, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03456-5_28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02959-2_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414750v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of Decidable First-Order Logics over Integers and Reals</w:t>
               </w:r>
@@ -7537,209 +7537,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Data-Flow Analysis</w:t>
+                <w:t xml:space="preserve">Acceleration in Convex Data-Flow Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Static Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Kongens Lyngby, Denmark. pp.184-199, </w:t>
+              <w:t xml:space="preserve">FSTTCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, New Delhi, India. pp.520-531, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74061-2_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-77050-3_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346005v1</w:t>
+                <w:t xml:space="preserve">hal-00346295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration in Convex Data-Flow Analysis</w:t>
+                <w:t xml:space="preserve">Accelerated Data-Flow Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSTTCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, New Delhi, India. pp.520-531, </w:t>
+              <w:t xml:space="preserve">Static Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Kongens Lyngby, Denmark. pp.184-199, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-77050-3_43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74061-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346295v1</w:t>
+                <w:t xml:space="preserve">hal-00346005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAST Extended Release</w:t>
               </w:r>
@@ -7751,51 +7751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Verification, CAV'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Seattle, WA, United States. pp.63-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9037,51 +9037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Jan&#269;ar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/LMCS-20(4:23)2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286895v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Czerner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Esparza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-023-00450-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Englert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hofman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Lasota" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Lazi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2020.106079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Czerwi&#324;ski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Mazowiecki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3422822" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sutre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2019-1841" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geffroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.04.014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupak Majumdar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-016-0272-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp R&#252;mmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Suboti&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-015-0236-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parosh Aziz Abdulla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Demri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Potapov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2016-1311" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-014-0426-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drewes Frank" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-11(4:15)2015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084813v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00287-013-0753-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-9(1:5)2013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heussner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Muscholl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-8(3:23)2012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zeitoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-8(2:11)2012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-6(3:22)2010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-008-0064-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345971v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.09.037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2005.04.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Val&#367;&#353;ek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90897-2_17" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601324v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57246-3_21" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57228-9_1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56222-8_10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.CONCUR.2023.36" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782385v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Jecker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Orlikowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.FSTTCS.2023.35" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519270.3538421" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS52979.2021.00121" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436231v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76983-3_2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286737v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Anand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Goubault-Larrecq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ohlmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.346.15" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2020.37" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Ku&#269;era" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Velan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052567v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Lasota" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785796" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313276.3316369" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792566v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91268-4_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2018.134" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848554v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2018.31" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092282.3092292" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391839v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Totzke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005065" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688742v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Figueira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252674v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49630-5_26" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391865v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45994-3_6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275991v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2016.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2016.27" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168388v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2015.16" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391875v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2015.470" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01180649v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391887v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24537-9_10" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391883v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47666-6_26" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Schnoebelen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11439-2_15" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989109v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Praveen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603146" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084819v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11936-6_19" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959698v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02444-8_1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959699v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788744v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851915v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40184-8_11" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780462v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674970v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006499v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herrman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tabary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22110-1_13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23217-6_22" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599756v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21254-3_3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502865v4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1926385.1926421" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527648v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12032-9_19" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948975v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414753v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boigelot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brusten" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02959-2_34" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368653v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Point" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00768-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272667v12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414750v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gawlitza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Reineke" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Seidl" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03456-5_28" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2008.22" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350416v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caniart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fleury" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78800-3_32" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346001v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69166-2_4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346005v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74061-2_12" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346295v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77050-3_43" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344195v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346302v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnoebelen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11562948_35" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346310v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11562948_36" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346307v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2005.2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084185v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113327v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labb&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Johansson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33512-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443529v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118748v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000039v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Jan&#269;ar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/LMCS-20(4:23)2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286895v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Czerner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Esparza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-023-00450-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Englert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hofman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Lasota" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Lazi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2020.106079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Czerwi&#324;ski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Mazowiecki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3422822" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sutre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2019-1841" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geffroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.04.014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupak Majumdar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-016-0272-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp R&#252;mmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Suboti&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-015-0236-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parosh Aziz Abdulla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Demri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Potapov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2016-1311" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-014-0426-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drewes Frank" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-11(4:15)2015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084813v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00287-013-0753-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-9(1:5)2013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heussner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Muscholl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-8(3:23)2012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zeitoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-8(2:11)2012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-6(3:22)2010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-008-0064-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345971v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.09.037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2005.04.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Val&#367;&#353;ek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90897-2_17" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601324v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57246-3_21" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57228-9_1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56222-8_10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.CONCUR.2023.36" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782385v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Jecker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Orlikowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.FSTTCS.2023.35" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519270.3538421" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76983-3_2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863832v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS52979.2021.00121" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286737v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Anand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Goubault-Larrecq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ohlmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.346.15" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Ku&#269;era" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Velan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2020.37" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052567v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Lasota" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390621v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785796" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313276.3316369" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792566v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91268-4_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2018.134" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848554v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2018.31" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092282.3092292" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391839v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Totzke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005065" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688742v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Figueira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45994-3_6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49630-5_26" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275991v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2016.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2016.27" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01180649v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391887v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24537-9_10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168388v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2015.16" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2015.470" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391883v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47666-6_26" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Schnoebelen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11439-2_15" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989109v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Praveen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603146" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084819v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11936-6_19" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959699v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788744v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959698v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02444-8_1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851915v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40184-8_11" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780462v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674970v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599757v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23217-6_22" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599756v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21254-3_3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006499v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herrman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tabary" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22110-1_13" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502865v4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1926385.1926421" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527648v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12032-9_19" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948975v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414750v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gawlitza" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Reineke" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Seidl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03456-5_28" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272667v12" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368653v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Point" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00768-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414753v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boigelot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brusten" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02959-2_34" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2008.22" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350416v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caniart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fleury" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78800-3_32" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346001v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69166-2_4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346295v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77050-3_43" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346005v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74061-2_12" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344195v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346302v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnoebelen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11562948_35" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346310v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11562948_36" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346307v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2005.2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084185v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113327v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labb&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Johansson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33512-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443529v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118748v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000039v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>