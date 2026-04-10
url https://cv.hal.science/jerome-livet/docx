--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -106,230 +106,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une prothèse dentaire à l'abbaye de Beaumont</w:t>
+                <w:t xml:space="preserve">Le transfert du cimetière communal de Lys-Saint-Georges (Indre), témoin d’un mode de fonctionnement particulier des cimetières ruraux contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Lacourarie</w:t>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Papin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Archéologue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Hors-série (Été 2025), pp.54-55</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457445v1</w:t>
+                <w:t xml:space="preserve">halshs-05192917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transfert du cimetière communal de Lys-Saint-Georges (Indre), témoin d’un mode de fonctionnement particulier des cimetières ruraux contemporains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une prothèse dentaire à l'abbaye de Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lacourarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pichon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Papin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">L'Archéologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Hors-série (Été 2025), pp.54-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05192917v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archeohandi : protocol for a national disabilities database in archaeology in France</w:t>
               </w:r>
@@ -462,51 +462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological Interventions in Medieval Jewish Cemeteries in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -557,51 +557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des sépultures sous la place de la Libération : réflexions sur la topographie antique et médiévale de la ville basse du Blanc (Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil du temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23, pp.2-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -626,77 +626,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie des villages et petites villes de l’Indre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Alilaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -877,77 +877,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats préliminaires du diagnostic d’archéologie préventive « Coeur de Ville » à Buzançais (Indre). Seconde partie : le secteur de l'hôtel de ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1002,77 +1002,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats préliminaires du diagnostic d’archéologie préventive « Cœur de Ville » à Buzançais (Indre). Première partie : le secteur de la Place de l’Eglise et de l’esplanade des Grands-Jardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1127,64 +1127,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la connaissance de la topographie d’un centre paroissial en milieu rural : le cas de Joué-lès-Tours (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1306,64 +1306,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rérolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque CORPUS “Imagerie scientifique et objet archéologique” tenu à Caen du 08 au 10 mars 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CORPUS, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1388,64 +1388,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première rencontre avec l'espace funéraire alto-médiéval de &amp;quot;Belmons&amp;quot; : la caserne Beaumont à Tours (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1500,64 +1500,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inhumations habillées en sarcophage : l’exemple de Neuillé-le-Lierre (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chaudriller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1638,51 +1638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Buquet-Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Maestracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1909,51 +1909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archéologie des cimetières juifs en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Salmona; Philippe Blanchard; Amélie Sagasser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Judaïsme en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1995,64 +1995,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux éléments pour la chrono-typologie des tombes à inhumation en région Centre-Val de Loire et dans le département du Maine-et-Loire, de la Préhistoire à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2133,51 +2133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nous avons vu le Christ ! Analyses et étude d'une tombe de religieuse du XXe s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryelle Bessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2232,77 +2232,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fouille de l'ancienne église de Joué-lès-Tours (Indre-et-Loire) : des attendus à la réalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2344,90 +2344,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer les ensembles funéraires villageois : retours d'expériences à partir de huit études de cas du diocèse de Tours (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Carré; Vincent Hincker; Cécile Chapelain de Seréville-Niel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des enjeux de la fouille des grands ensembles sépulcraux médiévaux, modernes et contemporains. Actes de la 7e rencontre du Gaaf, Caen, université de Caen Basse-Normandie, 3 et 4 avril 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, pp.205-212, 2018, Publication du Gaaf</w:t>
@@ -2469,77 +2469,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sépultures et ensembles funéraires du second âge du Fer en Île-de France et en région Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2777,64 +2777,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sépulture médiévale du passage du Marché à Buzançais (Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rérolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2924,64 +2924,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rérolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagerie scientifique et objet archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CORPUS, Mar 2023, Caen, France</w:t>
@@ -3010,64 +3010,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports du diagnostic à l’étude des cimetières paroissiaux : trois exemples du département de l’Indre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, David Flotté; Cyril Marcigny, Sep 2017, Caen, France. 15 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3235,90 +3235,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typo-chronologie des tombes à inhumation en région Centre-Val de Loire et dans le département du Maine-et-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3517,77 +3517,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution des assemblages des cercueils d’une abbaye bénédictine de femmes (XIe-XVIIIe siècles) : la fouille préventive des anciennes Casernes Beaumont, Tours (37)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lacourarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Boisriveau Giannesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Magère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3638,90 +3638,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sépulture d’un guerrier du Xème siècle : étude paléotraumatique et du mobilier d’accompagnement au moyen de l’imagerie par rayons X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rérolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3746,64 +3746,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d'une nécropole du haut Moyen Âge au sud-ouest de Tours (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3835,277 +3835,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pierres d'attente des morts en région Centre-Val de Loire (départements de l'Indre, de l'Indre-et-Loire et du Loir-et-Cher) : présentation d'une enquête en cours</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Étude des inhumations habillées en sarcophage : exemple de Neuillé-le-Lierre (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chaudriller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Rencontre autour des funérailles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Chartres, France</w:t>
+              <w:t xml:space="preserve">41e Journées internationales de l'AFAM (Association française d'archéologie mérovingienne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241849v1</w:t>
+                <w:t xml:space="preserve">hal-03739376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des inhumations habillées en sarcophage : exemple de Neuillé-le-Lierre (Indre-et-Loire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pierres d'attente des morts en région Centre-Val de Loire (départements de l'Indre, de l'Indre-et-Loire et du Loir-et-Cher) : présentation d'une enquête en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bartholome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41e Journées internationales de l'AFAM (Association française d'archéologie mérovingienne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Chartres, France</w:t>
+              <w:t xml:space="preserve">12e Rencontre autour des funérailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739376v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre abandon et persistance : chronologie et modalités de la pratique de l’inhumation chez les Bituriges et les Turons autour du changement d’Ere (IIe s. av. - IIe ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4113,51 +4113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tours, France. , 2019</w:t>
@@ -4186,64 +4186,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du diagnostic à l’étude des cimetières paroissiaux : trois exemples dans l’Indre (36)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Caen, France. , Le diagnostic comme outil de recherche. Actes du 2e séminaire scientifique et technique de l'Inrap, 28-29 sept. 2017, Caen, 2017, </w:t>
@@ -4294,51 +4294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inhumations des religieuses du Sacré Coeur dans l'abbaye de Marmoutier : pratiques funéraires aux XIXe et XXe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour de nos aïeux – La mort de plus en plus proche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marseille, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4363,90 +4363,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation et l’étude des ensembles funéraires villageois : présentation d’études de cas du diocèse de Tours (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4673,165 +4673,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Anne (Loir-et-Cher). Cimetière communal [notice archéologique]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Valençay (Indre). Château de Valençay [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie Médiévale. Varia : Chronique des fouilles médiévales en France en 2018, 49</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.292-293</w:t>
+              <w:t xml:space="preserve">, 2019, pp.337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862062v1</w:t>
+                <w:t xml:space="preserve">hal-02862257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valençay (Indre). Château de Valençay [notice archéologique]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sainte-Anne (Loir-et-Cher). Cimetière communal [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie Médiévale. Varia : Chronique des fouilles médiévales en France en 2018, 49</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.337</w:t>
+              <w:t xml:space="preserve">, 2019, pp.292-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862257v1</w:t>
+                <w:t xml:space="preserve">hal-02862062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4986,51 +4986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lacourarie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192917v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Stefano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23858/FAH36/2023.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740949v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alilaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.12863" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12778" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269622v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;rolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Braem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815345v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mayer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693422v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/archeologie-du-judaisme-en-europe/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161928v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6947" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036092v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02474017v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/hra9-jf84" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Boisriveau Giannesini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mag&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509787v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281363v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241849v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739376v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536785v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03128102v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/b2d6-fg19" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330774v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862257v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lacourarie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Stefano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23858/FAH36/2023.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740949v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alilaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.12863" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12778" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269622v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;rolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Braem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815345v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mayer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693422v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/archeologie-du-judaisme-en-europe/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161928v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6947" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036092v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02474017v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/hra9-jf84" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Boisriveau Giannesini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mag&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509787v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281363v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739376v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241849v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536785v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03128102v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/b2d6-fg19" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330774v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862257v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>