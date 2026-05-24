--- v1 (2026-04-10)
+++ v2 (2026-05-24)
@@ -1494,423 +1494,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inhumations habillées en sarcophage : l’exemple de Neuillé-le-Lierre (Indre-et-Loire)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fouille du 13 bis rue des Ponts Chartrains : découverte d’une occupation agro-pastorale inédite du Ve/VIe au XIIe siècle dans le faubourg de Vienne à Blois (Loir-et-Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Chaudriller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Jouanneau-Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Champault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Bazin; François Capron; Alexis Corrochano; Stéphane Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'archéologie des Ve-XIIe siècles en région Centre-Val de Loire. Actes des 41es Journées internationales de l'AFAM, Chartres (Eure-et-Loire), 29 septembre au 2 octobre 2021. Volume 2</w:t>
+              <w:t xml:space="preserve">L’archéologie des Ve-XIIe siècles en région Centre-Val de Loire, Actes des 41es Journées internationales de l’Association française d’Archéologie mérovingienne. Chartres (Eure-et-Loir) – 29 sept. au 2 oct. 2021, Vol. 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFAM; FERACF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.279-286, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
+              <w:t xml:space="preserve">, pp.111-118, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815345v1</w:t>
+                <w:t xml:space="preserve">hal-04693422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du mobilier aux gestes : variété des découvertes dans les sépultures modernes et de leurs apports à la compréhension du fait funéraire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Fossurier</w:t>
+                <w:t xml:space="preserve">Les inhumations habillées en sarcophage : l’exemple de Neuillé-le-Lierre (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Carole Fossurier; Émilie Roux-Capron; Myriam Dohr (coll.). </w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chaudriller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Bazin; François Capron; Alexis Corrochano; Stéphane Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le petit mobilier dans les sépultures d'époque moderne. Actes de la table ronde organisée par le PCR CimMoNE, Nancy, 9 novembre 2022. Les cimetières modernes « hors les murs » dans le nord-est de la France</w:t>
+              <w:t xml:space="preserve">L'archéologie des Ve-XIIe siècles en région Centre-Val de Loire. Actes des 41es Journées internationales de l'AFAM, Chartres (Eure-et-Loire), 29 septembre au 2 octobre 2021. Volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.19-30, 2024, Monographies Instrumentum, 78, 978-2-35518-143-6</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFAM; FERACF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.279-286, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459872v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fouille du 13 bis rue des Ponts Chartrains : découverte d’une occupation agro-pastorale inédite du Ve/VIe au XIIe siècle dans le faubourg de Vienne à Blois (Loir-et-Cher)</w:t>
+                <w:t xml:space="preserve">Du mobilier aux gestes : variété des découvertes dans les sépultures modernes et de leurs apports à la compréhension du fait funéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
+                <w:t xml:space="preserve">Cécile Buquet-Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Jouanneau-Bigot</w:t>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Josset</w:t>
+                <w:t xml:space="preserve">Jérémy Maestracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Champault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gardère</w:t>
+                <w:t xml:space="preserve">Aurélie Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bruno Bazin; François Capron; Alexis Corrochano; Stéphane Joly. </w:t>
+              <w:t xml:space="preserve">Carole Fossurier; Émilie Roux-Capron; Myriam Dohr (coll.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’archéologie des Ve-XIIe siècles en région Centre-Val de Loire, Actes des 41es Journées internationales de l’Association française d’Archéologie mérovingienne. Chartres (Eure-et-Loir) – 29 sept. au 2 oct. 2021, Vol. 2</w:t>
+              <w:t xml:space="preserve">Le petit mobilier dans les sépultures d'époque moderne. Actes de la table ronde organisée par le PCR CimMoNE, Nancy, 9 novembre 2022. Les cimetières modernes « hors les murs » dans le nord-est de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.111-118, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-30, 2024, Monographies Instrumentum, 78, 978-2-35518-143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693422v1</w:t>
+                <w:t xml:space="preserve">hal-04459872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archéologie des cimetières juifs en France</w:t>
               </w:r>
@@ -3867,51 +3867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chaudriller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41e Journées internationales de l'AFAM (Association française d'archéologie mérovingienne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4520,103 +4520,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blois médiévale et moderne : l’hôtel de Boulogne, 13 bis rue des Ponts Chartrains et 14 rue de Boulogne (Loir-et-Cher, Centre-Val de Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Jouanneau-Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Champault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. , pp.3 vol., 2024, Documents d’archéologie préventive 43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4986,51 +4986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lacourarie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Stefano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23858/FAH36/2023.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740949v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alilaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.12863" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12778" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269622v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;rolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Braem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815345v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mayer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693422v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/archeologie-du-judaisme-en-europe/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161928v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6947" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036092v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02474017v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/hra9-jf84" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Boisriveau Giannesini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mag&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509787v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281363v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739376v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241849v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536785v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03128102v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/b2d6-fg19" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330774v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862257v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lacourarie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Stefano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23858/FAH36/2023.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740949v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alilaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.12863" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12778" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269622v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;rolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Braem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815345v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mayer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/archeologie-du-judaisme-en-europe/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161928v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6947" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036092v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02474017v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/hra9-jf84" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Boisriveau Giannesini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mag&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509787v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281363v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739376v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241849v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536785v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03128102v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/b2d6-fg19" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330774v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862257v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>