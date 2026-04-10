--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -204,352 +204,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L1-optimal controls for driftless affine control systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Jungers</w:t>
+                <w:t xml:space="preserve">Externally Positive Systems of Order k and Their Application to Undershoot and Overshoot Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan van Den Eijnden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Lorenzetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, pp.1033-1038. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3578988⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 9, pp.1441 - 1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3580040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086719v1</w:t>
+                <w:t xml:space="preserve">hal-05118463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete-time conewise linear systems with finitely many switches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+                <w:t xml:space="preserve">L1-optimal controls for driftless affine control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cavaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3512205⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1033-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3578988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685586v2</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Externally Positive Systems of Order k and Their Application to Undershoot and Overshoot Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete-time conewise linear systems with finitely many switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastiaan van Den Eijnden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Lorenzetti</w:t>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.1441 - 1446. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (6), pp.3665 - 3680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3580040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3512205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118463v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685586v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble controllability of parabolic type equations</w:t>
               </w:r>
@@ -828,131 +828,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability of the Stefan problem by the flatness approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blaise Colle</w:t>
+                <w:t xml:space="preserve">Characterizations of output controllability for LTI systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baparou Danhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Takéo Takahashi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 174, pp.105480. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 154, pp.111104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2023.105480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721544v1</w:t>
+                <w:t xml:space="preserve">hal-03083128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A position-dependent acoustic model relevant for some active noise control applications</w:t>
               </w:r>
@@ -1049,235 +1049,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability results for a cross diffusion system with a free boundary by a flatness approach</w:t>
+                <w:t xml:space="preserve">Controllability of the Stefan problem by the flatness approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 187, pp.14. </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174, pp.105480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10440-023-00607-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2023.105480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969875v2</w:t>
+                <w:t xml:space="preserve">hal-03721544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of output controllability for LTI systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baparou Danhane</w:t>
+                <w:t xml:space="preserve">Controllability results for a cross diffusion system with a free boundary by a flatness approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Jungers</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 154, pp.111104. </w:t>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187, pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10440-023-00607-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083128v1</w:t>
+                <w:t xml:space="preserve">hal-03969875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time optimal control for a mobile robot with a communication objective</w:t>
               </w:r>
@@ -1289,51 +1289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 201, pp.96-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1478,209 +1478,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonnegative control of finite-dimensional linear systems</w:t>
+                <w:t xml:space="preserve">Nonnegative boundary control of 1D linear heat equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2020.07.004⟩</w:t>
+              <w:t xml:space="preserve">Vietnam Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (3), pp.845-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10013-021-00497-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335968v1</w:t>
+                <w:t xml:space="preserve">hal-02613883v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonnegative boundary control of 1D linear heat equations</w:t>
+                <w:t xml:space="preserve">Nonnegative control of finite-dimensional linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (3), pp.845-870. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (2), pp.301-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10013-021-00497-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2020.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613883v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to output controllability for Linear Time Varying systems</w:t>
               </w:r>
@@ -2099,64 +2099,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal controllability time for finite-dimensional control systems under state constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 96, pp.380-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2203,51 +2203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Averaged controllability of parameter dependent conservative semigroups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 262 (3), pp.1540 - 1574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2294,64 +2294,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal controllability time for the heat equation under unilateral state or control constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (9), pp.1587--1644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2502,51 +2502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norm saturating property of time optimal controls for wave-type equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (8), pp.37 - 42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2593,51 +2593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From averaged to simultaneous controllability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (4), pp.785 - 828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2756,313 +2756,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time optimal control for a nonholonomic system with state constraint</w:t>
+                <w:t xml:space="preserve">Controllability and time optimal control for low Reynolds numbers swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mcrf.2013.3.185⟩</w:t>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 123, pp.175--200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10440-012-9760-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713280v2</w:t>
+                <w:t xml:space="preserve">hal-00635981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum principle and bang-bang property of time optimal controls for Schrödinger type systems</w:t>
+                <w:t xml:space="preserve">Time optimal control for a nonholonomic system with state constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marius Tucsnak</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Scheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51 (5), pp.4016--4038. </w:t>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (2), pp.185-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/120872437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2013.3.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685359v3</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713280v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability and time optimal control for low Reynolds numbers swimmers</w:t>
+                <w:t xml:space="preserve">Maximum principle and bang-bang property of time optimal controls for Schrödinger type systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 123, pp.175--200. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (5), pp.4016--4038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10440-012-9760-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/120872437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00635981v1</w:t>
+                <w:t xml:space="preserve">hal-00685359v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust numerical schemes for anisotropic diffusion problems, a first step for turbulence modeling in Lagrangian hydrodynamics</w:t>
               </w:r>
@@ -3214,77 +3214,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed regular and impulsive sampled-data LQR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control, CDC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3623,287 +3623,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Dimensional Acoustic Propagation Model and Spatial Multi-Point Active Noise Control</w:t>
+                <w:t xml:space="preserve">FxLMS versus H∞ Control for Broadband Acoustic Noise Attenuation in a Cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Boultifat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Loheac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2017 : IEEE 56th Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2017.8264088⟩</w:t>
+              <w:t xml:space="preserve">IFAC 2017 : 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589786v1</w:t>
+                <w:t xml:space="preserve">hal-01483646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FxLMS versus H∞ Control for Broadband Acoustic Noise Attenuation in a Cavity</w:t>
+                <w:t xml:space="preserve">One-Dimensional Acoustic Propagation Model and Spatial Multi-Point Active Noise Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Boultifat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Loiseau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017 : 20th World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">CDC 2017 : IEEE 56th Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2017, Melbourne, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2017.8264088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483646v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4733,51 +4733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cavar&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112672" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3578988" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685586v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3512205" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Den Eijnden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lorenzetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580040" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174446v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baparou Danhane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105683" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119834v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Colle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1577833" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824645v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2023036" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105480" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619714v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Nacer Eddine Boultifat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yagoubi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221136902" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969875v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-023-00607-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353582v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.05.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500391v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2020055" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.07.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613883v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-021-00497-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3089642" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Bu&#351;oniu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Varma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Codrean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian &#350;tefan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104460" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888043v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lazar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108762" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710759v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.07.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122077v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2016.10.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500270" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493646v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich L Foster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Binh Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258878v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.415" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164525v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1511" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674430v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013063" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713280v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Scheid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2013.3.185" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685359v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120872437" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-012-9760-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dambrine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kuate" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Metral" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194164v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875284v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Boultifat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619060" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loiseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264088" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483646v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loheac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1277" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035494v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2021.12.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238610v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Scheid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110430394-015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850750v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449805v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Etienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01749662v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0336" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cavar&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112672" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118463v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Den Eijnden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lorenzetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580040" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3578988" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685586v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3512205" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174446v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baparou Danhane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105683" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119834v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Colle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1577833" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824645v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2023036" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619714v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Nacer Eddine Boultifat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yagoubi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221136902" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105480" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969875v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-023-00607-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353582v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.05.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500391v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2020055" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613883v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-021-00497-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335968v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.07.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3089642" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Bu&#351;oniu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Varma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Codrean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian &#350;tefan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104460" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888043v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lazar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108762" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710759v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.07.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122077v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2016.10.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500270" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493646v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich L Foster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Binh Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258878v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.415" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164525v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1511" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674430v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013063" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Scheid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-012-9760-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713280v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2013.3.185" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685359v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120872437" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dambrine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kuate" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Metral" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194164v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875284v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Boultifat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619060" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loiseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loheac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1277" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589786v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264088" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035494v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2021.12.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238610v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Scheid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110430394-015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850750v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449805v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Etienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01749662v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0336" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>