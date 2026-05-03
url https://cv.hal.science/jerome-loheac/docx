--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -204,147 +204,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Externally Positive Systems of Order k and Their Application to Undershoot and Overshoot Analysis</w:t>
+                <w:t xml:space="preserve">Discrete-time conewise linear systems with finitely many switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastiaan van Den Eijnden</w:t>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Lorenzetti</w:t>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3580040⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (6), pp.3665 - 3680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3512205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118463v1</w:t>
+                <w:t xml:space="preserve">hal-04685586v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L1-optimal controls for driftless affine control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cavaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -363,193 +376,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.1033-1038. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3578988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete-time conewise linear systems with finitely many switches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+                <w:t xml:space="preserve">Externally Positive Systems of Order k and Their Application to Undershoot and Overshoot Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan van Den Eijnden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
+                <w:t xml:space="preserve">Pietro Lorenzetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70 (6), pp.3665 - 3680. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1441 - 1446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3512205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3580040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685586v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble controllability of parabolic type equations</w:t>
               </w:r>
@@ -828,131 +828,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of output controllability for LTI systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baparou Danhane</w:t>
+                <w:t xml:space="preserve">Controllability of the Stefan problem by the flatness approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Jungers</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 154, pp.111104. </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174, pp.105480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2023.105480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083128v1</w:t>
+                <w:t xml:space="preserve">hal-03721544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A position-dependent acoustic model relevant for some active noise control applications</w:t>
               </w:r>
@@ -1049,235 +1049,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability of the Stefan problem by the flatness approach</w:t>
+                <w:t xml:space="preserve">Controllability results for a cross diffusion system with a free boundary by a flatness approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 174, pp.105480. </w:t>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187, pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2023.105480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10440-023-00607-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721544v1</w:t>
+                <w:t xml:space="preserve">hal-03969875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability results for a cross diffusion system with a free boundary by a flatness approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blaise Colle</w:t>
+                <w:t xml:space="preserve">Characterizations of output controllability for LTI systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baparou Danhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Takéo Takahashi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 187, pp.14. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 154, pp.111104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10440-023-00607-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969875v2</w:t>
+                <w:t xml:space="preserve">hal-03083128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time optimal control for a mobile robot with a communication objective</w:t>
               </w:r>
@@ -1289,51 +1289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 201, pp.96-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1478,209 +1478,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonnegative boundary control of 1D linear heat equations</w:t>
+                <w:t xml:space="preserve">Nonnegative control of finite-dimensional linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10013-021-00497-5⟩</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (2), pp.301-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2020.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613883v2</w:t>
+                <w:t xml:space="preserve">hal-02335968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonnegative control of finite-dimensional linear systems</w:t>
+                <w:t xml:space="preserve">Nonnegative boundary control of 1D linear heat equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (2), pp.301-346. </w:t>
+              <w:t xml:space="preserve">Vietnam Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (3), pp.845-870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2020.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10013-021-00497-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335968v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613883v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to output controllability for Linear Time Varying systems</w:t>
               </w:r>
@@ -1898,265 +1898,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability of low Reynolds numbers swimmers of ciliate type</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Output controllability in a long-time horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2019010⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113, pp.108762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569856v1</w:t>
+                <w:t xml:space="preserve">hal-01888043v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output controllability in a long-time horizon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controllability of low Reynolds numbers swimmers of ciliate type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 113, pp.108762. </w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2019010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888043v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal controllability time for finite-dimensional control systems under state constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 96, pp.380-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2184,222 +2184,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Averaged controllability of parameter dependent conservative semigroups</w:t>
+                <w:t xml:space="preserve">Minimal controllability time for the heat equation under unilateral state or control constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 262 (3), pp.1540 - 1574. </w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (9), pp.1587--1644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2016.10.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218202517500270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122077v2</w:t>
+                <w:t xml:space="preserve">hal-01457931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal controllability time for the heat equation under unilateral state or control constraints</w:t>
+                <w:t xml:space="preserve">Averaged controllability of parameter dependent conservative semigroups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (9), pp.1587--1644. </w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 262 (3), pp.1540 - 1574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202517500270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2016.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457931v1</w:t>
+                <w:t xml:space="preserve">hal-01122077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Structure Preserving Scheme for the Kolmogorov-Fokker-Planck Equation</w:t>
               </w:r>
@@ -2502,51 +2502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norm saturating property of time optimal controls for wave-type equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (8), pp.37 - 42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2593,51 +2593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From averaged to simultaneous controllability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (4), pp.785 - 828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2756,313 +2756,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability and time optimal control for low Reynolds numbers swimmers</w:t>
+                <w:t xml:space="preserve">Time optimal control for a nonholonomic system with state constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Scheid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10440-012-9760-9⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (2), pp.185-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2013.3.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00635981v1</w:t>
+                <w:t xml:space="preserve">hal-00713280v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time optimal control for a nonholonomic system with state constraint</w:t>
+                <w:t xml:space="preserve">Maximum principle and bang-bang property of time optimal controls for Schrödinger type systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Scheid</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (2), pp.185-208. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (5), pp.4016--4038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/mcrf.2013.3.185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/120872437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713280v2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685359v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum principle and bang-bang property of time optimal controls for Schrödinger type systems</w:t>
+                <w:t xml:space="preserve">Controllability and time optimal control for low Reynolds numbers swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51 (5), pp.4016--4038. </w:t>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 123, pp.175--200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/120872437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10440-012-9760-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685359v3</w:t>
+                <w:t xml:space="preserve">hal-00635981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust numerical schemes for anisotropic diffusion problems, a first step for turbulence modeling in Lagrangian hydrodynamics</w:t>
               </w:r>
@@ -3214,77 +3214,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed regular and impulsive sampled-data LQR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control, CDC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3921,51 +3921,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of parameter dependent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4223,51 +4223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical aspect of uniform ensemble controllability for linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4733,51 +4733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cavar&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112672" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118463v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Den Eijnden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lorenzetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580040" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3578988" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685586v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3512205" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174446v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baparou Danhane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105683" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119834v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Colle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1577833" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824645v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2023036" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619714v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Nacer Eddine Boultifat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yagoubi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221136902" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105480" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969875v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-023-00607-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353582v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.05.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500391v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2020055" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613883v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-021-00497-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335968v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.07.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3089642" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Bu&#351;oniu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Varma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Codrean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian &#350;tefan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104460" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888043v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lazar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108762" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710759v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.07.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122077v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2016.10.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500270" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493646v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich L Foster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Binh Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258878v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.415" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164525v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1511" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674430v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013063" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Scheid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-012-9760-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713280v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2013.3.185" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685359v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120872437" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dambrine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kuate" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Metral" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194164v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875284v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Boultifat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619060" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loiseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loheac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1277" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589786v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264088" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035494v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2021.12.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238610v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Scheid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110430394-015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850750v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449805v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Etienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01749662v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0336" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cavar&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112672" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685586v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3512205" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3578988" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Den Eijnden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lorenzetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580040" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174446v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baparou Danhane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105683" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119834v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Colle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1577833" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824645v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2023036" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105480" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619714v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Nacer Eddine Boultifat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yagoubi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221136902" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969875v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-023-00607-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353582v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.05.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500391v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2020055" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.07.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613883v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-021-00497-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3089642" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Bu&#351;oniu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Varma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Codrean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian &#350;tefan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104460" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888043v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lazar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108762" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710759v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.07.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500270" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122077v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2016.10.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493646v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich L Foster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Binh Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258878v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.415" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164525v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1511" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674430v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013063" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713280v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Scheid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2013.3.185" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685359v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120872437" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-012-9760-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dambrine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kuate" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Metral" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194164v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875284v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Boultifat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619060" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loiseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loheac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1277" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589786v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264088" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035494v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2021.12.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238610v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Scheid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110430394-015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850750v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449805v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Etienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01749662v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0336" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>