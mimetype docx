--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -204,248 +204,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete-time conewise linear systems with finitely many switches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+                <w:t xml:space="preserve">L1-optimal controls for driftless affine control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cavaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3512205⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1033-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3578988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685586v2</w:t>
+                <w:t xml:space="preserve">hal-05086719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L1-optimal controls for driftless affine control systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Jungers</w:t>
+                <w:t xml:space="preserve">Discrete-time conewise linear systems with finitely many switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.1033-1038. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (6), pp.3665 - 3680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3578988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3512205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086719v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685586v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Externally Positive Systems of Order k and Their Application to Undershoot and Overshoot Analysis</w:t>
               </w:r>
@@ -828,248 +828,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability of the Stefan problem by the flatness approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blaise Colle</w:t>
+                <w:t xml:space="preserve">A position-dependent acoustic model relevant for some active noise control applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouki Nacer Eddine Boultifat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Takéo Takahashi</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2023.105480⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (23-24), pp.5500-5510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10775463221136902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721544v1</w:t>
+                <w:t xml:space="preserve">hal-03619714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A position-dependent acoustic model relevant for some active noise control applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaouki Nacer Eddine Boultifat</w:t>
+                <w:t xml:space="preserve">Controllability of the Stefan problem by the flatness approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (23-24), pp.5500-5510. </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174, pp.105480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10775463221136902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2023.105480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619714v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability results for a cross diffusion system with a free boundary by a flatness approach</w:t>
               </w:r>
@@ -1289,51 +1289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 201, pp.96-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1380,77 +1380,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact noise cancellation for 1D-acoustic propagation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouki Nacer Eddine Boultifat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaouki Nacer Eddine Boultifat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1478,209 +1478,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonnegative control of finite-dimensional linear systems</w:t>
+                <w:t xml:space="preserve">Nonnegative boundary control of 1D linear heat equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2020.07.004⟩</w:t>
+              <w:t xml:space="preserve">Vietnam Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (3), pp.845-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10013-021-00497-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335968v1</w:t>
+                <w:t xml:space="preserve">hal-02613883v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonnegative boundary control of 1D linear heat equations</w:t>
+                <w:t xml:space="preserve">Nonnegative control of finite-dimensional linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (3), pp.845-870. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (2), pp.301-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10013-021-00497-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2020.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613883v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to output controllability for Linear Time Varying systems</w:t>
               </w:r>
@@ -2099,64 +2099,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal controllability time for finite-dimensional control systems under state constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 96, pp.380-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2184,222 +2184,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal controllability time for the heat equation under unilateral state or control constraints</w:t>
+                <w:t xml:space="preserve">Averaged controllability of parameter dependent conservative semigroups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (9), pp.1587--1644. </w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 262 (3), pp.1540 - 1574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202517500270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2016.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457931v1</w:t>
+                <w:t xml:space="preserve">hal-01122077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Averaged controllability of parameter dependent conservative semigroups</w:t>
+                <w:t xml:space="preserve">Minimal controllability time for the heat equation under unilateral state or control constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 262 (3), pp.1540 - 1574. </w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (9), pp.1587--1644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2016.10.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218202517500270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122077v2</w:t>
+                <w:t xml:space="preserve">hal-01457931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Structure Preserving Scheme for the Kolmogorov-Fokker-Planck Equation</w:t>
               </w:r>
@@ -2502,51 +2502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norm saturating property of time optimal controls for wave-type equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (8), pp.37 - 42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2593,51 +2593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From averaged to simultaneous controllability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (4), pp.785 - 828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3214,77 +3214,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed regular and impulsive sampled-data LQR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control, CDC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3322,77 +3322,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact noise estimation and cancellation for 1D-acoustic propagation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouki Nacer Eddine Boultifat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaouki Nacer Eddine Boultifat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GT Outils pour l’analyse et la synthèse de systèmes de dimension infinie, OSYDI du GdR MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centrale Nantes, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3525,77 +3525,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parametrized reduced order model of 1D acoustic propagation system for robust spatial multi-point active noise attenuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Boultifat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th IEEE Conference on Decision and Control, CDC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3655,77 +3655,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Boultifat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Loheac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2017 : 20th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3772,77 +3772,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Dimensional Acoustic Propagation Model and Spatial Multi-Point Active Noise Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Boultifat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4095,381 +4095,456 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufficient conditions for the sparse character of L1-optimal controls for linear control systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A general framework for the flatness of parabolic linear systems with boundary controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takéo Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344411v1</w:t>
+                <w:t xml:space="preserve">hal-05612226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical aspect of uniform ensemble controllability for linear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Lazar</w:t>
+                <w:t xml:space="preserve">Sufficient conditions for the sparse character of L1-optimal controls for linear control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cavaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850750v1</w:t>
+                <w:t xml:space="preserve">hal-05344411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time optimal swimmers and Brockett integrator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical aspect of uniform ensemble controllability for linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164561v1</w:t>
+                <w:t xml:space="preserve">hal-04850750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Time optimal swimmers and Brockett integrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Lagrange-multiplier approach for the numerical simulation of an inextensible membrane or thread immersed in a fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saramito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00449805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4479,114 +4554,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle en temps optimal et nage à bas nombre de Reynolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optimisation et contrôle [math.OC]. Université de Lorraine, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012LORR0336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01749662v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4733,51 +4808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cavar&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112672" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685586v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3512205" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3578988" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Den Eijnden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lorenzetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580040" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174446v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baparou Danhane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105683" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119834v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Colle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1577833" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824645v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2023036" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105480" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619714v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Nacer Eddine Boultifat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yagoubi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221136902" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969875v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-023-00607-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353582v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.05.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500391v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2020055" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.07.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613883v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-021-00497-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3089642" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Bu&#351;oniu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Varma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Codrean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian &#350;tefan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104460" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888043v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lazar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108762" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710759v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.07.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500270" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122077v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2016.10.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493646v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich L Foster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Binh Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258878v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.415" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164525v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1511" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674430v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013063" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713280v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Scheid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2013.3.185" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685359v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120872437" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-012-9760-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dambrine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kuate" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Metral" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194164v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875284v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Boultifat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619060" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loiseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loheac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1277" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589786v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264088" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035494v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2021.12.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238610v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Scheid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110430394-015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850750v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449805v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Etienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01749662v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0336" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cavar&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112672" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3578988" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685586v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3512205" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Den Eijnden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lorenzetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580040" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174446v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baparou Danhane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105683" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119834v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Colle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1577833" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824645v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2023036" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619714v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Nacer Eddine Boultifat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yagoubi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221136902" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105480" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969875v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-023-00607-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353582v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.05.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500391v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2020055" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613883v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-021-00497-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335968v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.07.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3089642" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Bu&#351;oniu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Varma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Codrean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian &#350;tefan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104460" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888043v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lazar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108762" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710759v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.07.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122077v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2016.10.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500270" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493646v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich L Foster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Binh Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258878v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.415" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164525v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1511" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674430v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013063" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713280v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Scheid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2013.3.185" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685359v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120872437" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-012-9760-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dambrine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kuate" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Metral" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194164v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875284v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Boultifat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619060" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loiseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loheac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1277" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589786v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264088" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035494v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2021.12.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238610v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Scheid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110430394-015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612226v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344411v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850750v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164561v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449805v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Etienne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01749662v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0336" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>