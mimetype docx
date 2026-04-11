--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -636,278 +636,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning for rapid mapping of archaeological structures made of dry stones – Example of burial monuments from the Khirgisuur culture, Mongolia –</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Images of camels on a mammoth tusk from West Siberia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Magail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Ozheredov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.01.002⟩</w:t>
+              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.100180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ara.2020.100180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501793v1</w:t>
+                <w:t xml:space="preserve">hal-02490452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images of camels on a mammoth tusk from West Siberia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yury Esin</w:t>
+                <w:t xml:space="preserve">Machine learning for rapid mapping of archaeological structures made of dry stones – Example of burial monuments from the Khirgisuur culture, Mongolia –</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Wilczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22, pp.100180. </w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43, pp.118-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ara.2020.100180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490452v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">НЕКОТОРЫЕ РЕЗУЛЬТАТЫ ИЗУЧЕНИЯ ОЛЕННЫХ КАМНЕЙ В ДОЛИНЕ РЕКИ ХОЙД ТАМИР</w:t>
               </w:r>
@@ -982,304 +982,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ИЗОБРАЖЕНИЯ ВЕРБЛЮДОВ ЭПОХИ ПАЛЕОЛИТА С РЕКИ ТОМЬ В ЗАПАДНОЙ СИБИРИ</w:t>
+                <w:t xml:space="preserve">High-precision dating of ceremonial activity around a large ritual complex in Late Bronze Age Mongolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Esin</w:t>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yuri Ozheredov</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamyian-Ombo Gantulga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ПРОБЛЕМЫ ИСТОРИИ, ФИЛОЛОГИИ, КУЛЬТУРЫ = Journal of historical philological and cultural studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18503/1992-0431-2019-2-64-41-68⟩</w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (367), pp.80-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2018.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366890v1</w:t>
+                <w:t xml:space="preserve">hal-02348791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-precision dating of ceremonial activity around a large ritual complex in Late Bronze Age Mongolia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ИЗОБРАЖЕНИЯ ВЕРБЛЮДОВ ЭПОХИ ПАЛЕОЛИТА С РЕКИ ТОМЬ В ЗАПАДНОЙ СИБИРИ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+                <w:t xml:space="preserve">Yuri Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamyian-Ombo Gantulga</w:t>
+                <w:t xml:space="preserve">Yuri Ozheredov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 93 (367), pp.80-98. </w:t>
+              <w:t xml:space="preserve">ПРОБЛЕМЫ ИСТОРИИ, ФИЛОЛОГИИ, КУЛЬТУРЫ = Journal of historical philological and cultural studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (64), pp.41-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15184/aqy.2018.175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18503/1992-0431-2019-2-64-41-68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348791v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customs, rites, and sacrifices relating to a mortuary complex in Late Bronze Age Mongolia (Tsatsyn Ereg, Arkhangai)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1609,312 +1609,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenting carved stones by 3D modelling – Example of Mongolian deer stones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au sujet des traces de peintures sur les stèles ornées de Mongolie de la fin de l’âge du Bronze et du début de l’âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yury Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chimiddorj Yeruul-Erdene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamiyan-Ombo Gantulga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, pp.145-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01916706v1</w:t>
+                <w:t xml:space="preserve">hal-02366518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au sujet des traces de peintures sur les stèles ornées de Mongolie de la fin de l’âge du Bronze et du début de l’âge du Fer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Documenting carved stones by 3D modelling – Example of Mongolian deer stones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yury Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (November–December), pp.116-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2018.04.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366518v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01916706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The skull on the hill. Anthropological and osteological investigation of contemporary horse skull ritual practices in central Mongolia (Arkhangai province)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Marchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Salicis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3604,191 +3604,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gravures rupestres du Mont Bego des activités et des rituels en leurs temps</w:t>
+                <w:t xml:space="preserve">Tsatsiin Ereg : Problématiques archéologiques et première campagne de prospection sur un complexe funéraire et sacrificiel (District de Tsetserleg, province de l'Arkhangaï, Mongolie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munkhtulga Rinchenkhorol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 46, pp.96-107</w:t>
+              <w:t xml:space="preserve">, 2006, 46, pp.108-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362522v1</w:t>
+                <w:t xml:space="preserve">hal-02368303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsatsiin Ereg : Problématiques archéologiques et première campagne de prospection sur un complexe funéraire et sacrificiel (District de Tsetserleg, province de l'Arkhangaï, Mongolie)</w:t>
+                <w:t xml:space="preserve">Les gravures rupestres du Mont Bego des activités et des rituels en leurs temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Munkhtulga Rinchenkhorol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 46, pp.108-119</w:t>
+              <w:t xml:space="preserve">, 2006, 46, pp.96-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368303v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;pierres à cerfs&amp;quot; des vallées Hunuy et Tamir en Mongolie</w:t>
               </w:r>
@@ -5301,51 +5301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Thousand Years of Nomadism on the Tsatsyn Ereg Site in the Heart of Mongolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamyian-Ombo Gantulga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6116,51 +6116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Esin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Wilczek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bohard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576510v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040941" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.01.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Ozheredov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100180" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamiyan-Ombo Gantulga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chimiddorj Yeruul-Erdene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366890v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Esin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ozheredov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18503/1992-0431-2019-2-64-41-68" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348791v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamyian-Ombo Gantulga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.175" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2019v54a15" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vanin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cyrulnik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Guillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11143894" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.04.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Salicis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2017n2a3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chimiddorj Yeruul-Erdenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Markova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Patrick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823267v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury N Essin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373425v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Simonet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damdinsuren Tseveendorj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Moulle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366985v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554406v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhbal Tsengel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362435v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554367v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368303v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munkhtulga Rinchenkhorol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2005.1539" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501776v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03095426v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366975v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Breuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4144" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Boyd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/l-art-et-les-grandes-civilisations/430-lart-de-la-prehistoire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377113v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ayache" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048619v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366898v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaume Jean-Marc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366528v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/themes/art-et-monuments/le-site-du-mont-bego.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31600/978-5-907298-22-4.600-620" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140820v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Baroni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23153-2_10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362427v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7022-5_21" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Tserendagva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501681v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/photographie/mongolie-le-premier-empire-des-steppes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497646v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perrier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Esin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Wilczek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bohard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576510v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040941" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Ozheredov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100180" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.01.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamiyan-Ombo Gantulga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chimiddorj Yeruul-Erdene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamyian-Ombo Gantulga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.175" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Esin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ozheredov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18503/1992-0431-2019-2-64-41-68" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2019v54a15" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vanin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cyrulnik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Guillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11143894" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.04.021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Salicis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2017n2a3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chimiddorj Yeruul-Erdenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Markova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Patrick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823267v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury N Essin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373425v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Simonet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damdinsuren Tseveendorj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Moulle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366985v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554406v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhbal Tsengel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362435v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554367v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munkhtulga Rinchenkhorol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2005.1539" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501776v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03095426v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366975v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Breuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4144" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Boyd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/l-art-et-les-grandes-civilisations/430-lart-de-la-prehistoire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377113v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ayache" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048619v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366898v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaume Jean-Marc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366528v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/themes/art-et-monuments/le-site-du-mont-bego.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31600/978-5-907298-22-4.600-620" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140820v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Baroni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23153-2_10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362427v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7022-5_21" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Tserendagva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501681v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/photographie/mongolie-le-premier-empire-des-steppes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497646v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perrier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>