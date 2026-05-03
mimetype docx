--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -636,278 +636,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images of camels on a mammoth tusk from West Siberia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yury Esin</w:t>
+                <w:t xml:space="preserve">Machine learning for rapid mapping of archaeological structures made of dry stones – Example of burial monuments from the Khirgisuur culture, Mongolia –</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Wilczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ara.2020.100180⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43, pp.118-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490452v1</w:t>
+                <w:t xml:space="preserve">hal-02501793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning for rapid mapping of archaeological structures made of dry stones – Example of burial monuments from the Khirgisuur culture, Mongolia –</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Images of camels on a mammoth tusk from West Siberia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Magail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Ozheredov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 43, pp.118-128. </w:t>
+              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.100180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ara.2020.100180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501793v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">НЕКОТОРЫЕ РЕЗУЛЬТАТЫ ИЗУЧЕНИЯ ОЛЕННЫХ КАМНЕЙ В ДОЛИНЕ РЕКИ ХОЙД ТАМИР</w:t>
               </w:r>
@@ -982,654 +982,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-precision dating of ceremonial activity around a large ritual complex in Late Bronze Age Mongolia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contextualization of archaeological information using augmented photospheres, viewed with head-mounted displays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Magail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Zazzo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rodrigue Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15184/aqy.2018.175⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Computational Approaches to the Sustainability of Cultural Heritage, 11 (14), pp.3894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su11143894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348791v1</w:t>
+                <w:t xml:space="preserve">hal-02294546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ИЗОБРАЖЕНИЯ ВЕРБЛЮДОВ ЭПОХИ ПАЛЕОЛИТА С РЕКИ ТОМЬ В ЗАПАДНОЙ СИБИРИ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-precision dating of ceremonial activity around a large ritual complex in Late Bronze Age Mongolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Magail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Esin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yuri Ozheredov</w:t>
+                <w:t xml:space="preserve">Jamyian-Ombo Gantulga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ПРОБЛЕМЫ ИСТОРИИ, ФИЛОЛОГИИ, КУЛЬТУРЫ = Journal of historical philological and cultural studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18503/1992-0431-2019-2-64-41-68⟩</w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (367), pp.80-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2018.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366890v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customs, rites, and sacrifices relating to a mortuary complex in Late Bronze Age Mongolia (Tsatsyn Ereg, Arkhangai)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+                <w:t xml:space="preserve">ИЗОБРАЖЕНИЯ ВЕРБЛЮДОВ ЭПОХИ ПАЛЕОЛИТА С РЕКИ ТОМЬ В ЗАПАДНОЙ СИБИРИ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Magail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bernard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yuri Ozheredov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropozoologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/anthropozoologica2019v54a15⟩</w:t>
+              <w:t xml:space="preserve">ПРОБЛЕМЫ ИСТОРИИ, ФИЛОЛОГИИ, КУЛЬТУРЫ = Journal of historical philological and cultural studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (64), pp.41-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18503/1992-0431-2019-2-64-41-68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366977v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart City : une autre lecture de la ville. Acte Colloque. Ouvrage Collectif. Collection Philosophie et éthique de la Smart City dirigée par Laurence Vanin. Editions Ovadia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Customs, rites, and sacrifices relating to a mortuary complex in Late Bronze Age Mongolia (Tsatsyn Ereg, Arkhangai)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Vanin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Staccini</w:t>
+                <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Cyrulnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophie et éthique de la Smart City</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthropozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (15), pp.151-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/anthropozoologica2019v54a15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099967v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualization of archaeological information using augmented photospheres, viewed with head-mounted displays.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+                <w:t xml:space="preserve">Smart City : une autre lecture de la ville. Acte Colloque. Ouvrage Collectif. Collection Philosophie et éthique de la Smart City dirigée par Laurence Vanin. Editions Ovadia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Staccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rolland</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cyrulnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Philosophie et éthique de la Smart City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294546v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au sujet des traces de peintures sur les stèles ornées de Mongolie de la fin de l’âge du Bronze et du début de l’âge du Fer</w:t>
               </w:r>
@@ -1851,1167 +1851,1167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01916706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The skull on the hill. Anthropological and osteological investigation of contemporary horse skull ritual practices in central Mongolia (Arkhangai province)</w:t>
+                <w:t xml:space="preserve">Nouvelle statuette féminine provenant des grottes de Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Marchina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Salicis</w:t>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropozoologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57, pp.99-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116046v1</w:t>
+                <w:t xml:space="preserve">hal-02368146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la photogrammétrie à la documentation de l’art rupestre, des chantiers de fouilles et du bâti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The skull on the hill. Anthropological and osteological investigation of contemporary horse skull ritual practices in central Mongolia (Arkhangai province)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Marchina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Salicis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chimiddorj Yeruul-Erdenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthropozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (2), pp.171-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/az2017n2a3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01585970v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle statuette féminine provenant des grottes de Grimaldi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Fritz</w:t>
+                <w:t xml:space="preserve">Application de la photogrammétrie à la documentation de l’art rupestre, des chantiers de fouilles et du bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Magail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Wilczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Tosello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Magail</w:t>
+                <w:t xml:space="preserve">Chimiddorj Yeruul-Erdenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 57, pp.99-103</w:t>
+              <w:t xml:space="preserve">, 2017, 56, pp.69-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368146v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01585970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of the Restoration of Zayayn Khüree by the Monaco-Mongolian Joint Archaeological Expedition. Organisation, Schedule, Objectives and Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applications de la photogrammétrie à la documentation de l'art rupestre, des chantiers de fouilles et du bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Magail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Wilczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimiddorj Yeruul-Erdene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, History, Architecture and Restoration of Zaya Gegeenii Khüree Monastery in Mongolia (supplément N°5)</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369424v1</w:t>
+                <w:t xml:space="preserve">halshs-03823267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations du squelette du mammouth conservé au Musée d’Anthropologie préhistorique de Monaco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presentation of the Restoration of Zayayn Khüree by the Monaco-Mongolian Joint Archaeological Expedition. Organisation, Schedule, Objectives and Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chimiddorj Yeruul-Erdene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Patrick</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Markova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Actes du colloque « L'homme, la faune et le climat durant la Préhistoire», Monaco, 23 &amp; 24 octobre 2014, supplément N°6, pp.163-168</w:t>
+              <w:t xml:space="preserve">, 2016, History, Architecture and Restoration of Zaya Gegeenii Khüree Monastery in Mongolia (supplément N°5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362434v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications de la photogrammétrie à la documentation de l'art rupestre, des chantiers de fouilles et du bâti</w:t>
+                <w:t xml:space="preserve">Datations du squelette du mammouth conservé au Musée d’Anthropologie préhistorique de Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2016, Actes du colloque « L'homme, la faune et le climat durant la Préhistoire», Monaco, 23 &amp; 24 octobre 2014, supplément N°6, pp.163-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03823267v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peintures dans l'art pariétal de la culture Okuniev</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">КРАСКА В НАСКАЛЬНОМ ИСКУССТВЕ ОКУНЕВСКОЙ КУЛЬТУРЫ МИНУСИНСКОЙ КОТЛОВИНЫ - РОССИЙСКАЯ АРХЕОЛОГИЯ • № 3 • 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Magail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yury N Essin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Magail</w:t>
+                <w:t xml:space="preserve">Philippe Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 54, pp.163-183</w:t>
+              <w:t xml:space="preserve">Russian Archaeology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366474v1</w:t>
+                <w:t xml:space="preserve">hal-02366506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">КРАСКА В НАСКАЛЬНОМ ИСКУССТВЕ ОКУНЕВСКОЙ КУЛЬТУРЫ МИНУСИНСКОЙ КОТЛОВИНЫ - РОССИЙСКАЯ АРХЕОЛОГИЯ • № 3 • 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yury Esin</w:t>
+                <w:t xml:space="preserve">Les peintures dans l'art pariétal de la culture Okuniev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury N Essin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Archaeology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54, pp.163-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366506v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ХОЙД ТАМИРыН ХӨНДИЙ ДЭХ БУГАН ЧУЛУУН ХӨШӨӨНИЙ СУДАЛГААНы ЗАРИМ ҮР ДҮН</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chimiddorj Yeruul-Erdene</w:t>
+                <w:t xml:space="preserve">Новое верхнепалеолитическое местонахождение В Монголии Цацын эрэг-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damdinsuren Tseveendorj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Salicis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STUDIA ARCHAEOLOGICA INSTITUTI ARCHAEOLOGICI ACADEMIAE SCIENTIARUM MONGOLICAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Tome XXXIII (Fascicule 6), pp.95-119</w:t>
+              <w:t xml:space="preserve">, 2013, Tomus XXXIII (Fasciculus 3), pp.45-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366980v1</w:t>
+                <w:t xml:space="preserve">hal-02373425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Новое верхнепалеолитическое местонахождение В Монголии Цацын эрэг-2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nejma Goutas</w:t>
+                <w:t xml:space="preserve">ХОЙД ТАМИРыН ХӨНДИЙ ДЭХ БУГАН ЧУЛУУН ХӨШӨӨНИЙ СУДАЛГААНы ЗАРИМ ҮР ДҮН</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamiyan-Ombo Gantulga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chimiddorj Yeruul-Erdene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Esin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STUDIA ARCHAEOLOGICA INSTITUTI ARCHAEOLOGICI ACADEMIAE SCIENTIARUM MONGOLICAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Tomus XXXIII (Fasciculus 3), pp.45-62</w:t>
+              <w:t xml:space="preserve">, 2013, Tome XXXIII (Fascicule 6), pp.95-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373425v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsatsyn Ereg 2 : campagne 2012 de la mission archéologique Monaco-Mongolie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Simonet</w:t>
+                <w:t xml:space="preserve">Damdinsuren Tseveendorj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3066,90 +3066,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSATSYN EREG 2, UN NOUVEAU SITE DU PALÉOLITHIQUE SUPÉRIEUR DE MONGOLIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Simonet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damdinsuren Tseveendorj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Salicis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51, pp.99-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3213,51 +3213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamiyan-Ombo Gantulga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimiddorj Yeruul-Erdene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Salicis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 50, pp.115-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3768,174 +3768,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;pierres à cerfs&amp;quot; des vallées Hunuy et Tamir en Mongolie</w:t>
+                <w:t xml:space="preserve">L'art des «pierres à cerfs» de Mongolie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arts Asiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 60 (1), pp.172-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arasi.2005.1539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366510v1</w:t>
+                <w:t xml:space="preserve">hal-02366857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art des «pierres à cerfs» de Mongolie</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;pierres à cerfs&amp;quot; des vallées Hunuy et Tamir en Mongolie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts Asiatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/arasi.2005.1539⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02366857v1</w:t>
+                <w:t xml:space="preserve">hal-02366510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure du temps saisonnier au Mont Bégo</w:t>
               </w:r>
@@ -4419,51 +4419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yury Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimiddorj Yeruul-Erdenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamiyan-Ombo Gantulga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4699,90 +4699,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art de la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barbaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4914,51 +4914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers nomades de Haute-Asie : voyage au cœur de la steppe mongole et sibérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de Préhistoire des Gorges du Verdon/Musée d'Anthropologie préhistorique, pp.119, 2014, 2-9517261-8-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5301,51 +5301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Thousand Years of Nomadism on the Tsatsyn Ereg Site in the Heart of Mongolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamyian-Ombo Gantulga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6116,51 +6116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Esin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Wilczek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bohard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576510v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040941" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Ozheredov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100180" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.01.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamiyan-Ombo Gantulga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chimiddorj Yeruul-Erdene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamyian-Ombo Gantulga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.175" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Esin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ozheredov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18503/1992-0431-2019-2-64-41-68" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2019v54a15" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vanin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cyrulnik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Guillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11143894" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.04.021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Salicis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2017n2a3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chimiddorj Yeruul-Erdenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Markova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Patrick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823267v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury N Essin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373425v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Simonet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damdinsuren Tseveendorj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Moulle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366985v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554406v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhbal Tsengel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362435v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554367v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munkhtulga Rinchenkhorol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2005.1539" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501776v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03095426v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366975v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Breuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4144" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Boyd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/l-art-et-les-grandes-civilisations/430-lart-de-la-prehistoire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377113v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ayache" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048619v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366898v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaume Jean-Marc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366528v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/themes/art-et-monuments/le-site-du-mont-bego.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31600/978-5-907298-22-4.600-620" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140820v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Baroni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23153-2_10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362427v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7022-5_21" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Tserendagva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501681v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/photographie/mongolie-le-premier-empire-des-steppes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497646v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perrier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Esin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Wilczek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bohard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576510v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040941" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.01.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Ozheredov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100180" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamiyan-Ombo Gantulga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chimiddorj Yeruul-Erdene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Guillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11143894" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamyian-Ombo Gantulga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.175" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Esin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ozheredov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18503/1992-0431-2019-2-64-41-68" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366977v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2019v54a15" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vanin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cyrulnik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.04.021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368146v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116046v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Salicis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2017n2a3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chimiddorj Yeruul-Erdenne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823267v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369424v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Markova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Patrick" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury N Essin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Simonet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damdinsuren Tseveendorj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Moulle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366985v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554406v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhbal Tsengel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362435v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554367v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munkhtulga Rinchenkhorol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366857v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2005.1539" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366510v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501776v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03095426v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366975v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Breuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4144" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Boyd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/l-art-et-les-grandes-civilisations/430-lart-de-la-prehistoire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377113v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ayache" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048619v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366898v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaume Jean-Marc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366528v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/themes/art-et-monuments/le-site-du-mont-bego.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31600/978-5-907298-22-4.600-620" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140820v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Baroni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23153-2_10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362427v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7022-5_21" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Tserendagva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501681v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/photographie/mongolie-le-premier-empire-des-steppes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497646v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perrier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>