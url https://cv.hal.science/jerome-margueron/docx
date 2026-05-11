--- v0 (2026-03-24)
+++ v1 (2026-05-11)
@@ -72,234 +72,238 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can we learn about the unstable equation-of-state branch from neutron-star mergers?</w:t>
+                <w:t xml:space="preserve">The nucleardatapy toolkit for simple access to experimental nuclear data, astrophysical observations, and theoretical predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximiliano Ujevic</w:t>
+                <w:t xml:space="preserve">Jérôme Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahul Somasundaram</w:t>
+                <w:t xml:space="preserve">Christian Drischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Dietrich</w:t>
+                <w:t xml:space="preserve">Mariana Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Margueron</w:t>
+                <w:t xml:space="preserve">Stefano Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Tews</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandros Gezerlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 962 (1), pp.L3. </w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 62, pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ad2072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-025-01760-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297237v1</w:t>
+                <w:t xml:space="preserve">hal-05126693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Matter Equation of State in the Brueckner-Hartree-Fock Approach and Standard Skyrme Energy-Density Functionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Vidaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Josef Schulze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -340,7565 +344,7695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quarkyonic stars with isospin-flavor asymmetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">What can we learn about the unstable equation-of-state branch from neutron-star mergers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximiliano Ujevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Somasundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Chanfray</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Tews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.055803⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 962 (1), pp.L3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ad2072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-03174362v1</w:t>
+                <w:t xml:space="preserve">hal-04297237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical mass formula and nuclear surface properties in the ETF approximation. Part II: asymmetric nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Aymard</w:t>
+                <w:t xml:space="preserve">Quarkyonic stars with isospin-flavor asymmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gulminelli</w:t>
+                <w:t xml:space="preserve">Hubert Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Margueron</w:t>
+                <w:t xml:space="preserve">P. Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chanfray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0954-3899/43/4/045106⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.055803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.055803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01275771v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-03174362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical mass formula and nuclear surface properties in the ETF approximation. Part I: symmetric nuclei</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mean-field study of hot beta-stable protoneutron star matter: Impact of the symmetry energy and nucleon effective mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.H. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.T. Loan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.T. Khoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.035806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.035806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0954-3899/43/4/045105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01275770v1</w:t>
+                <w:t xml:space="preserve">in2p3-01300484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magicity of neutron-rich nuclei within relativistic self-consistent approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Analytical mass formula and nuclear surface properties in the ETF approximation. Part II: asymmetric nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. van Giai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.12.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (4), pp.45106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/43/4/045106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01184663v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01275771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can realistic interaction be useful for nuclear mean-field approaches?</w:t>
+                <w:t xml:space="preserve">Analytical mass formula and nuclear surface properties in the ETF approximation. Part I: symmetric nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nakada</w:t>
+                <w:t xml:space="preserve">F. Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sugiura</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (4), pp.45105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/43/4/045105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/i2016-16185-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01333861v1</w:t>
+                <w:t xml:space="preserve">in2p3-01275770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean-field study of hot beta-stable protoneutron star matter: Impact of the symmetry energy and nucleon effective mass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can realistic interaction be useful for nuclear mean-field approaches?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.T. Loan</w:t>
+                <w:t xml:space="preserve">H. Nakada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.T. Khoa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">K. Sugiura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Inakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.035806⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (7), pp.185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2016-16185-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01300484v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01333861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairing phase transition: A finite-temperature relativistic Hartree-Fock-Bogoliubov study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Magicity of neutron-rich nuclei within relativistic self-consistent approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Jie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Hui Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nguyen van Giai</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. van Giai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.014302⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 753, pp.97-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01166062v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01184663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat capacity of low density neutron matter: from quantum to classical regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 448, pp.1887-1892. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stv095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01137677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic evaluation of the hypernuclear chart with $\Lambda$ hyperons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ad. R. Raduta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (4), pp.044313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.044313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01158954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The explosion mechanism of core-collapse supernovae: progress in supernova theory and experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pairing phase transition: A finite-temperature relativistic Hartree-Fock-Bogoliubov study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Guilet</w:t>
+                <w:t xml:space="preserve">J.J. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Hui Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Masset</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nguyen van Giai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/pasa.2015.9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (1), pp.014301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.014302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01152565v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01166062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of β-decay rates to the radial dependence of the nucleon effective mass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The explosion mechanism of core-collapse supernovae: progress in supernova theory and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Foglizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. P. Severyukhin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Margueron</w:t>
+                <w:t xml:space="preserve">Rémi Kazeroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. N. Borzov</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Guilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.91.034322⟩</w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.e009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pasa.2015.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01155290v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01152565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pairing on the symmetry energy and the incompressibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of β-decay rates to the radial dependence of the nucleon effective mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Severyukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Sagawa</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. N. Borzov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen van Giai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/i2014-14018-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (034322), http://journals.aps.org/prc/abstract/10.1103/PhysRevC.91.034322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.91.034322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00962370v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01155290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pairing correlations of cold fermionic gases at overflow from a narrow to a wide harmonic trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Viñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (4), pp.043634. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.043634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01065511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superheavy magic structures and relativistic pseudo-spin symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. J. Li</w:t>
+                <w:t xml:space="preserve">Effect of pairing on the symmetry energy and the incompressibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. H. Long</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. van Giai</w:t>
+                <w:t xml:space="preserve">G. Colò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hagino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sagawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2014.03.031⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2014-14018-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00838514v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00962370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-medium nuclear cluster energies within the Extended Thomas-Fermi approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Superheavy magic structures and relativistic pseudo-spin symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. H. Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. van Giai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.89.065807⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 732, pp.169-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2014.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00978296v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00838514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprint of the symmetry energy on the inner crust and strangeness content of neutron stars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-medium nuclear cluster energies within the Extended Thomas-Fermi approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/i2014-14044-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.065807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.89.065807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00844339v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00978296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-isospin Response in Finite Nuclei from an Extended Skyrme Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imprint of the symmetry energy on the inner crust and strangeness content of neutron stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Providência</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peiwei Wen</w:t>
+                <w:t xml:space="preserve">S.S. Avancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-Gang Cao</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Cavagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chiacchiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ducoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.89.044311⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2014-14044-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00945610v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00844339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor-force effects on single-particle levels and proton bubble structure around the $Z$ or N=20 magic number</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Spin-isospin Response in Finite Nuclei from an Extended Skyrme Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiwei Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Gang Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sagawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87, pp.067305. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.067305⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 89, pp.044311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.89.044311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00776594v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00945610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the density dependence of the nuclear incompressibility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Strangeness-driven phase transition in star matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ad.R. Raduta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88, pp.034319. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.88.034319⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 87, pp.055809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.055809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00819167v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00776595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densities and energies of nuclei in dilute matter at zero temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Determination of the density dependence of the nuclear incompressibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ad. R. Raduta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88, pp.045805. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.88.045805⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88, pp.034319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.88.034319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00824193v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00819167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strangeness-driven phase transition in star matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Densities and energies of nuclei in dilute matter at zero temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Papakonstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Margueron</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ad. R. Raduta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87, pp.055809. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.055809⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88, pp.045805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.88.045805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00776595v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00824193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairing in exotic neutron rich nuclei around the drip line and in the crust of neutron stars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Tensor-force effects on single-particle levels and proton bubble structure around the $Z$ or N=20 magic number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nakada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sugiura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Viñas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88, pp.034314. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.88.034314⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 87, pp.067305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.067305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00804120v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00776594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression, persistence and reentrance of superfluidity in overflowing nuclear systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elias Khan</w:t>
+                <w:t xml:space="preserve">Pairing in exotic neutron rich nuclei around the drip line and in the crust of neutron stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Viñas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86, pp.065801. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.065801⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88, pp.034314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.88.034314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00722538v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00804120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the Nuclear Equation of State at Subsaturation Densities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Vidaña</w:t>
+                <w:t xml:space="preserve">Suppression, persistence and reentrance of superfluidity in overflowing nuclear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.092501⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.065801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.065801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00697619v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00722538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the temperature dependence of the in-medium nucleon mass on core-collapse supernovae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Constraining the Nuclear Equation of State at Subsaturation Densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. M. Pizzochero</w:t>
+                <w:t xml:space="preserve">I. Vidaña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 541, pp.A30. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (9), pp.092501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.092501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00724289v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00697619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the maximum mass of hyperonic neutron stars</w:t>
+                <w:t xml:space="preserve">Effects of the temperature dependence of the in-medium nucleon mass on core-collapse supernovae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Massot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Chanfray</w:t>
+                <w:t xml:space="preserve">A. F. Fantina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blottiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Mellor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Pizzochero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/97/39002⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 541, pp.A30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00659024v1</w:t>
+                <w:t xml:space="preserve">in2p3-00724289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoscalar and isovector density dependence of the pairing functional determined from global fitting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Hagino</w:t>
+                <w:t xml:space="preserve">On the maximum mass of hyperonic neutron stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chanfray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.034333⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97, pp.39002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/97/39002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00744440v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00659024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear energy functional with a surface-peaked effective mass: Global properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre M. Pizzochero</w:t>
+                <w:t xml:space="preserve">Isoscalar and isovector density dependence of the pairing functional determined from global fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yamagami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hagino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0954-3899/38/2/025101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.034333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.034333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00538478v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00744440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-crust transition in neutron stars: predictivity of density developments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nuclear energy functional with a surface-peaked effective mass: Global properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthea Francesca Fantina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isaac Vidaña</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M. Pizzochero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.83.045810⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (2), pp.025101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/38/2/025101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00562046v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00538478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster structure of the inner crust of neutron stars in the Hartree-Fock-Bogoliubov approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Sandulescu</w:t>
+                <w:t xml:space="preserve">Core-crust transition in neutron stars: predictivity of density developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ducoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constança Providência</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Vidaña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84 (6), pp.065801 </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.84.065801⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 83, pp.045810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.83.045810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00616402v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00562046v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation of state of the neutron star matter, and the nuclear symmetry energy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cluster structure of the inner crust of neutron stars in the Hartree-Fock-Bogoliubov approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. T. Khoa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">F. Grill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sandulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 83, pp.065809. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.83.065809⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 84 (6), pp.065801 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.84.065801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00596982v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00616402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalization time and specific heat of the neutron stars crust</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Equation of state of the neutron star matter, and the nuclear symmetry energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. T. Loan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. H. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. T. Khoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Sandulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 82, pp.065804. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.82.065804⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 83, pp.065809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.83.065809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00575105v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00596982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separable form of a low-momentum realistic NN interaction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effect of pairing correlations on incompressibility and symmetry energy in nuclear matter and finite nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Colò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hagino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sagawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 82, pp.014315. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.82.014315⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 82, pp.024322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.82.024322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00511228v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00520206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the pairing interaction through two-neutron transfer reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermalization time and specific heat of the neutron stars crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pllumbi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sandulescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 83, pp.034613. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.83.034613⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 82, pp.065804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.82.065804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00555430v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00575105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear symmetry energy and core-crust transition in neutron stars: a critical study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Margueron</w:t>
+                <w:t xml:space="preserve">Separable form of a low-momentum realistic NN interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grygorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. N. E. van Dalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constança Providencia</w:t>
+                <w:t xml:space="preserve">H. Müther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 91, pp.32001. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.014315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/91/32001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.82.014315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00477018v2</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00511228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pairing correlations on incompressibility and symmetry energy in nuclear matter and finite nuclei</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Probing the pairing interaction through two-neutron transfer reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pllumbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 82, pp.024322. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.82.024322⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 83, pp.034613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.83.034613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00520206v1</w:t>
+                <w:t xml:space="preserve">in2p3-00555430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron specific heat in the crust of neutron stars from the nuclear band theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nuclear symmetry energy and core-crust transition in neutron stars: a critical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ducoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elias Khan</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constança Providencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.79.012801⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91, pp.32001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/91/32001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349072v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00477018v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubble in exotic nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Modern Physics E</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18, pp.2009-2010. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218301309014184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00442863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the nuclear pairing gap with pairing vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80, pp.044328. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.044328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00387983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Skyrme interaction (II): ground state of nuclei and of nuclear matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goriely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Colo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Sagawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36, pp.125103 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0954-3899/36/12/125103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairing correlations in unstable nuclei and BCS-BEC crossover</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Hagino</w:t>
+                <w:t xml:space="preserve">Neutron specific heat in the crust of neutron stars from the nuclear band theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics E</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S021830130901424X⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.012801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.79.012801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00442866v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended skyrme interaction for spin channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Pairing correlations in unstable nuclei and BCS-BEC crossover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Sagawa</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hagino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Modern Physics E</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 18, pp.2098-2102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218301309014366⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 18, pp.2035-2039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021830130901424X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00444995v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00442866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Skyrme interaction (I): spin fluctuations in dense matter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hiroyuki Sagawa</w:t>
+                <w:t xml:space="preserve">Extended skyrme interaction for spin channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sagawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0954-3899/36/12/125102⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.2098-2102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218301309014366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383328v2</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00444995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting bubbles in exotic nuclei</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. van Giai</w:t>
+                <w:t xml:space="preserve">Extended Skyrme interaction (I): spin fluctuations in dense matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Sagawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2007.11.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (12), pp.125104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/36/12/125102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00163331v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383328v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective pairing interactions with isospin density dependence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Detecting bubbles in exotic nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Hagino</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. van Giai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.77.054309⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 800, pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2007.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00200487v2</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00163331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy excitations in nuclear systems: From exotic nuclei to the crust of neutron stars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effective pairing interactions with isospin density dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. van Giai</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hagino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2008.04.003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.054309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.77.054309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00368860v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00200487v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continued fraction approximation for the nuclear matter response function</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Schuck</w:t>
+                <w:t xml:space="preserve">Low-energy excitations in nuclear systems: From exotic nuclei to the crust of neutron stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. van Giai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.77.064306⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 807, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2008.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00258359v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00368860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster formation in asymmetric nuclear matter: semi-classical and quantal approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ph. Chomaz</w:t>
+                <w:t xml:space="preserve">Continued fraction approximation for the nuclear matter response function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen van Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2008.05.015⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.064306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.77.064306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00207459v2</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00258359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCS-BEC crossover of neutron pairs in symmetric and asymmetric nuclear matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Cluster formation in asymmetric nuclear matter: semi-classical and quantal approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ducoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kouichi Hagino</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.76.064316⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 809, pp.30-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2008.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00181168v2</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00207459v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the proton sd states in neutron-rich Ca isotopes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">BCS-BEC crossover of neutron pairs in symmetric and asymmetric nuclear matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. van Giai</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Sagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouichi Hagino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 76, pp.044319. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.76.044319⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 76, pp.064316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.76.064316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00184826v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00181168v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Superfluidity and Cooling Time of Neutron-Star Crusts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Evolution of the proton sd states in neutron-rich Ca isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Y. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Sandulescu</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. van Giai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 75, pp.065807. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.75.065807⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 76, pp.044319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.76.044319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00141991v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00184826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low densities in asymmetric nuclear matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. van Dalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76, pp.034309. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.76.034309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00159337v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of the Wigner-Seitz approximation in neutron star crust</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nuclear Superfluidity and Cooling Time of Neutron-Star Crusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monrozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sandulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 75, pp.055806. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.75.055806⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 75, pp.065807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.75.065807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00127813v2</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00141991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Stars and Nuclei: Two dense Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Validity of the Wigner-Seitz approximation in neutron star crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.055806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.75.055806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00214234v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00127813v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of spin-orbit interaction on nuclear response and neutrino mean free path</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Neutron Stars and Nuclei: Two dense Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. van Giai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Physics News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, pp.24-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025913v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00214234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilities in nuclear matter and finite nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30, pp.141-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epja/i2006-10112-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00126191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qu'une étoile à neutrons ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effects of spin-orbit interaction on nuclear response and neutrino mean free path</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. van Giai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.015805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.74.015805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024714v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear response functions in homogeneous matter with finite range effective interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Super-Symmetry transformation for excitation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Navarro</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 72, pp.034311. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.72.034311⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 71, pp.024318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.71.024318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024411v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical response functions in correlated fermionic systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nuclear response functions in homogeneous matter with finite range effective interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Müther</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen van Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aop.2005.01.001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.034311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.72.034311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00154019v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Symmetry transformation for excitation processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Qu'est-ce qu'une étoile à neutrons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 389, pp.77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00001099v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear liquid-gas phase transition and supernovae evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Dynamical response functions in correlated fermionic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bozek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Blottiau</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Müther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.70.028801⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 318, pp.245-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aop.2005.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00001067v2</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00154019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic calculation of neutrino mean free path inside hot neutron matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nuclear liquid-gas phase transition and supernovae evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Bombaci</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blottiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 68, pp.055806. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.68.055806⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 70, pp.028801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.70.028801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00000500v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spinodal in asymmetric nuclear matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A unique spinodal region in asymmetric nuclear matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ricerca Scientifica ed Educazione Permanente Supplemento</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67, pp.041602-1-041602-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.67.041602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00000316v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-perturbative approach to halo breakup</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Spinodal in asymmetric nuclear matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D.M. Brink</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ricerca Scientifica ed Educazione Permanente Supplemento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 120, pp.82-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(03)01092-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012767v1</w:t>
+                <w:t xml:space="preserve">hal-00000316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique spinodal region in asymmetric nuclear matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Microscopic calculation of neutrino mean free path inside hot neutron matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Chomaz</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vidana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bombaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 67, pp.041602-1-041602-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.67.041602⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 68, pp.055806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.68.055806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012360v1</w:t>
+                <w:t xml:space="preserve">hal-00000500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulomb-Nuclear Coupling and Interference Effects in the Breakup of Halo Nuclei</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A non-perturbative approach to halo breakup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonaccorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Brink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 703, pp.105-129</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 720, pp.337-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(03)01092-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011038v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb versus nuclear break-up of $^{11}$Be halo nucleus in a non perturbative framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Scarpaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 700, pp.70-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0375-9474(01)01303-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00010902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coulomb-Nuclear Coupling and Interference Effects in the Breakup of Halo Nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonaccorso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 703, pp.105-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Instabilities of infinite matter with effective Skyrme-type interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen van Giai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 66, pp.014303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.66.014303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7908,4238 +8042,4238 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the properties of dense matter and neutron stars by combining nuclear physics and gravitational waves from GW170817</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Tews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjay Reddy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xiamen-CUSTIPEN Workshop on the EOS of Dense Neutron-Rich Matter in the Era of Gravitational Wave Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Xiamen, China. pp.020009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5117799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-02132632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing nuclear physics from space with quiescent low-mass X-ray binaries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Margueron</w:t>
+                <w:t xml:space="preserve">Testing nuclear physics space with quiescent low-mass X-ray binaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baillot d'Étivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd COSPAR Scientific Assembly. Held 14-22 July 2018, in Pasadena, California, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Pasadena, United States. pp.Abstract id. E1.10-12-18</w:t>
+              <w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-02389614v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing nuclear physics space with quiescent low-mass X-ray binaries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerome Margueron</w:t>
+                <w:t xml:space="preserve">Testing nuclear physics from space with quiescent low-mass X-ray binaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baillot d'Etivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">42nd COSPAR Scientific Assembly. Held 14-22 July 2018, in Pasadena, California, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Pasadena, United States. pp.Abstract id. E1.10-12-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079365v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02389614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LOFT mission concept: a status update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feroci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hernanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. van Der Klis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the SPIE,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2233161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nucleon effective mass on nuclear beta-decay rates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.N. Borzov</w:t>
+                <w:t xml:space="preserve">Relativistic Hartree-Fock-Bogoliubov predictions of superheavy magic nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J J Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W H Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N van Giai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI International School on Nuclear Physics, Neutron Physics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Spring Seminar on Nuclear Physics: Shell Model and Nuclear Structure : Achievements of the past two decades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Ischia, Italy. pp.012006 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/580/1/012006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01348537v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01247457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-saturation matter in compact stars: Nuclear modelling in the framework of the extended Thomas-Fermi theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">An empirical approach combining nuclear physics and dense nucleonic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carpathian Summer School of Physics 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Modern Physics of Compact Stars 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Yerevan, Armenia. pp.002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01023922v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01348866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cosmic Census of Radio Pulsars with the SKA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. F. Keane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. W. Stappers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. D. Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advancing Astrophysics with the Square Kilometre Array</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Giardini Naxos, Italy. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01343105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical approach combining nuclear physics and dense nucleonic matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effects of nucleon effective mass on nuclear beta-decay rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Severyukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Borzov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Modern Physics of Compact Stars 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Yerevan, Armenia. pp.002</w:t>
+              <w:t xml:space="preserve">XXI International School on Nuclear Physics, Neutron Physics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01348866v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01348537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relativistic Hartree-Fock-Bogoliubov predictions of superheavy magic nuclei</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N van Giai</w:t>
+                <w:t xml:space="preserve">Sub-saturation matter in compact stars: Nuclear modelling in the framework of the extended Thomas-Fermi theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Spring Seminar on Nuclear Physics: Shell Model and Nuclear Structure : Achievements of the past two decades</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/580/1/012006⟩</w:t>
+              <w:t xml:space="preserve">Carpathian Summer School of Physics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Sinaia, Romania. pp.291-295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4909588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01247457v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01023922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equations of state and phase transitions in stellar matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ad. R. Raduta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aymard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Summer School on Experimental Nuclear Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Sicile, Italy. pp.183, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4875308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01089721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magicity of neutron rich isotopes: Lorentz tensor effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeunes Chercheurs 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01346040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the pairing interaction through two-neutron transfer reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX International School on Nuclear Physics, Neutron Physics and Applications (Varna2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Golden Sands, Bulgaria. pp.012003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/533/1/012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01063464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the neutron star interior and the Equation of State of cold dense matter with the SKA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Watts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advancing Astrophysics with the Square Kilometre Array (AASKA14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01247453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superheavy magic nuclei in Relativistic Hartree-Fock-Bogoliubov theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. van Giai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX International School on Nuclear Physics, Neutron Physics and Applications (Varna2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Golden Sands, Bulgaria. pp.012002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/533/1/012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01063466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diagram of neutron-rich nuclear matter and its impact on astrophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ad.R. Raduta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Papakonstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oertel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Nucleus-Nucleus Collisions (NN2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, San Antonio (Texas), United States. pp.012079, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/420/1/012079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00762455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some aspects of the phase diagram of nuclear matter relevant to compact stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ad.R. Raduta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Papakonstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oertel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Summer School for Advanced Studies 'Dynamics of open nuclear systems' (PREDEAL12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Predeal, Romania. pp.012019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/413/1/012019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00789040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface properties of nuclei embedded by a nucleon gas in the framework of the extended Thomas-Fermi theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Raduta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Rencontres Jeunes Chercheurs 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Barbaste, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00917039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the pairing interaction through two-neutron transfer reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Nuclear Structure and Related Topics (NSRT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Dubna, Russia. pp.04001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20123804001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00771796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal evolution of neutron stars and constraints on their internal properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">New type of Pairing interactions in nuclear matter and finite nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hagino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Many-body correlations from dilute to dense nuclear systems (MBC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France. pp.012002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/321/1/012002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00785849v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00651524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalization time and specific heat of neutron star crust</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Thermal evolution of neutron stars and constraints on their internal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Zdunik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Many-body corelations from dilute to dense nuclear systems (MBC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00664915v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00785849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New type of Pairing interactions in nuclear matter and finite nuclei</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Thermalization time and specific heat of neutron star crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Hagino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Many-body correlations from dilute to dense nuclear systems (MBC 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Many-body corelations from dilute to dense nuclear systems (MBC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00651524v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00664915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairing in neutron stars and pair tranfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Extended Skyrme interaction in the spin channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goriely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Colo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sagawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CompStar2010 workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium Forefronts of Researches in Exotic Nuclear Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Niigata, Japan. pp.1771-1774, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0217732310000290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00481026v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00495893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of electro-weak processes in type II supernovae collapse</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Pairing in neutron stars and pair tranfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODE-SNR-PWN Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CompStar2010 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00544485v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00481026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Skyrme interaction in the spin channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Impact of electro-weak processes in type II supernovae collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blottiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. Fantina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Mellor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Forefronts of Researches in Exotic Nuclear Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MODE-SNR-PWN Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00495893v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00544485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear energy functional with a surface peaked effective mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFES-LIA workshop on the Nuclear Energy Density Functional Method</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Riken, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00498124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional « Theories » @ Orsay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFES-LIA Workshop on the Nuclear Energy Density Functional Method</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Riken, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00498123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubbles in exotic nuclei</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Nuclear Pairing and Pairing Vibrations in Stable and Neutron-Rich Nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese French Symposium - New paradigms in Nuclear Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218301309014184⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Structure and Dynamics '09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Dubrovnik, Croatia. pp.158-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3232059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00444192v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00461123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-empirical pairing energy functional: lowest-order calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lesinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hebeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bennaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schwenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Structure and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00384551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Pairing and Pairing Vibrations in Stable and Neutron-Rich Nuclei</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Bubbles in exotic nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. van Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Structure and Dynamics '09</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3232059⟩</w:t>
+              <w:t xml:space="preserve">Japanese French Symposium - New paradigms in Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.2009-2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218301309014184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00461123v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00444192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equation of state in the inner crust of neutron stars: discusion of the unbound neutron states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. van Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sandulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Exotic States of Nuclear Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00184760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instability against cluster formation in nuclear and compact-star matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ducoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Exotic States of Nuclear Matter - EXOCT 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00161216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrino propagation in dense hadronic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Polls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XX Max Born Symposium ''Nuclear effects in neutrino interactions'', Wroclaw (Poland), December 7-10, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Wroclaw, Poland. pp.2403-2410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00087856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Towing Mode, a spectroscopic tool for nuclear structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Scarpaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting of Nuclear Physics 42</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Bormio, Italy. pp.328-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00021813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrino mean free path and in-medium nuclear interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Chemical and mechanical spinodals a unique liquid-gas instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nguyen van Giai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Nuclear Physics Divisional Conference of the European Physical Society (NPDC 17)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(03)00987-4⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Physics of Unstable Nuclei (ISPUN 02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Halong Bay, Vietnam. pp.C315-C320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(03)01383-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012757v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00085304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and mechanical spinodals a unique liquid-gas instability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Neutrino mean free path and in-medium nuclear interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen van Giai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Physics of Unstable Nuclei (ISPUN 02)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(03)01383-6⟩</w:t>
+              <w:t xml:space="preserve">17th International Nuclear Physics Divisional Conference of the European Physical Society (NPDC 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Debrecen, Hungary. pp.169c-172c, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(03)00987-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00085304v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spinodal instabilty in asymmetric nuclear matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Physics of Unstable Nuclei Physics of Unstable Nuclei ISPUN 02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Halong Bay, Vietnam. pp.315c-320c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00013705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulomb-nuclear coupling and interference effects in the breakup of halo nuclei</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Neutrino propagation in neutron matter and the nuclear equation of state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen van Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italy-Japan symposium on heavy ion physics 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Tokyo, Japan. pp.99-110</w:t>
+              <w:t xml:space="preserve">NATO Advanced Research Workshop on the Nuclear Many-Body Problem 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Brijuni,Pula, Croatia. pp.329-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020230v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrino propagation in neutron matter and the nuclear equation of state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Coulomb-nuclear coupling and interference effects in the breakup of halo nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonacorso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NATO Advanced Research Workshop on the Nuclear Many-Body Problem 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Brijuni,Pula, Croatia. pp.329-336</w:t>
+              <w:t xml:space="preserve">Italy-Japan symposium on heavy ion physics 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Tokyo, Japan. pp.99-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011009v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -T. Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12149,368 +12283,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAIRING CORRELATIONS AND THERMODYNAMIC PROPERTIES OF INNER CRUST MATTER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sandulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. A. Bertulani and J. Piekarewicz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neutron Star Crust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers Inc., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00659025v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05126693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du milieu sur la propagation des neutrinos dans la matière nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique mathématique [math-ph]. Université Paris Sud - Paris XI, 2001. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00001429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12520,105 +12504,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation microscopique pour l'astrophysique Microscopic modeling for astrophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">High Energy Physics - Theory [hep-th]. Université Paris Sud - Paris XI, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00940921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId367"/>
+      <w:footerReference w:type="default" r:id="rId368"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12765,51 +12749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Ujevic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Somasundaram" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Dietrich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Margueron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Tews" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad2072" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Vida&#241;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Josef Schulze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe10050226" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03174362v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hansen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Proust" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chanfray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.055803" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01275771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aymard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gulminelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/43/4/045106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01275770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/43/4/045105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01184663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Jie Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Hui Long" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Giai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.12.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01333861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sugiura" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Inakura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2016-16185-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01300484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Tan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Loan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Khoa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.035806" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Giai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.014302" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01137677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chamel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv095" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad. R. Raduta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.044313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01152565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Foglizzo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kazeroni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guilet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2015.9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01155290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Severyukhin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Borzov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.034322" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00962370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Col&#242;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hagino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sagawa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14018-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01065511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Urban" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vi&#241;as" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.043634" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00838514v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Long" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.03.031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00978296v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.065807" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00844339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Provid&#234;ncia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Avancini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cavagnoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiacchiera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14044-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00945610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiwei Wen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Gang Cao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.044311" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776594v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.067305" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00819167v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.034319" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00824193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papakonstantinou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.045805" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad.R. Raduta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oertel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.055809" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.034314" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00722538v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Khan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.065801" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697619v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vida&#241;a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.092501" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Fantina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blottiau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mellor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Pizzochero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118187" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00659024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/39002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00744440v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yamagami" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.034333" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00538478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthea Francesca Fantina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Donati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Pizzochero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/38/2/025101" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00562046v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ducoin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a Provid&#234;ncia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.045810" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616402v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grill" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sandulescu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.065801" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Loan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. Tan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Khoa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.065809" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575105v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fortin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Page" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.82.065804" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00511228v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grygorov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N. E. van Dalen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#252;ther" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.82.014315" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555430v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pllumbi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grasso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.034613" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00477018v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a Providencia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/32001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00520206v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.82.024322" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349072v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.012801" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00442863v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudefroy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301309014184" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00387983v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Grasso" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Margueron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.044328" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396806v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goriely" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Colo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Sagawa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/36/12/125103" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00442866v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021830130901424X" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444995v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301309014366" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383328v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/36/12/125102" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00163331v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.11.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00200487v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.77.054309" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368860v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.04.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS2J7BDZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00258359v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.77.064306" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00207459v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Chomaz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.05.015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00181168v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouichi Hagino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.064316" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184826v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Ma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.044319" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00141991v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monrozeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.065807" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00159337v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Dalen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuchs" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.034309" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00127813v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naimi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.055806" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00214234v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fallot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025913v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.74.015805" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00126191v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2006-10112-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-35124S85-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024714v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024411v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.034311" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00154019v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bozek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2005.01.001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001099v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chomaz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.024318" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001067v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.028801" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000500v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vidana" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bombaci" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.68.055806" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000316v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012767v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonaccorso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Brink" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(03)01092-3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012360v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.041602" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011038v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Scarpaci" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(01)01303-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011788v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.66.014303" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02132632v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Reddy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117799" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02389614v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guillot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baillot d'Etivaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079365v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baillot d'&#201;tivaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400682v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feroci" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozzo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernanz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Klis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233161" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Severyukhin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Borzov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01023922v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4909588" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01343105v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Keane" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhattacharyya" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kramer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Stappers" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Bates" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348866v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247457v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Li" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W H Long" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Margueron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N van Giai" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/580/1/012006" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01089721v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875308" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01346040v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01063464v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/533/1/012003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247453v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watts" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Espinoza" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andersson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoniadis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01063466v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Long" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/533/1/012002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00762455v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/420/1/012079" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00789040v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/413/1/012019" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00917039v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raduta" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771796v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20123804001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00785849v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Zdunik" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haensel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664915v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651524v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/321/1/012002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00481026v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00544485v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495893v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goriely" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217732310000290" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498124v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498123v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444192v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00384551v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duguet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lesinski" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hebeler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bennaceur" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwenk" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461123v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232059" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184760v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00161216v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087856v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rios" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polls" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021813v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lima" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgeois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012757v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(03)00987-4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00085304v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(03)01383-6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013705v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020230v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonacorso" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011009v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jiang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00659025v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126693v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Drischler" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Dutra" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gandolfi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Gezerlis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001429v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00940921v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Margueron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Drischler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Dutra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gandolfi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Gezerlis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-025-01760-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Vida&#241;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Josef Schulze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe10050226" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Ujevic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Somasundaram" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Dietrich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Tews" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad2072" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03174362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hansen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Proust" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chanfray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.055803" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01300484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Tan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Loan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Khoa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.035806" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01275771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aymard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gulminelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/43/4/045106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01275770v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/43/4/045105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01333861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sugiura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Inakura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2016-16185-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01184663v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Jie Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Hui Long" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Giai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.12.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01137677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chamel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv095" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad. R. Raduta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.044313" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Giai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.014302" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01152565v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Foglizzo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kazeroni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guilet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2015.9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01155290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Severyukhin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Borzov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.034322" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01065511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Urban" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vi&#241;as" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.043634" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00962370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Col&#242;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hagino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sagawa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14018-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00838514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Long" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.03.031" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00978296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.065807" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00844339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Provid&#234;ncia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Avancini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cavagnoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiacchiera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducoin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14044-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00945610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiwei Wen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Gang Cao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.044311" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad.R. Raduta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oertel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.055809" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00819167v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.034319" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00824193v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papakonstantinou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.045805" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776594v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.067305" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804120v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.034314" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00722538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Khan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.065801" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697619v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vida&#241;a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.092501" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724289v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Fantina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blottiau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mellor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Pizzochero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118187" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00659024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/39002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00744440v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yamagami" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.034333" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00538478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthea Francesca Fantina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Donati" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Pizzochero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/38/2/025101" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00562046v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ducoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a Provid&#234;ncia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.045810" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616402v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grill" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sandulescu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.065801" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596982v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Loan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. Tan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Khoa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.065809" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00520206v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.82.024322" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575105v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fortin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Page" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.82.065804" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00511228v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grygorov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N. E. van Dalen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#252;ther" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.82.014315" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555430v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pllumbi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grasso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.034613" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00477018v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a Providencia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/32001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00442863v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudefroy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301309014184" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00387983v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Grasso" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Margueron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.044328" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396806v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goriely" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Colo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Sagawa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/36/12/125103" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349072v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.012801" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00442866v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021830130901424X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444995v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301309014366" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383328v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/36/12/125102" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00163331v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.11.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00200487v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.77.054309" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368860v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.04.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS2J7BDZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00258359v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.77.064306" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00207459v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Chomaz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.05.015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00181168v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouichi Hagino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.064316" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184826v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Ma" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.044319" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00159337v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Dalen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuchs" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.034309" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00141991v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monrozeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.065807" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00127813v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naimi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.055806" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00214234v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fallot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00126191v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2006-10112-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-35124S85-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025913v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.74.015805" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001099v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chomaz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.024318" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024411v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.034311" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024714v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00154019v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bozek" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2005.01.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001067v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.028801" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012360v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.041602" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000316v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000500v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vidana" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bombaci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.68.055806" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012767v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonaccorso" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Brink" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(03)01092-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010902v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Scarpaci" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(01)01303-3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011038v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011788v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.66.014303" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02132632v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Reddy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117799" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079365v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baillot d'&#201;tivaux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02389614v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guillot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baillot d'Etivaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400682v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feroci" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozzo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernanz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Klis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233161" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247457v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Li" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W H Long" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Margueron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N van Giai" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/580/1/012006" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348866v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01343105v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Keane" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhattacharyya" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kramer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Stappers" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Bates" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348537v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Severyukhin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Borzov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01023922v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4909588" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01089721v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875308" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01346040v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01063464v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/533/1/012003" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247453v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watts" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Espinoza" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andersson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoniadis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01063466v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Long" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/533/1/012002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00762455v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/420/1/012079" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00789040v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/413/1/012019" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00917039v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raduta" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771796v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20123804001" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651524v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/321/1/012002" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00785849v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Zdunik" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haensel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664915v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495893v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goriely" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217732310000290" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00481026v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00544485v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498124v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498123v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461123v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232059" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00384551v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duguet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lesinski" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hebeler" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bennaceur" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwenk" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444192v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184760v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00161216v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087856v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rios" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polls" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021813v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lima" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgeois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00085304v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(03)01383-6" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012757v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(03)00987-4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013705v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011009v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jiang" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020230v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonacorso" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00659025v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001429v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00940921v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>