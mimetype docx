--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jerome Mars </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prof. CEX2 @ GIPSA-Lab</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Polytechnique de Grenoble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome.mars@gipsa-lab.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Tel : 04 76 82 62 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">101 articles dans revues, plus de 300 conférences internationales,</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENCADREMENTS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : 42 théses soutenues, 32 en cours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2 en 3A)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lien </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google-scholars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting abnormal cell behaviors from dry mass time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Paviolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Ghenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7053), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-57684-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automatic detection and classification of swimming pectinids behaviour: first developments on great scallops ( Pecten maximus )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molluscan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90 (2), pp.eyae015. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mollus/eyae015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal life of the great scallops (Pecten maximus, L.): First description of their natural daily valve opening cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.e0279690. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0279690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of modal wavenumbers and group speeds in an oceanic waveguide using a neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Varon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASA Express Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (6), pp.066003 (2023). </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0019704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplane deconvolution in underwater acoustics: Simultaneous estimations of source level and position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Polichetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (7), pp.076001. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0005513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor-Based Learning Framework for Automatic Multichannel Volcano-Seismic Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Teixeira Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alexandre Rolim Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Inza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.4517-4529. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3074058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine-learning approach for automatic classification of volcanic seismicity at La Soufrière Volcano, Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Falcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 411 (March), pp.107151. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophone Array Optimization, Conception, and Validation for Localization of Acoustic Sources in Deep-Sea Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (2), pp.555 - 563. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/joe.2020.3004018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Dual-Wavelength Time-Resolved Diffuse Optical Tomography System for Functional Brain Imaging Based on Probe-Hosted Silicon Photomultipliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Orive-Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Di Sieno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Ferocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Scattering-Based Techniques for Sensing Applications, 20 (10), pp.2815. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20102815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shells of the bivalve Astarte moerchi give new evidence of a strong pelagic-benthic coupling shift occurring since the late 1970s in the North Water polynya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Méziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjean Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 378 (2181), pp.20190353. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2019.0353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface perturbation inverted from angle variations of eigenbeams in an ultrasonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias van Baarsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148 (5), pp.2841-2850. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0002447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Multichannel Volcano-Seismic Classification Using Machine Learning and EMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alexandre Rolim Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Inza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.1322 - 1331. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.2982714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic imaging of a capillary-gravity wave in shallow water using amplitude variations of eigenbeams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias van Baarsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146 (5), pp.3353-3361. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5132939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Localization of Deep Inclusions in Time-Resolved Diffuse Optical Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Orive-Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (24), pp.5468. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9245468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic classification of volcano seismic signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (12), pp.10,645-10,658. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018jb015470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Volcano-Seismic Signals: Challenges and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (2), pp.20 - 30. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2017.2779166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic fish sounds classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143 (5), pp.2834 - 2846. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5036628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raypath Separation With a High-Resolution Algorithm in a Shallow-Water Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longyu I Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe I Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (1), pp.119-130. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2017.2660778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation study of an X-ray diffraction system for breast tumor detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marticke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Montémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 867, pp.20 - 31. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de warping temporel pour étendre le domaine de fonctionnement d’un procédé d’inversion géoacoustique passive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barazzutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.53-72. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.33.53-72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistle source levels of free-ranging beluga whales in Saguenay-St. Lawrence marine park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, J. Acoust. Soc. Am., 140, pp.EL89-EL93. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4955115]⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Noise-Robust Method with Smoothed L1/L 2 Regularization for Sparse Moving-Source Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Quyen I Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Oudompheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135 (June 2017), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target-depth estimation in active sonar: Cramer-Rao bounds for a bilinear sound-speed profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves F Doisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journal of the Acoustical Society of America, 140 (3), pp.1771-1782. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4962495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic underwater noise transients from sea ice deformation: characteristics, annual time series, and forcing in Beaufort Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bazile Kinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138 (4), pp.2034-2045. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4929491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity matrix analysis and divergence measures for statistical detection of unknown deterministic signals hidden in additive noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 379 (40-41), pp.2597-2609. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2015.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic analysis for click train detection and source separation with examples on beluga whales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Simard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.37-49. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser line illumination scheme allowing the reduction of background signal and the correction of absorption heterogeneities effects for fluorescence reflectance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (10), pp.11. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JBO.20.10.106003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of sub-millimeter displacements caused by sinkholes, using distributed optical fiber sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Sparse Representations for Image Processing: Review, Models, and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (11), pp.3978-3989. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2015.2458175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and early detection of internal erosion: Distributed sensing and processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. L. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (5), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475921714532994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser line scanning for fluorescence reflectance imaging: a phantom study and in vivo validation of the enhancement of contrast and resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (19), pp.106003. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JBO.19.10.106003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About QLMS Derivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (2), pp.240-243. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2014.2299066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition and dictionary learning for 3D trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.423-437. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Approximations for Quaternionic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.383-402. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00006-013-0437-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated segmentation of linear time-frequency representations of marine-mammal sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (3), pp.2546-2555. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4816579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow water acoustic tomography from angle measurements instead of travel-time measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134, pp.EL373. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4820468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-angle sensitivity kernels for sound-speed perturbations in a shallow ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (1), pp.88-96. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4809650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for thermal signatures of persistent currents in normal metal rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gandit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (11), pp.115120. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.115120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777815v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of an Optical Fiber Sensor: Source Separation Based on Brillouin Spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.789-802. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2013.2288113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Based Time-Frequency Representations for Underwater Acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (6), pp.120-129. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2013.2267651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désentrelacement de clics par analyse du rythme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (3-4-5), pp.196-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of the Number of Raypaths in a Shallow-Water Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longyu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2013.2281522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of dynamics of vulcanian activity of Ubinas volcano, using multicomponent seismic antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Inza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth S. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 270, pp.35-52. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under-ice ambient noise in Eastern Beaufort Sea, Canadian Arctic, and its relation to environmental forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bazile Kinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (1), pp.77-87. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4808330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Temporal Dictionary Learning for EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 215, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822997v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-receiver geoacoustic inversion using modal reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (1), pp.119-128. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3664083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Capon and Double-MUSICAL for arrival separation in an acoustic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Oudompheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.187. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2012-187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shift & 2D Rotation Invariant Sparse Coding for Multivariate Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mayoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (4), pp.1597-1611. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2012.2183129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismo-volcano source localization with triaxial broad-band seismic array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Inza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth S. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Macedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 187 (1), pp.371-384. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05148.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source motion detection, estimation, and compensation for underwater acoustics inversion by wideband ambiguity lag-Doppler filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 128, pp.3416-3425. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3504709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo fluorescence spectra unmixing and autofluorescence removal by sparse Non-negative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (9), pp.2554-2565. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2011.2159382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal depth function estimation using time-frequency analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 130 (1), pp.61-71. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3592230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target detection and localization in shallow water: An experimental demonstration of the acoustic barrier problem at the laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (1), pp.85-97. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3514503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00680995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel-time tomography in shallow water: Experimental demonstration at an ultrasonic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Iturbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Virieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 130 (3), pp.1232-1241. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3621271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic monitoring system for singularities detection in dikes by DTS data measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (8), pp.2167-2175. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2009.2032880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater Broadband Source Localization Based on Modal Filtering and Features Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lopatka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cristol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.article ID 304103. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/304103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector-Sensor Array Processing for Polarization Parameters and DOA Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (Article ID 850265), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/850265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of underwater mammal vocalisations using time-frequency-phase tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (11), pp.1070-1080. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2010.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative matrix factorization: a blind spectra separation method for in vivo fluorescent optical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (5), pp.0560091-14. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3491796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of modal group velocities with a single receiver for geoacoustic inversion in shallow water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128 (2), pp.719-727. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3459855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow water acoustic tomography performed from a double beamforming algorithm: simulation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Iturbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Virieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (2), pp.140-149. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2009.2015166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00354661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEM error retrieval by analyzing time series of differential interferograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (4), pp.830-834. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2009.2026434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the consideration of motion effects in the computation of impulse response for underwater acoustics inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (4), pp.1739-1751. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3203308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matched representations and filters for guided waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (5), pp.1783-1795. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2009.2013907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double formation de voies pour la séparation et l'identification d'ondes : applications en contexte fortement bruité et à la campagne FAF03</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Iturbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (6), pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Source Separation Technique for Processing of Thermometric Data From Fiber-Optic DTS Measurements for Water Leakage Identification in Dikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (7), pp.1118-1129. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2008.926109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation des composantes compressibles et incompressibles dans un champ de pression pariétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (4-5), pp.346-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Complex Signals Using Time-Frequency-Phase Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XVIII (1), pp.15-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine frequency shift of sigle vortex entrance and exit in superconducting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Skipetrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 466 (1-2), pp.37-45. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2007.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC Algorithm for Vector-Sensors Array Using Biquaternions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (9), pp.4523-4533. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2007.896067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Polarization Parameters using Time-Frequency Representations and its Application to Wave Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 86 n.12 - pp 3714-3731 - 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source depth estimation using a horizontal array by matched-mode processing in the frequency - wavenumber domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.ID65901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of polarization parameters using time–frequency representations and its application to waves separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86, pp.3714-3731. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2006.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-domain blind deconvolution based on mutual information rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.1771-1781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New multicomponent filters for geophysical data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, pp.2260-2270. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2006.872092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent wave separation using HOSVD-Unimodal ICA subspace Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (5), pp.133-143. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/1.2335387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source depth estimation using a horizontal array by matched-mode processing in the frequency-wavenumber domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.ID 65901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion-MUSIC for vector-sensor array processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.1218-1229. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2006.870630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations temps fréquence adaptées aux ondes guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (5), pp.379-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent wave separation using HOSVD - unimodal ICA subspace method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71, n°5, pp.V133-V143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector-Sensor MUSIC for Polarized Seismic Sources Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp 74-84. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/ASP.2005.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband spectral matrix filtering for multicomponent sensors array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gounon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85, pp.1723-1743. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2005.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion Estimation From Linear Array Data in the Time-Frequency Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (10), pp.3738-3748. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2005.855430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified singular value decomposition by means of independent component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (3), pp.645-652. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2003.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised separation of seismic waves using the watershed algorithm on time-scale images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minquy Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Prospecting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.287-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular value decomposition of quaternion matrices: a new tool for vector-sensor signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (7), pp 1177-1199. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2004.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partition d'une séquence d'images temps-échelle pour la séparation d'ondes dans un profil sismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minquy Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.17-36, n.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode d'estimation de la dispersion à partir d'un réseau linéaire de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.295-312, n. 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoacoustical parameters estimation with impulsive and boat noise sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, n°3, p494-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving group velocity measurements by energy reagissignment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle A. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68, pp.677-684. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/1.1567238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving surface-wave group velocity measurements by energy reassignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (2), pp.677-684. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/1.1567238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données multicomposantes et caractérisation du fond marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dagany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Luc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2, pp 68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of autoregressive models and time-frequency analysis to the study of volcanic tremor and long-period events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Glangeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 114 (3-4), pp 391-417. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-0273(01)00298-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE SPECTRALE DE SIGNAUX NON-STATIONNAIRES PAR DES MÉTHODES TEMPS-FRÉQUENCE : FOURIER, WIGNER-VILLE LISSÉE, AR ET LAGUMAS ÉVOLUTIFS, MÉTHODES HYBRIDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bondant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 51 (C2), pp.C2-725-C2-728. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19902168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00230471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (209)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of roadway noise using AI classifiers and sound level features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Betton-Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FA 2025 - Forum Acusticum - Euronoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Màlaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal contrastive learning on time series: Application to various scenarii for seismic monitoring on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE 2025 - 86ème conférence annuelle and exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202510917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05123538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach to estimate modal propagation in coastal oceanic waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Varon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2024 - 186th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASA, May 2024, Ottawa, Canada. pp.A130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced railway sound event detection using YAMNet and classification criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Betton-Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTER-NOISE 2024 - 53rd International Congress and Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation de modèle de propagation modale en acoustique sous marine à l'aide de réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Varon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating normal mode propagation modeling using a dense neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Varon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UACE 2023 - Underwater Acoustics Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kalamata, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des capacités prédictives de réseaux de neurones, application à la masse sèche de cellules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Ghenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04249437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de signaux acoustiques environnementaux pour la détection d'événements sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Betton-Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des ondes de vibrations des flûtes sismiques multi-capteurs basée sur un modèle physique atténuatif et dispersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Smirnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sourice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal processing and valvometry : from instrumentation to description of a biological state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chauvaud Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retailleau Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Paysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERENADE 2022 - 6ème édition du Workshop Surveillance, Etude et Reconnaissance de l’Environnement mariN par Acoustique DiscrètE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de drones par antennerie acoustique en milieu maritime : premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Bonotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERENADE 2022 - 6ème édition du Workshop Surveillance, Etude et Reconnaissance de l’Environnement mariN par Acoustique DiscrètE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of transverse noise waves of a Multi-sensor solid streamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Smirnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sourice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ribette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG/AAPG International Meeting for Applied Geoscience &amp; Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Houston, United States. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/image2022-3746522.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supervised learning for anomaly detection on time series: application to cellular data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Ghenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur L'apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep anomaly detection using self-supervised learning: application to time series of cellular data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Ghenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPAI 2021 - 3rd International Conference on Advances in Signal Processing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03605065v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sismo -volcano classification in real time based on Empirical Mode Decomposition (EMD) and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Inza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Eduardo Espinoza Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Metaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic localization and identification of drones with a disturbance source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muschinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FA 2020 - Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon (virtual), France. pp.3149-3154, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic classification of seismo-volcanic signals at La Soufrie;re of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Falcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Metaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2020 - European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torwards Earthquake Prediction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Delouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of an underwater prototype array: from simulation design to mechanical assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Jaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BitMap dataset: an open dataset on performance assessment of diffuse optics instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Orive-Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Lanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Tagliabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleh Sudakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECBO 2019 - European Conferences on Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.45, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2526728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved diffuse optical tomography: a novel method to compute datatypes allows better absorption quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Orive-Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECBO 2019 - European Conferences on Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.8, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2526775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone localization and identification using an acoustic array and supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muschinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Machine Learning in Defense Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France. pp.13, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2533039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de sources de bruit en prospection minière sous-marine : une preuve de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Thuy Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitted Sequence Influence to Sonar Target Detection using Compressive Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Singh Sewada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Blue Sea, Blue Sky, Blue Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seattle, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS40490.2019.8962755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution source localization in underwater acoustics for deep sea mining monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Thuy Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Measurements with Wideband Signal Processing Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Singh Sewada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abysound, an end to end system for noise impact measurement of deep sea mining production tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Somaglino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Edith Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et identification acoustique de drones par mesures d'antennerie et apprentissage supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muschinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband signals for Phase Differencing Sonar Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Singh Sewada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2018 - OCEANS '18 MTS/IEEE. Ocean Planet – It’s our home.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Performance of Time-Resolved Diffuse Optical Tomography in a Two-Layer Brain Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Orive-Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Biophotonics Congress: Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Hollywood, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Signal Processing Techniques for Interferometric Sonars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Singh Sewada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2018 - OCEANS '18 MTS/IEEE. Healthy Oceans, Resilient Coasts, Robust Commerce… Strong Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA 2015: Sea Trial Of An Underwater Target Localization Technique Using Hausdorff Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Eugênio Martins de Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cristol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2018 - OCEANS '18 MTS/IEEE. Ocean Planet – It’s our home.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic imaging of a gravity wave caused by laser-induced breakdown in a fluid waveguide using multi-reverberated ultrasonic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias van Baarsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2018 - 174th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Victoria, Canada. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5067505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of deep features for the automatic classification of fish sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2018 - OCEANS '18 MTS/IEEE. Ocean Planet – It’s our home.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D source location using overlapping multipath propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barazzutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M Thode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerri D Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Urbán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M Martínez-Loustalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2017 - OCEANS '17 MTS/IEEE. A Vision for Sustaining our Marine Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Performance Comparison between Continuous-Wave and Time-Domain Diffuse Optical Tomography for Deep Inclusions by Using Small Source-Detector Separations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Orive-Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIONC 2017 - 12e Journées Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR ISIS, GDR ONDES, Club Physique et Imagerie Optique de la SFO, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of time-domain multispectral diffuse optical tomography in the reflection geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Orive-Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Di Sieno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pifferi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECBO 2017 - European Conferences on Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.1041208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage statistique: classification automatique de signaux volcano-sismiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausdorff distance: A new target localization using single hydrophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Eugênio Martins de Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cristol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic classification of seismo-volcanic signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Inza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017 - European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.8842-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous Frequency Law tracking using signal's representation in phase diagram domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSP 2017 - 22th IEEE International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar coastal soundscapes: Tridimensional mapping of benthic biophony and ice geophony with a compact sensor array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lossent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2017 - Forum Acusticum 2017 - 173rd Meeting of The Acoustical Society of America and the 8th Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acoustical Society of America, Jun 2017, Boston, MA, United States. pp.4001, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4989174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Coastal Soundscapes : tridimensional mapping with a compact 4 hydrophones array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lossent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2017 - Forum Acusticum 2017 - 173rd Meeting of The Acoustical Society of America and the 8th Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic imaging of a gravity wave caused by laser-induced breakdown in a fluid waveguide using acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias van Baarsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2017 - Forum Acusticum 2017 - 173rd Meeting of The Acoustical Society of America and the 8th Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Boston, MA, United States. pp.3589-3589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband signals for Interferometric Sonar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Singh Sewada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausdorff Distance Applied On Real Data Experiment For Underwater Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Eugênio Martins de Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cristol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2017 - OCEANS '17 MTS/IEEE. A Vision for Sustaining our Marine Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Automatic Classification of Volcano-Seismic Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2017 - 25th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. pp.2457-2461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target-depth estimation in active sonar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Doisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2016 - 171st Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salt Lake City, United States. pp.2052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausdorff distance optimization used for underwater passive source localization with real data experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Eugênio Martins de Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cristol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETAS 2016 - XII Encontro de Tecnologia em Acústica Submarina (XII ETAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic fish sounds classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2016 - 171st Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salt Lake City, United States. pp.2115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Deconvolution for Moving-Source Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Quyen I Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Oudompheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.355-359, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7471696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine mammal range and depth estimation using non-separated multipath propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barazzutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry D. Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Thode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Urban R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2016 - 171st Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salt Lake City, United States. pp.2224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target-depth estimation in active sonar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Doisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UDT 2016 - 27th Conference and Exhibition on Undersea Defence Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4950080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyman-Pearson detection of underwater bioacoustic signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2016 - 171st Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salt Lake City, United States. pp.2063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-delay estimation based on Cross Recurrence Plot and Joint Recurrence Plot for passive underwater acoustic source localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Simard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRP 2015 - 6th International Symposium on Recurrence Plots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection statistique temps-fréquence dans un contexte acoustique à faible RSB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avelino Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul analytique de courbes COR en imagerie de diffraction X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marticke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Montémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de transitoires par analyse des récurrences de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la vitesse d'une cible en mouvement par une méthode large bande et haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Recurrence Plot Analysis Based Method For TDOA Estimation Of Underwater Acoustic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Simard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMSAP 2015 - 6th IEEE workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Dec 2015, Cancun, Mexico. pp.325-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation de sources pour l'estimation de la déformation mesurée par capteur à fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range, velocity and immersion estimation of a moving target in a water-filled tank with an active sonar system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2015 - OCEANS '15 MTS/IEEE. Discovering Sustainable Ocean Energy for a New World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gênes, Italy. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS-Genova.2015.7271705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Dispersive X-Ray Diffraction System as a Promising Virtual Biopsy in Mammography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marticke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Montémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSS/MIC 2015 - IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of deterministic transient signals in white Gaussian noise by statistical analysis of similarity matrix coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRP 2015 - 6th International Symposium on Recurrence Plots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background fluorescence reduction and absorption correction for fluorescence reflectance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Poher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOS2014, SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.8935-34, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2037600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Inversion of Brillouin spectra using L-curve criterion to enhance the accuracy of distributed strain measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Blairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Urso G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE 2014 - 76th European Association of Geoscientists and Engineers Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. pp.16 - 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine mammal's directivity in geoacoustic inversion scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barazzutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UA 2014 - 2nd international conference and exhibition on Underwater Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rhodes, Greece. pp.1557-1562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frequency method for blind separation of an anechoic mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Oudompheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Inversion of Brillouin Spectra to Enhance the Accuracy of Distributed Strain Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE 2014 - 76th European Association of Geoscientists and Engineers Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. pp.Th G102 09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound-speed tomography using angle sensitivity-kernels in an ultrasonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacheme Ayasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UA 2014 - 2nd international conference and exhibition on Underwater Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation temps-fréquence statistique : Analyse de la répartition spatiale des détections sur spectrogramme N fois seuillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation temporelle des sources acoustiques d'un bâtiment marin ou sous-marin en mouvement dans le champ lointain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Oudompheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source separation and distributed sensing: The key of an efficient monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMSAP 2013 - 5th IEEE workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Saint Martin, France. pp.264-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure d'angles par double formation de voies appliquée à la tomographie acoustique sous-marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Ground Movement using the Shape of Brillouin Spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEEP 2013 - 26th Annual Symposium on the Application of Geophysics for Engineering and Environmental Problems (SAGEEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source dynamics of vulcanian explosions analysed with a high-resolution multicomponent seismic arrays technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Inza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI 2013 - Scientific Assembly of International Association of Vulcanology and Chemistry of the Earth's Interior. IAVCEI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Kagoshima, Japan. pp.3W_2A_P8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'assimilation du paysage acoustique pour suivre l'état de l'écosystème marin dans le parc naturel marin d'Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Di Iorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPAC 2013 - 3ème congrès international des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de descripteurs pour la classification de décompositions parcimonieuses invariantes par translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sangnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-angle ocean acoustic tomography using sensitivity kernels: The forward problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.005018, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4798812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations Temps-Fréquence de la classe de puissance basées sur l'invariant océanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range-depths tracking of multiple sperm whales over large distances using a two-element vertical array and rhythmic properties of clicks-trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Thode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Straley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russ Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS4B - Workshop: Neural Information Processing Scaled for Bioacoustics : NIPS4B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Lake Tahoe, NE, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser line scanning illumination scheme for the enhancement of contrast and resolution for fluorescence reflectance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Poher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Biomedical and Clinical Diagnostic Systems XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.85720L, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2004320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical segmentation of spectrograms: a complementary approach to track detection algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCLDE 2013 - 6th International Workshop on Detection, Classification, Localization, and Density Estimation of Marine Mammals using Passive Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, St Andrews, United Kingdom. p19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odontocete click train deinterleaving using a single hydrophone and rhythm analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4800655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed networks of underwater sensors based on local time-frequency coherence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2013 - OCEANS '13 MTS/IEEE. An Ocean In Common</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, San Diego, Californie, United States. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguide invariant-based spectrogram for modal dispersion analysis with perspective for low-frequency geoacoustic inversion at short-range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UA 3013 - 1st International Conference and Exhibition on Underwater Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative unmixing methodology applied on Brillouin Optical Fiber Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1569739197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency segmentation : statistical and local phase analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIERRA - Journée Signal et Images en Région Rhône Alpes (SIERRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation de sources non négatives parcimonieuses appliquée aux spectres Brillouin acquis par capteur à fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-angle ocean acoustic tomography using sensitivity kernels: Numerical and experimental inversion results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.005019-005025, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4798965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Testing of Metallic Structures using a Dual Symmetric Path Inspection and a Matched Filter-based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor-Ion Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sgârciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMSAP 2013 - 5th IEEE workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Saint-Martin, France. pp.149-152, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP.2013.6714029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation d'impulsions bio-acoustique par analyse du rythme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of odontocete click trains by rhythmic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCLDE 2013 - 6th International Workshop on Detection, Classification, Localization, and Density Estimation of Marine Mammals using Passive Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint Andrews, United Kingdom. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Rotation Invariant Decomposition of Motion Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTEMIS 2012 -3rd Workshop on Analysis and Retrieval of Tracked Events and Motion in Imagery Streams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.ID 575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Ground Movement using the Shape of Brillouin Spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAEG 2012 - 18th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. pp.B32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternionic Sparse Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGACSE 2012 - 5th conference on Applied Geometric Algebras in Computer Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, La Rochelle, France. Paper#4, p1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Automatic Algorithm to Analyze the Cracks Evolution in a Reinforced Concrete Structure from Strain Measurements Performed by an Optical Backscatter Reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSHM 2012 - 4th Workshop on Civil Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Berlin, Germany. pp.P10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection, Classification et Utilisation des Signaux émis par les Mammifères Marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERENADE 2012 - 2ème édition du Workshop Surveillance, Etude et Reconnaissance de l'Environnement mariN par Acoustique DiscrètE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under-ice noise in Eastern Beaufort Sea: ice drift forcing, fracturing and formation of leads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bazile Kinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM 2012 - ArcticNet's eighth Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Vancouver, Canada. pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observable variation estimation with 3d high-resolution methods on tank experiment for acoustic tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUA 2012 - 11th European Conference on Underwater Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Édimbourg, United Kingdom. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolphin localization and motion estimation with a single hydrophone multipath propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCLDE 2012 - 5th International Workshop on Detection, Classification, Localization, and Density Estimation of Marine Mammals using Passive Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Mont Hood, Oregon, United States. pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming effects on Arctic and Subarctic underwater soundscapes and marine mammal frequentation from an acoustic observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bazile Kinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM 2012 - ArcticNet's eighth Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Vancouver, Canada. pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized non negative matrix factorization for autofluorescence removal in fluorescence optical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.P001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la Factorisation en Matrices Non-négatives pour l'amélioration de la localisation de tumeurs en tomographie optique diffusive de fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization with multicomponent seismic array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Inza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Macedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMSAP 2011 - 4th IEEE Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Juan, Puerto Rico. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate dictionary learning and shift & 2D rotation invariant sparse coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mayoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.649-652, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2011.5967783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of the Number of Raypaths in Colored Noise using short- length samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longyu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAAN 2011 - Journées d'étude "Acoustique et Applications Navales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal depth function estimation over a partial spanning VLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kos, Greece. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double MUSIC Actif Large bande pour la tomographie sous-marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double multiple signal characterization active large band (D-MUSICAL) for extrac- tion of observable in acoustic tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction-of-arrival, direction-of-departure and travel-time sensivity kernels obtained through double beamforming in shallow water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kos, Greece. pp.453-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Seismic Imaging of Very Shallow Highly Contrasted Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Virieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE 2011 - 73rd European Association of Geoscientists and Engineers Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vienne, Austria. pp.P052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of the number of raypaths in colored noise using short-length samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longyu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States. 2392, 2pA015, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3654588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic tomography of a gravity wave at the interface of an ultrasonic fluid waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaic Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States. pp.2454, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3654859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de Dictionnaires Multivariés et Décomposition Parcimonieuse Invariante par Translation et par Rotation 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mayoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double multiple signal characterization active large band (d-musical) for extraction of observable in acoustic tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-component seismic array location of LP and explosions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Inza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Macedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2011 - European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU12124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of tomography inversion using direction-of-arrival and direction-of-departure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of the number of Raypaths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longyu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2011 - OCEANS '11 MTS/IEEE. Oceans of Opportunity: International Cooperation &amp; Partnerships across the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Kona, Hawaï, United States. pp.110506-027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive geoacoustic inversion in a dispersive waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raypath Separation with High Resolution Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longyu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2011 - OCEANS '11 MTS/IEEE. Oceans of Energy for a Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Santander, Spain. pp.n/c, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Oceans-Spain.2011.6003505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of ambient noise created by a shipping lane to prepare passive inversion, application to Ushant case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bazile Kinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kos, Greece. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Leakage Detection in Dikes by Fiber Optic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE 2010 - 72nd European Association of Geoscientists and Engineers Conference and Exhibition incorporating SPE EUROPEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelone, Spain. pp.P221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Temporal High Resolution shallow water tomography in an ultrasonic tank : imaging a thermal plume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Iturbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUA 2010 - 10th European Conference on Underwater Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Matrix Factorization: a blind sources separation method applied to optical fluorescence spectroscopy and multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Optics BIOS congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States. Proceeding SPIE-OSA Biomedical Applications of Light Scattering IV, Vol. 7573, 757314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed fiber optic temperature sensors for leakage detection hydraulic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cunat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laurent Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSCM 2010 - 5th World Conference on Structural Control and Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Tokyo, Japan. pp.10071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source localisation in deep water using waveguide invariant distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUA 2010 - 10th European Conference on Underwater Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo autofluorescence and specific fluorescence unmixing by Non negative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMIC 2010 - World Molecular Imaging Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kyoto, Japan. pp.P036A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal processing tools for geoacoustic inversion in shallow water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PASSIVE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brest, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single receiver inversion in shallow water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUA 2010 - 10th European Conference on Underwater Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey. pp.41, UW/0502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Processing based leakage detection methods using passive fibre optic thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laurent Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWG-IE 2010 - 25th meeting of European Working Group on Internal Erosion in Embankment Dams &amp; their Foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Monitoring of Embankment Dams by Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. L. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cunat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Guidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOLD 2010 - 8th ICOLD European Club Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Innsbruck, Austria. pp.444-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency-phase tracking approach : application to underwater signals in a passive context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. Special Session on Time-Frequency analysis in underwater applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative matrix factorization algorithm with sparcity constraints an application to in vivo spectrally resolved acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMIC 2010 - World Molecular Imaging Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kyoto, Japan. pp.P0360B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Matrix Factorization under sparsity constraints to unmix in vivo spectrally resolved acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPERS 2010 - 2nd Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency warping for waveguide characterization with a single hydrophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2009 - OCEANS '09 MTS/IEEE. Marine Technology for our Future: Global and Local Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Biloxi, United States. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion effect modeling in multipath configuration using warping based lag-doppler filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2301-2304, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode characterization in shallow water using warping tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2009 - 157th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Portland, United States. pp.2541-2541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends for shallow water acoustic tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Iturbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop in Signal Processing for Marine and Seismic Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Matrix Factorization applied to in vivo optical fluorescence spectroscopy: a blind sources separation method to unmix intrinsic and specific fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMIC 2009 - World Molecular Imaging Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Montreal, Canada. pp.1094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation de sources thermométriques pour la détection de fuites dans les digues en terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. paper 500, In CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband discrete transformation of acoustic signals in underwater environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Papandreou-Suppappola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSSC 2007 - 43rd Annual Asilomar Conference on Signals Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Pacific Grove, Californie, United States. pp.118 - 122, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2009.5470155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid inversion in shallow water with a single receiver using modal time-frequency pattern extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2009 - OCEANS '09 MTS/IEEE. Marine Technology for our Future: Global and Local Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Biloxi, United States. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Characterization of Time Scale Underwater Acoustic Signals Using Matching Pursuit Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Papandreou-Suppappola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2009 - OCEANS '09 MTS/IEEE. Marine Technology for our Future: Global and Local Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Biloxi, United States. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warping based lag-Doppler filtering applied to motion effect compensation in acoustical multipath propagation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2009 - 157th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Portland, United States. pp.2541-2541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noyaux de sensibilité de temps de propagation obtenues par Double Formation de Voies : vers une Tomographie plus robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Iturbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Underwater localization for Ultra Low frequency sources in operational context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lopatka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cristol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chalindar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAM 2009 - 3rd international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Napflion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative matrix factorization: a blind sources separation method to unmix fluorescence spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPERS 2009 - 1st IEEE Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Grenoble, France. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incoherent versus Coherent Matched Mode Processing for shallow water source loca- lisation using a single hydrophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiano Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martech 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Vilanova i la geltru, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la factorisation en matrices non-négatives à l'élimination de l'autofluorescence des tissus biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. paper 383, In CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warping fréquentiel pour l'estimation du temps d'arrivée des modes en acoustiques sous-marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. paper 409, In CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow water tomography: Ray theory vs travel-time sensitivity kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Iturbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Virieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2009 - 157th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Portland, United States. pp.2500-2500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector sensor array processing for seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop in Signal Processing for Marine and Seismic Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion effect modeling in multipath configuration using warping based lag-doppler filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2009 - 157th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Portland, United States. 1pUW15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets du mouvement dans des configurations multitrajets à l'aide de filtrage retard/doppler basé sur les déformations temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. paper 373, In CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal analysis approach for passive tomography : applications for dispersive channels and moving configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAM 2009 - 3rd international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Napflion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and turbulent wavenumbers separation in wall pressure array signals using EMD in spatial domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Debert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pachebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2008 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, Nevada, United States. pp.AE-P6.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A least square approach for bidimensional source separation using higher order statistics criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2008 - 16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.EUSIPCO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source localization on a single hydrophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Torras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2008 - OCEANS '08 MTS/IEEE. Oceans, Poles and Climate: Technological Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Quebec City, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2008.5151936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode sign estimation to improve source depth estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2008 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, Nevada, United States. pp.SAM-P3.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Doppler based aerial target tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gigi Feteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2008 - 7th International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the consideration of motion effect in underwater geo-acoustic inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean acoustic tomography using a double-beamforming algorithm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Iturbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVD based automated dike monitoring system using DTS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, Floride, United States. pp.IECON'08, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2008.4758251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic and passive whale localization in shallow water using gunshots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2008 - OCEANS '08 MTS/IEEE. Oceans, Poles and Climate: Technological Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Quebec City, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2008.5151937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind source separation techniques for percolation type leakage detection in dikes using fiber optic DTS signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFS 2008 - 19th International Conference on Optical Fibre Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Perth, Australia. pp.SPIE-70042N, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.785995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source localization on a single hydrophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An acoustic barrier based on amplitude variations of the ray paths and double beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Iturbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent filtering for Leakage detection using bidimensional thermometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2008 - 7th International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucarest, Romania. pp.COMM-2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveying the frontier between signal processing and dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2008 - 7th International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater channel characterization using opportunity sources : A time-frequency-phase approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double formation de voies pour l'estimation de temps de trajet en contexte fortement bruité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Iturbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la distance source-capteur en Acoustique Sous-Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefield filter with polarization and DOA estimation for Vector-sensor Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSIP 2007 - Fifth International Symposium on Physics in Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation d'ondes par double formation de voies : Application à la campagne FAF03 de tomographie acoustique océanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Iturbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation des composantes compressible et incompressible d'un champ de pression pariétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet estimation in homomorphic domain by spectral averaging, for deconvolution of seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko van Der Baan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSIP 2007 - Fifth International Symposium on Physics in Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent seismic data filtering by multilinear methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Communication Control and Signal Processing, ISCCSP'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNDERSEA BURIED OBJECT DETECTION USING STONELEY-SCHOLTE WAVES: APPLICATION IN COHERENT NOISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kotenkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, FLORENCE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency representations matched to guided waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2006, pp.440-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de sources en milieu petits fonds par utilisation des propriétés de la phase des modes normaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation du milieu Marin (CMM'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATCHED TIME-FREQUENCY REPRESENTATIONS AND WARPING OPERATOR FOR MODAL FILTERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIME-FREQUENCY REPRESENTATIONS MATCHED TO GUIDED WAVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France. pp.III-440/443, </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution vector-sensor array processing based on biquaternions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics speech and signal processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des performances du modele quaternionique en traitement d'antenne vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Louvain la neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations temps-fréquence adaptées aux ondes guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20eme Colloque sur le Traitement du Signal et des Images (GRETSI 05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution wave-field filtering for near surface multicomponent dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Geoscientists &amp; Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization analysis on seismic data after multicomponent wavefield filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE / SEG Research Workshop on "Multicomponent Seismic - Past, Present and Future"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology for water layer multiple attenuation in OBC Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed T. A. Soudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Boelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Meeting of European Association of Geoscientists and Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, MADRID, Spain. pp.P078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source depth estimation using modal decomposition and time-frequency representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 2005 - Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brest, France. pp.725- 730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity or whiteness : what criterion to use for blind deconvolution of seismic data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko van Der Baan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution vector-sensor array processing using quaternions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent Seismo-acoustic Surface Waves Beamforming For Undersea Buried Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kotenkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE OCEANS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconvolution aveugle dans le domaine fréquentiel fondée sur le taux d'information mutuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de source par filtrage modal : application à des données petites échelles en ASM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20eme Colloque sur le Traitement du Signal et des Images (GRETSI 07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source depth estimation using modal decomposition and time-frequency representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2005, pp.725-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage matriciel multicomposante et estimation de la polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband spectral matrix filtering for multicomponent sensors array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Exploration Geophysicists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion correction based on gradient computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Geoscientists &amp; Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au modèle de Pekeris d'une représentation temps-fréquence pour signaux acoustique large bande dans un guide d'ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme Journées d'Acoustique Sous Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source depth estimation using modal decomposition and frequency-wavenumber transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2004, pp.2147-2150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind frequency deconvolution : A new approach using mutual information rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres géoacoustiques d'un guide d'onde océanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Glangeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Acoustique Physique, Sous-Marine et Ultra-Sonore (GAPSUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of geoacoustical parameters with Ultra Low Frequency waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Glangeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Symposium on Physics in Signal and Image Processing (PSIP03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Grenoble, France. pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs d'ondes adaptés en fréquences spatiales et temporelles : applications en ASM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme Colloque sur le Traitement du Signal et des Images (GRETSI 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. pp.201-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source depth estimation using matched field processing and frequency-wavenumber transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/MTS Oceans03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Spain. pp.912-916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Ultra Low Frequency Waves suitable for detection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/MTS Oceans02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Biloxi, United States. pp.1109-1113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation d'ondes sismiques par ligne de partage des eaux sur des images temps-échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme Colloque sur le Traitement du Signal et des Images (GRETSI 01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised seismic wave separation in the time/scale plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Meeting of European Association of Geoscientists and Engineers (EAGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Amsterdam, Netherlands. pp.n°161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Difference-of-Arrival Estimation Based on Cross Recurrence Plots, with Application to Underwater Acoustic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles L. Webber, Jr.; Cornel Ioana; Norbert Marwan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recurrence Plots and Their Quantifications: Expanding Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 180, Springer, pp 265-288, 2016, Springer Proceedings in Physics, 978-3-319-29921-1. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29922-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional seismic data decomposition by higher order SVD and unimodal-ICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal and Image Processing for remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C.H. Chen, CRC Press (Taylor and Francis books), pp.75-101, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId686"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jerome Mars </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prof. CEX2 @ GIPSA-Lab</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Polytechnique de Grenoble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome.mars@gipsa-lab.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Tel : 04 76 82 62 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">101 articles dans revues, plus de 300 conférences internationales,</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENCADREMENTS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : 42 théses soutenues, 32 en cours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2 en 3A)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lien </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google-scholars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting abnormal cell behaviors from dry mass time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Paviolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Ghenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.7053. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-57684-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automatic detection and classification of swimming pectinids behaviour: first developments on great scallops ( Pecten maximus )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molluscan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90 (2), pp.eyae015. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mollus/eyae015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal life of the great scallops (Pecten maximus, L.): First description of their natural daily valve opening cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.e0279690. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0279690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of modal wavenumbers and group speeds in an oceanic waveguide using a neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Varon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASA Express Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (6), pp.066003 (2023). </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0019704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor-Based Learning Framework for Automatic Multichannel Volcano-Seismic Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Teixeira Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alexandre Rolim Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Inza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.4517-4529. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3074058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplane deconvolution in underwater acoustics: Simultaneous estimations of source level and position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Polichetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (7), pp.076001. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0005513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine-learning approach for automatic classification of volcanic seismicity at La Soufrière Volcano, Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Falcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 411 (March), pp.107151. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophone Array Optimization, Conception, and Validation for Localization of Acoustic Sources in Deep-Sea Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (2), pp.555 - 563. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/joe.2020.3004018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shells of the bivalve Astarte moerchi give new evidence of a strong pelagic-benthic coupling shift occurring since the late 1970s in the North Water polynya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Méziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjean Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 378 (2181), pp.20190353. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2019.0353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Dual-Wavelength Time-Resolved Diffuse Optical Tomography System for Functional Brain Imaging Based on Probe-Hosted Silicon Photomultipliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Orive-Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Di Sieno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Ferocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Scattering-Based Techniques for Sensing Applications, 20 (10), pp.2815. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20102815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface perturbation inverted from angle variations of eigenbeams in an ultrasonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias van Baarsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148 (5), pp.2841-2850. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0002447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Multichannel Volcano-Seismic Classification Using Machine Learning and EMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alexandre Rolim Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Inza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.1322 - 1331. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.2982714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic imaging of a capillary-gravity wave in shallow water using amplitude variations of eigenbeams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias van Baarsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146 (5), pp.3353-3361. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5132939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Localization of Deep Inclusions in Time-Resolved Diffuse Optical Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Orive-Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (24), pp.5468. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9245468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic classification of volcano seismic signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (12), pp.10,645-10,658. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018jb015470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Volcano-Seismic Signals: Challenges and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (2), pp.20 - 30. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2017.2779166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic fish sounds classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143 (5), pp.2834 - 2846. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5036628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raypath Separation With a High-Resolution Algorithm in a Shallow-Water Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longyu I Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe I Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (1), pp.119-130. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2017.2660778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation study of an X-ray diffraction system for breast tumor detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marticke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Montémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 867, pp.20 - 31. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de warping temporel pour étendre le domaine de fonctionnement d’un procédé d’inversion géoacoustique passive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barazzutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.53-72. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.33.53-72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistle source levels of free-ranging beluga whales in Saguenay-St. Lawrence marine park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, J. Acoust. Soc. Am., 140, pp.EL89-EL93. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4955115]⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target-depth estimation in active sonar: Cramer-Rao bounds for a bilinear sound-speed profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves F Doisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journal of the Acoustical Society of America, 140 (3), pp.1771-1782. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4962495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Noise-Robust Method with Smoothed L1/L 2 Regularization for Sparse Moving-Source Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Quyen I Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Oudompheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135 (June 2017), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic underwater noise transients from sea ice deformation: characteristics, annual time series, and forcing in Beaufort Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bazile Kinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138 (4), pp.2034-2045. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4929491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity matrix analysis and divergence measures for statistical detection of unknown deterministic signals hidden in additive noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 379 (40-41), pp.2597-2609. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2015.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic analysis for click train detection and source separation with examples on beluga whales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Simard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.37-49. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of sub-millimeter displacements caused by sinkholes, using distributed optical fiber sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser line illumination scheme allowing the reduction of background signal and the correction of absorption heterogeneities effects for fluorescence reflectance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (10), pp.11. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JBO.20.10.106003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Sparse Representations for Image Processing: Review, Models, and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (11), pp.3978-3989. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2015.2458175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and early detection of internal erosion: Distributed sensing and processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. L. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (5), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475921714532994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser line scanning for fluorescence reflectance imaging: a phantom study and in vivo validation of the enhancement of contrast and resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (19), pp.106003. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JBO.19.10.106003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Approximations for Quaternionic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.383-402. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00006-013-0437-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About QLMS Derivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (2), pp.240-243. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2014.2299066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition and dictionary learning for 3D trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.423-437. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated segmentation of linear time-frequency representations of marine-mammal sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (3), pp.2546-2555. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4816579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow water acoustic tomography from angle measurements instead of travel-time measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134, pp.EL373. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4820468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of an Optical Fiber Sensor: Source Separation Based on Brillouin Spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.789-802. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2013.2288113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-angle sensitivity kernels for sound-speed perturbations in a shallow ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (1), pp.88-96. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4809650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for thermal signatures of persistent currents in normal metal rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gandit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (11), pp.115120. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.115120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777815v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Based Time-Frequency Representations for Underwater Acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (6), pp.120-129. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2013.2267651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désentrelacement de clics par analyse du rythme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (3-4-5), pp.196-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of dynamics of vulcanian activity of Ubinas volcano, using multicomponent seismic antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Inza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth S. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 270, pp.35-52. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of the Number of Raypaths in a Shallow-Water Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longyu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2013.2281522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under-ice ambient noise in Eastern Beaufort Sea, Canadian Arctic, and its relation to environmental forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bazile Kinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (1), pp.77-87. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4808330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Temporal Dictionary Learning for EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 215, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822997v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-receiver geoacoustic inversion using modal reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (1), pp.119-128. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3664083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shift & 2D Rotation Invariant Sparse Coding for Multivariate Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mayoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (4), pp.1597-1611. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2012.2183129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Capon and Double-MUSICAL for arrival separation in an acoustic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Oudompheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.187. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2012-187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismo-volcano source localization with triaxial broad-band seismic array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Inza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth S. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Macedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 187 (1), pp.371-384. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05148.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source motion detection, estimation, and compensation for underwater acoustics inversion by wideband ambiguity lag-Doppler filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 128, pp.3416-3425. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3504709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo fluorescence spectra unmixing and autofluorescence removal by sparse Non-negative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (9), pp.2554-2565. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2011.2159382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal depth function estimation using time-frequency analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 130 (1), pp.61-71. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3592230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target detection and localization in shallow water: An experimental demonstration of the acoustic barrier problem at the laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (1), pp.85-97. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3514503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00680995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel-time tomography in shallow water: Experimental demonstration at an ultrasonic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Iturbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Virieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 130 (3), pp.1232-1241. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3621271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic monitoring system for singularities detection in dikes by DTS data measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (8), pp.2167-2175. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2009.2032880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater Broadband Source Localization Based on Modal Filtering and Features Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lopatka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cristol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.article ID 304103. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/304103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector-Sensor Array Processing for Polarization Parameters and DOA Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (Article ID 850265), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/850265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of underwater mammal vocalisations using time-frequency-phase tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (11), pp.1070-1080. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2010.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative matrix factorization: a blind spectra separation method for in vivo fluorescent optical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (5), pp.0560091-14. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3491796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of modal group velocities with a single receiver for geoacoustic inversion in shallow water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128 (2), pp.719-727. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3459855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow water acoustic tomography performed from a double beamforming algorithm: simulation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Iturbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Virieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (2), pp.140-149. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2009.2015166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00354661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEM error retrieval by analyzing time series of differential interferograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (4), pp.830-834. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2009.2026434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matched representations and filters for guided waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (5), pp.1783-1795. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2009.2013907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the consideration of motion effects in the computation of impulse response for underwater acoustics inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (4), pp.1739-1751. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3203308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double formation de voies pour la séparation et l'identification d'ondes : applications en contexte fortement bruité et à la campagne FAF03</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Iturbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (6), pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Source Separation Technique for Processing of Thermometric Data From Fiber-Optic DTS Measurements for Water Leakage Identification in Dikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (7), pp.1118-1129. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2008.926109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation des composantes compressibles et incompressibles dans un champ de pression pariétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (4-5), pp.346-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Complex Signals Using Time-Frequency-Phase Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XVIII (1), pp.15-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine frequency shift of sigle vortex entrance and exit in superconducting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Skipetrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 466 (1-2), pp.37-45. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2007.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC Algorithm for Vector-Sensors Array Using Biquaternions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (9), pp.4523-4533. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2007.896067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source depth estimation using a horizontal array by matched-mode processing in the frequency - wavenumber domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.ID65901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Polarization Parameters using Time-Frequency Representations and its Application to Wave Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 86 n.12 - pp 3714-3731 - 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of polarization parameters using time–frequency representations and its application to waves separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86, pp.3714-3731. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2006.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-domain blind deconvolution based on mutual information rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.1771-1781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New multicomponent filters for geophysical data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, pp.2260-2270. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2006.872092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent wave separation using HOSVD-Unimodal ICA subspace Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (5), pp.133-143. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/1.2335387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source depth estimation using a horizontal array by matched-mode processing in the frequency-wavenumber domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.ID 65901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent wave separation using HOSVD - unimodal ICA subspace method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71, n°5, pp.V133-V143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion-MUSIC for vector-sensor array processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.1218-1229. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2006.870630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations temps fréquence adaptées aux ondes guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (5), pp.379-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector-Sensor MUSIC for Polarized Seismic Sources Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp 74-84. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/ASP.2005.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion Estimation From Linear Array Data in the Time-Frequency Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (10), pp.3738-3748. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2005.855430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband spectral matrix filtering for multicomponent sensors array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gounon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85, pp.1723-1743. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2005.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified singular value decomposition by means of independent component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (3), pp.645-652. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2003.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised separation of seismic waves using the watershed algorithm on time-scale images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minquy Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Prospecting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.287-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partition d'une séquence d'images temps-échelle pour la séparation d'ondes dans un profil sismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minquy Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.17-36, n.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular value decomposition of quaternion matrices: a new tool for vector-sensor signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (7), pp 1177-1199. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2004.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode d'estimation de la dispersion à partir d'un réseau linéaire de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.295-312, n. 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving group velocity measurements by energy reagissignment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle A. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68, pp.677-684. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/1.1567238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoacoustical parameters estimation with impulsive and boat noise sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, n°3, p494-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving surface-wave group velocity measurements by energy reassignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (2), pp.677-684. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/1.1567238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données multicomposantes et caractérisation du fond marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dagany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Luc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2, pp 68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of autoregressive models and time-frequency analysis to the study of volcanic tremor and long-period events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Glangeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 114 (3-4), pp 391-417. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-0273(01)00298-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE SPECTRALE DE SIGNAUX NON-STATIONNAIRES PAR DES MÉTHODES TEMPS-FRÉQUENCE : FOURIER, WIGNER-VILLE LISSÉE, AR ET LAGUMAS ÉVOLUTIFS, MÉTHODES HYBRIDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bondant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 51 (C2), pp.C2-725-C2-728. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19902168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00230471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (209)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of roadway noise using AI classifiers and sound level features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Betton-Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FA 2025 - Forum Acusticum - Euronoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Màlaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal contrastive learning on time series: Application to various scenarii for seismic monitoring on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE 2025 - 86ème conférence annuelle and exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202510917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05123538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach to estimate modal propagation in coastal oceanic waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Varon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2024 - 186th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASA, May 2024, Ottawa, Canada. pp.A130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced railway sound event detection using YAMNet and classification criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Betton-Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTER-NOISE 2024 - 53rd International Congress and Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating normal mode propagation modeling using a dense neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Varon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UACE 2023 - Underwater Acoustics Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kalamata, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation de modèle de propagation modale en acoustique sous marine à l'aide de réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Varon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des capacités prédictives de réseaux de neurones, application à la masse sèche de cellules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Ghenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04249437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de signaux acoustiques environnementaux pour la détection d'événements sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Betton-Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des ondes de vibrations des flûtes sismiques multi-capteurs basée sur un modèle physique atténuatif et dispersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Smirnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sourice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of transverse noise waves of a Multi-sensor solid streamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Smirnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sourice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ribette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG/AAPG International Meeting for Applied Geoscience &amp; Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Houston, United States. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/image2022-3746522.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal processing and valvometry : from instrumentation to description of a biological state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chauvaud Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retailleau Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Paysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERENADE 2022 - 6ème édition du Workshop Surveillance, Etude et Reconnaissance de l’Environnement mariN par Acoustique DiscrètE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de drones par antennerie acoustique en milieu maritime : premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Bonotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERENADE 2022 - 6ème édition du Workshop Surveillance, Etude et Reconnaissance de l’Environnement mariN par Acoustique DiscrètE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supervised learning for anomaly detection on time series: application to cellular data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Ghenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur L'apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep anomaly detection using self-supervised learning: application to time series of cellular data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Ghenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPAI 2021 - 3rd International Conference on Advances in Signal Processing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03605065v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sismo -volcano classification in real time based on Empirical Mode Decomposition (EMD) and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Inza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Eduardo Espinoza Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Metaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic localization and identification of drones with a disturbance source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muschinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FA 2020 - Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon (virtual), France. pp.3149-3154, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic classification of seismo-volcanic signals at La Soufrie;re of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Falcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Metaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2020 - European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torwards Earthquake Prediction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Delouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of an underwater prototype array: from simulation design to mechanical assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Jaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved diffuse optical tomography: a novel method to compute datatypes allows better absorption quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Orive-Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECBO 2019 - European Conferences on Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.8, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2526775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone localization and identification using an acoustic array and supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muschinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Machine Learning in Defense Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France. pp.13, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2533039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de sources de bruit en prospection minière sous-marine : une preuve de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Thuy Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BitMap dataset: an open dataset on performance assessment of diffuse optics instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Orive-Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Lanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Tagliabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleh Sudakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECBO 2019 - European Conferences on Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.45, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2526728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitted Sequence Influence to Sonar Target Detection using Compressive Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Singh Sewada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Blue Sea, Blue Sky, Blue Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seattle, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS40490.2019.8962755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abysound, an end to end system for noise impact measurement of deep sea mining production tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Somaglino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Edith Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution source localization in underwater acoustics for deep sea mining monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Thuy Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Measurements with Wideband Signal Processing Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Singh Sewada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et identification acoustique de drones par mesures d'antennerie et apprentissage supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muschinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband signals for Phase Differencing Sonar Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Singh Sewada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2018 - OCEANS '18 MTS/IEEE. Ocean Planet – It’s our home.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Performance of Time-Resolved Diffuse Optical Tomography in a Two-Layer Brain Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Orive-Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Biophotonics Congress: Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Hollywood, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Signal Processing Techniques for Interferometric Sonars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Singh Sewada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2018 - OCEANS '18 MTS/IEEE. Healthy Oceans, Resilient Coasts, Robust Commerce… Strong Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA 2015: Sea Trial Of An Underwater Target Localization Technique Using Hausdorff Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Eugênio Martins de Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cristol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2018 - OCEANS '18 MTS/IEEE. Ocean Planet – It’s our home.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic imaging of a gravity wave caused by laser-induced breakdown in a fluid waveguide using multi-reverberated ultrasonic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias van Baarsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2018 - 174th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Victoria, Canada. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5067505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of deep features for the automatic classification of fish sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2018 - OCEANS '18 MTS/IEEE. Ocean Planet – It’s our home.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous Frequency Law tracking using signal's representation in phase diagram domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSP 2017 - 22th IEEE International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D source location using overlapping multipath propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barazzutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M Thode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerri D Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Urbán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M Martínez-Loustalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2017 - OCEANS '17 MTS/IEEE. A Vision for Sustaining our Marine Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Performance Comparison between Continuous-Wave and Time-Domain Diffuse Optical Tomography for Deep Inclusions by Using Small Source-Detector Separations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Orive-Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIONC 2017 - 12e Journées Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR ISIS, GDR ONDES, Club Physique et Imagerie Optique de la SFO, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of time-domain multispectral diffuse optical tomography in the reflection geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Orive-Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Di Sieno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pifferi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECBO 2017 - European Conferences on Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.1041208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage statistique: classification automatique de signaux volcano-sismiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausdorff distance: A new target localization using single hydrophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Eugênio Martins de Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cristol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic classification of seismo-volcanic signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Inza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017 - European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.8842-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar coastal soundscapes: Tridimensional mapping of benthic biophony and ice geophony with a compact sensor array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lossent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2017 - Forum Acusticum 2017 - 173rd Meeting of The Acoustical Society of America and the 8th Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acoustical Society of America, Jun 2017, Boston, MA, United States. pp.4001, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4989174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband signals for Interferometric Sonar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Singh Sewada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic imaging of a gravity wave caused by laser-induced breakdown in a fluid waveguide using acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias van Baarsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2017 - Forum Acusticum 2017 - 173rd Meeting of The Acoustical Society of America and the 8th Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Boston, MA, United States. pp.3589-3589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Coastal Soundscapes : tridimensional mapping with a compact 4 hydrophones array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lossent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2017 - Forum Acusticum 2017 - 173rd Meeting of The Acoustical Society of America and the 8th Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausdorff Distance Applied On Real Data Experiment For Underwater Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Eugênio Martins de Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cristol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2017 - OCEANS '17 MTS/IEEE. A Vision for Sustaining our Marine Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Automatic Classification of Volcano-Seismic Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2017 - 25th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. pp.2457-2461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target-depth estimation in active sonar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Doisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2016 - 171st Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salt Lake City, United States. pp.2052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausdorff distance optimization used for underwater passive source localization with real data experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Eugênio Martins de Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cristol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETAS 2016 - XII Encontro de Tecnologia em Acústica Submarina (XII ETAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic fish sounds classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Malfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2016 - 171st Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salt Lake City, United States. pp.2115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Deconvolution for Moving-Source Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Quyen I Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Oudompheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.355-359, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7471696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine mammal range and depth estimation using non-separated multipath propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barazzutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry D. Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Thode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Urban R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2016 - 171st Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salt Lake City, United States. pp.2224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target-depth estimation in active sonar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Doisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UDT 2016 - 27th Conference and Exhibition on Undersea Defence Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4950080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyman-Pearson detection of underwater bioacoustic signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2016 - 171st Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salt Lake City, United States. pp.2063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul analytique de courbes COR en imagerie de diffraction X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marticke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Montémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-delay estimation based on Cross Recurrence Plot and Joint Recurrence Plot for passive underwater acoustic source localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Simard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRP 2015 - 6th International Symposium on Recurrence Plots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection statistique temps-fréquence dans un contexte acoustique à faible RSB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avelino Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation de sources pour l'estimation de la déformation mesurée par capteur à fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Recurrence Plot Analysis Based Method For TDOA Estimation Of Underwater Acoustic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Simard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMSAP 2015 - 6th IEEE workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Dec 2015, Cancun, Mexico. pp.325-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de transitoires par analyse des récurrences de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la vitesse d'une cible en mouvement par une méthode large bande et haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of deterministic transient signals in white Gaussian noise by statistical analysis of similarity matrix coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRP 2015 - 6th International Symposium on Recurrence Plots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range, velocity and immersion estimation of a moving target in a water-filled tank with an active sonar system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2015 - OCEANS '15 MTS/IEEE. Discovering Sustainable Ocean Energy for a New World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gênes, Italy. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS-Genova.2015.7271705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Dispersive X-Ray Diffraction System as a Promising Virtual Biopsy in Mammography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marticke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Montémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSS/MIC 2015 - IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background fluorescence reduction and absorption correction for fluorescence reflectance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Poher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOS2014, SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.8935-34, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2037600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine mammal's directivity in geoacoustic inversion scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barazzutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UA 2014 - 2nd international conference and exhibition on Underwater Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rhodes, Greece. pp.1557-1562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Inversion of Brillouin spectra using L-curve criterion to enhance the accuracy of distributed strain measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Blairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Urso G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE 2014 - 76th European Association of Geoscientists and Engineers Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. pp.16 - 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound-speed tomography using angle sensitivity-kernels in an ultrasonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacheme Ayasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UA 2014 - 2nd international conference and exhibition on Underwater Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Inversion of Brillouin Spectra to Enhance the Accuracy of Distributed Strain Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE 2014 - 76th European Association of Geoscientists and Engineers Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. pp.Th G102 09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frequency method for blind separation of an anechoic mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Oudompheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation temps-fréquence statistique : Analyse de la répartition spatiale des détections sur spectrogramme N fois seuillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation temporelle des sources acoustiques d'un bâtiment marin ou sous-marin en mouvement dans le champ lointain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Oudompheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range-depths tracking of multiple sperm whales over large distances using a two-element vertical array and rhythmic properties of clicks-trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Thode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Straley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russ Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS4B - Workshop: Neural Information Processing Scaled for Bioacoustics : NIPS4B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Lake Tahoe, NE, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations Temps-Fréquence de la classe de puissance basées sur l'invariant océanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source separation and distributed sensing: The key of an efficient monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMSAP 2013 - 5th IEEE workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Saint Martin, France. pp.264-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure d'angles par double formation de voies appliquée à la tomographie acoustique sous-marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Ground Movement using the Shape of Brillouin Spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEEP 2013 - 26th Annual Symposium on the Application of Geophysics for Engineering and Environmental Problems (SAGEEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source dynamics of vulcanian explosions analysed with a high-resolution multicomponent seismic arrays technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Inza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI 2013 - Scientific Assembly of International Association of Vulcanology and Chemistry of the Earth's Interior. IAVCEI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Kagoshima, Japan. pp.3W_2A_P8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'assimilation du paysage acoustique pour suivre l'état de l'écosystème marin dans le parc naturel marin d'Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Di Iorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPAC 2013 - 3ème congrès international des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de descripteurs pour la classification de décompositions parcimonieuses invariantes par translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sangnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-angle ocean acoustic tomography using sensitivity kernels: The forward problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.005018, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4798812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguide invariant-based spectrogram for modal dispersion analysis with perspective for low-frequency geoacoustic inversion at short-range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UA 3013 - 1st International Conference and Exhibition on Underwater Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed networks of underwater sensors based on local time-frequency coherence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2013 - OCEANS '13 MTS/IEEE. An Ocean In Common</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, San Diego, Californie, United States. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser line scanning illumination scheme for the enhancement of contrast and resolution for fluorescence reflectance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Poher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Biomedical and Clinical Diagnostic Systems XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.85720L, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2004320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odontocete click train deinterleaving using a single hydrophone and rhythm analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4800655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical segmentation of spectrograms: a complementary approach to track detection algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCLDE 2013 - 6th International Workshop on Detection, Classification, Localization, and Density Estimation of Marine Mammals using Passive Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, St Andrews, United Kingdom. p19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency segmentation : statistical and local phase analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIERRA - Journée Signal et Images en Région Rhône Alpes (SIERRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative unmixing methodology applied on Brillouin Optical Fiber Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1569739197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-angle ocean acoustic tomography using sensitivity kernels: Numerical and experimental inversion results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.005019-005025, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4798965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation de sources non négatives parcimonieuses appliquée aux spectres Brillouin acquis par capteur à fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Testing of Metallic Structures using a Dual Symmetric Path Inspection and a Matched Filter-based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor-Ion Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sgârciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMSAP 2013 - 5th IEEE workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Saint-Martin, France. pp.149-152, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP.2013.6714029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation d'impulsions bio-acoustique par analyse du rythme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of odontocete click trains by rhythmic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCLDE 2013 - 6th International Workshop on Detection, Classification, Localization, and Density Estimation of Marine Mammals using Passive Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint Andrews, United Kingdom. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Rotation Invariant Decomposition of Motion Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTEMIS 2012 -3rd Workshop on Analysis and Retrieval of Tracked Events and Motion in Imagery Streams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.ID 575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Automatic Algorithm to Analyze the Cracks Evolution in a Reinforced Concrete Structure from Strain Measurements Performed by an Optical Backscatter Reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSHM 2012 - 4th Workshop on Civil Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Berlin, Germany. pp.P10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Ground Movement using the Shape of Brillouin Spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAEG 2012 - 18th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. pp.B32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternionic Sparse Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGACSE 2012 - 5th conference on Applied Geometric Algebras in Computer Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, La Rochelle, France. Paper#4, p1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection, Classification et Utilisation des Signaux émis par les Mammifères Marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERENADE 2012 - 2ème édition du Workshop Surveillance, Etude et Reconnaissance de l'Environnement mariN par Acoustique DiscrètE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observable variation estimation with 3d high-resolution methods on tank experiment for acoustic tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUA 2012 - 11th European Conference on Underwater Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Édimbourg, United Kingdom. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under-ice noise in Eastern Beaufort Sea: ice drift forcing, fracturing and formation of leads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bazile Kinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM 2012 - ArcticNet's eighth Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Vancouver, Canada. pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolphin localization and motion estimation with a single hydrophone multipath propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCLDE 2012 - 5th International Workshop on Detection, Classification, Localization, and Density Estimation of Marine Mammals using Passive Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Mont Hood, Oregon, United States. pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming effects on Arctic and Subarctic underwater soundscapes and marine mammal frequentation from an acoustic observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bazile Kinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM 2012 - ArcticNet's eighth Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Vancouver, Canada. pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization with multicomponent seismic array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Inza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Macedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMSAP 2011 - 4th IEEE Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Juan, Puerto Rico. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la Factorisation en Matrices Non-négatives pour l'amélioration de la localisation de tumeurs en tomographie optique diffusive de fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized non negative matrix factorization for autofluorescence removal in fluorescence optical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.P001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of the Number of Raypaths in Colored Noise using short- length samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longyu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAAN 2011 - Journées d'étude "Acoustique et Applications Navales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate dictionary learning and shift & 2D rotation invariant sparse coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mayoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.649-652, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2011.5967783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double multiple signal characterization active large band (d-musical) for extraction of observable in acoustic tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de Dictionnaires Multivariés et Décomposition Parcimonieuse Invariante par Translation et par Rotation 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mayoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal depth function estimation over a partial spanning VLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kos, Greece. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double MUSIC Actif Large bande pour la tomographie sous-marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double multiple signal characterization active large band (D-MUSICAL) for extrac- tion of observable in acoustic tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction-of-arrival, direction-of-departure and travel-time sensivity kernels obtained through double beamforming in shallow water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kos, Greece. pp.453-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Seismic Imaging of Very Shallow Highly Contrasted Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Virieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE 2011 - 73rd European Association of Geoscientists and Engineers Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vienne, Austria. pp.P052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of the number of raypaths in colored noise using short-length samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longyu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States. 2392, 2pA015, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3654588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic tomography of a gravity wave at the interface of an ultrasonic fluid waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaic Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States. pp.2454, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3654859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-component seismic array location of LP and explosions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Inza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Macedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2011 - European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU12124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of tomography inversion using direction-of-arrival and direction-of-departure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of the number of Raypaths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longyu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2011 - OCEANS '11 MTS/IEEE. Oceans of Opportunity: International Cooperation &amp; Partnerships across the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Kona, Hawaï, United States. pp.110506-027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive geoacoustic inversion in a dispersive waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raypath Separation with High Resolution Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longyu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2011 - OCEANS '11 MTS/IEEE. Oceans of Energy for a Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Santander, Spain. pp.n/c, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Oceans-Spain.2011.6003505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of ambient noise created by a shipping lane to prepare passive inversion, application to Ushant case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bazile Kinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kos, Greece. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Leakage Detection in Dikes by Fiber Optic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE 2010 - 72nd European Association of Geoscientists and Engineers Conference and Exhibition incorporating SPE EUROPEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelone, Spain. pp.P221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Temporal High Resolution shallow water tomography in an ultrasonic tank : imaging a thermal plume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Iturbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUA 2010 - 10th European Conference on Underwater Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Matrix Factorization: a blind sources separation method applied to optical fluorescence spectroscopy and multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Optics BIOS congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States. Proceeding SPIE-OSA Biomedical Applications of Light Scattering IV, Vol. 7573, 757314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed fiber optic temperature sensors for leakage detection hydraulic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cunat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laurent Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSCM 2010 - 5th World Conference on Structural Control and Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Tokyo, Japan. pp.10071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source localisation in deep water using waveguide invariant distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUA 2010 - 10th European Conference on Underwater Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal processing tools for geoacoustic inversion in shallow water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PASSIVE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brest, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo autofluorescence and specific fluorescence unmixing by Non negative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMIC 2010 - World Molecular Imaging Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kyoto, Japan. pp.P036A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency-phase tracking approach : application to underwater signals in a passive context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. Special Session on Time-Frequency analysis in underwater applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Monitoring of Embankment Dams by Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. L. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cunat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Guidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOLD 2010 - 8th ICOLD European Club Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Innsbruck, Austria. pp.444-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Processing based leakage detection methods using passive fibre optic thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laurent Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWG-IE 2010 - 25th meeting of European Working Group on Internal Erosion in Embankment Dams &amp; their Foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single receiver inversion in shallow water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUA 2010 - 10th European Conference on Underwater Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey. pp.41, UW/0502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative matrix factorization algorithm with sparcity constraints an application to in vivo spectrally resolved acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMIC 2010 - World Molecular Imaging Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kyoto, Japan. pp.P0360B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Matrix Factorization under sparsity constraints to unmix in vivo spectrally resolved acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPERS 2010 - 2nd Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency warping for waveguide characterization with a single hydrophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2009 - OCEANS '09 MTS/IEEE. Marine Technology for our Future: Global and Local Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Biloxi, United States. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion effect modeling in multipath configuration using warping based lag-doppler filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2301-2304, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noyaux de sensibilité de temps de propagation obtenues par Double Formation de Voies : vers une Tomographie plus robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Iturbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warping based lag-Doppler filtering applied to motion effect compensation in acoustical multipath propagation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2009 - 157th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Portland, United States. pp.2541-2541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode characterization in shallow water using warping tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2009 - 157th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Portland, United States. pp.2541-2541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends for shallow water acoustic tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Iturbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop in Signal Processing for Marine and Seismic Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Matrix Factorization applied to in vivo optical fluorescence spectroscopy: a blind sources separation method to unmix intrinsic and specific fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMIC 2009 - World Molecular Imaging Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Montreal, Canada. pp.1094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation de sources thermométriques pour la détection de fuites dans les digues en terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. paper 500, In CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband discrete transformation of acoustic signals in underwater environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Papandreou-Suppappola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSSC 2007 - 43rd Annual Asilomar Conference on Signals Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Pacific Grove, Californie, United States. pp.118 - 122, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2009.5470155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid inversion in shallow water with a single receiver using modal time-frequency pattern extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2009 - OCEANS '09 MTS/IEEE. Marine Technology for our Future: Global and Local Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Biloxi, United States. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Characterization of Time Scale Underwater Acoustic Signals Using Matching Pursuit Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Papandreou-Suppappola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2009 - OCEANS '09 MTS/IEEE. Marine Technology for our Future: Global and Local Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Biloxi, United States. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Underwater localization for Ultra Low frequency sources in operational context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lopatka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cristol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chalindar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAM 2009 - 3rd international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Napflion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative matrix factorization: a blind sources separation method to unmix fluorescence spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPERS 2009 - 1st IEEE Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Grenoble, France. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incoherent versus Coherent Matched Mode Processing for shallow water source loca- lisation using a single hydrophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiano Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martech 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Vilanova i la geltru, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warping fréquentiel pour l'estimation du temps d'arrivée des modes en acoustiques sous-marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. paper 409, In CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la factorisation en matrices non-négatives à l'élimination de l'autofluorescence des tissus biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. paper 383, In CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector sensor array processing for seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop in Signal Processing for Marine and Seismic Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow water tomography: Ray theory vs travel-time sensitivity kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Iturbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Virieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2009 - 157th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Portland, United States. pp.2500-2500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion effect modeling in multipath configuration using warping based lag-doppler filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2009 - 157th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Portland, United States. 1pUW15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal analysis approach for passive tomography : applications for dispersive channels and moving configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAM 2009 - 3rd international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Napflion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets du mouvement dans des configurations multitrajets à l'aide de filtrage retard/doppler basé sur les déformations temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. paper 373, In CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and turbulent wavenumbers separation in wall pressure array signals using EMD in spatial domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Debert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pachebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2008 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, Nevada, United States. pp.AE-P6.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A least square approach for bidimensional source separation using higher order statistics criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2008 - 16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.EUSIPCO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source localization on a single hydrophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Torras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2008 - OCEANS '08 MTS/IEEE. Oceans, Poles and Climate: Technological Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Quebec City, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2008.5151936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source localization on a single hydrophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic and passive whale localization in shallow water using gunshots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2008 - OCEANS '08 MTS/IEEE. Oceans, Poles and Climate: Technological Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Quebec City, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2008.5151937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind source separation techniques for percolation type leakage detection in dikes using fiber optic DTS signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFS 2008 - 19th International Conference on Optical Fibre Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Perth, Australia. pp.SPIE-70042N, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.785995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An acoustic barrier based on amplitude variations of the ray paths and double beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Iturbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode sign estimation to improve source depth estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2008 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, Nevada, United States. pp.SAM-P3.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Doppler based aerial target tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gigi Feteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2008 - 7th International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the consideration of motion effect in underwater geo-acoustic inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean acoustic tomography using a double-beamforming algorithm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Iturbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVD based automated dike monitoring system using DTS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, Floride, United States. pp.IECON'08, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2008.4758251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent filtering for Leakage detection using bidimensional thermometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2008 - 7th International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucarest, Romania. pp.COMM-2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveying the frontier between signal processing and dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2008 - 7th International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater channel characterization using opportunity sources : A time-frequency-phase approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double formation de voies pour l'estimation de temps de trajet en contexte fortement bruité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Iturbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la distance source-capteur en Acoustique Sous-Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefield filter with polarization and DOA estimation for Vector-sensor Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSIP 2007 - Fifth International Symposium on Physics in Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation d'ondes par double formation de voies : Application à la campagne FAF03 de tomographie acoustique océanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Iturbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation des composantes compressible et incompressible d'un champ de pression pariétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet estimation in homomorphic domain by spectral averaging, for deconvolution of seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko van Der Baan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSIP 2007 - Fifth International Symposium on Physics in Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATCHED TIME-FREQUENCY REPRESENTATIONS AND WARPING OPERATOR FOR MODAL FILTERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2006 - 14th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Florence, Italy. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent seismic data filtering by multilinear methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Communication Control and Signal Processing, ISCCSP'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNDERSEA BURIED OBJECT DETECTION USING STONELEY-SCHOLTE WAVES: APPLICATION IN COHERENT NOISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kotenkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2006 - 14th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency representations matched to guided waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2006, pp.440-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de sources en milieu petits fonds par utilisation des propriétés de la phase des modes normaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation du milieu Marin (CMM'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIME-FREQUENCY REPRESENTATIONS MATCHED TO GUIDED WAVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France. pp.III-440/443, </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution vector-sensor array processing based on biquaternions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics speech and signal processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des performances du modele quaternionique en traitement d'antenne vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Louvain la neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization analysis on seismic data after multicomponent wavefield filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE / SEG Research Workshop on "Multicomponent Seismic - Past, Present and Future"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations temps-fréquence adaptées aux ondes guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution wave-field filtering for near surface multicomponent dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Geoscientists &amp; Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity or whiteness : what criterion to use for blind deconvolution of seismic data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko van Der Baan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology for water layer multiple attenuation in OBC Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed T. A. Soudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Boelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Meeting of European Association of Geoscientists and Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, MADRID, Spain. pp.P078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source depth estimation using modal decomposition and time-frequency representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 2005 - Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brest, France. pp.725- 730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de source par filtrage modal : application à des données petites échelles en ASM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconvolution aveugle dans le domaine fréquentiel fondée sur le taux d'information mutuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent Seismo-acoustic Surface Waves Beamforming For Undersea Buried Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kotenkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE OCEANS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution vector-sensor array processing using quaternions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage matriciel multicomposante et estimation de la polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source depth estimation using modal decomposition and time-frequency representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2005, pp.725-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband spectral matrix filtering for multicomponent sensors array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Exploration Geophysicists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au modèle de Pekeris d'une représentation temps-fréquence pour signaux acoustique large bande dans un guide d'ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme Journées d'Acoustique Sous Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion correction based on gradient computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Geoscientists &amp; Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source depth estimation using modal decomposition and frequency-wavenumber transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2004, pp.2147-2150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind frequency deconvolution : A new approach using mutual information rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres géoacoustiques d'un guide d'onde océanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Glangeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Acoustique Physique, Sous-Marine et Ultra-Sonore (GAPSUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of geoacoustical parameters with Ultra Low Frequency waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Glangeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Symposium on Physics in Signal and Image Processing (PSIP03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Grenoble, France. pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs d'ondes adaptés en fréquences spatiales et temporelles : applications en ASM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2003 - 19ème Colloque sur le Traitement du Signal et des Images (GRETSI 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. pp.201-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source depth estimation using matched field processing and frequency-wavenumber transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/MTS Oceans03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Spain. pp.912-916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Ultra Low Frequency Waves suitable for detection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/MTS Oceans02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Biloxi, United States. pp.1109-1113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation d'ondes sismiques par ligne de partage des eaux sur des images temps-échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2001 - 18ème Colloque sur le Traitement du Signal et des Images (GRETSI 01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised seismic wave separation in the time/scale plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Meeting of European Association of Geoscientists and Engineers (EAGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Amsterdam, Netherlands. pp.n°161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Difference-of-Arrival Estimation Based on Cross Recurrence Plots, with Application to Underwater Acoustic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles L. Webber, Jr.; Cornel Ioana; Norbert Marwan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recurrence Plots and Their Quantifications: Expanding Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 180, Springer, pp 265-288, 2016, Springer Proceedings in Physics, 978-3-319-29921-1. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29922-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional seismic data decomposition by higher order SVD and unimodal-ICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal and Image Processing for remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C.H. Chen, CRC Press (Taylor and Francis books), pp.75-101, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId686"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jerome.mars@gipsa-lab.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/~jerome.mars/encadrement_en.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?hl=fr&amp;user=QAg1PuUAAAAJ&amp;view_op=list_works" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04275745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Malfante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Allier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Paviolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Ghenim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57684-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04597544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chauvaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Reynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Retailleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyae015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979596v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mathias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279690" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Varon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0019704" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Polichetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005513" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Teixeira Peixoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Inza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3074058" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Falcin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107151" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Finez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fayet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/joe.2020.3004018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Orive-Miguel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Sieno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Behera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Ferocino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Contini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102815" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gaillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik M&#233;ziane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0353" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002447" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2982714" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380508v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5132939" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herv&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Condat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9245468" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Macedo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jb015470" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2017.2779166" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791774v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5036628" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499820v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu I Jiang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe I Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2660778" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marticke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mont&#233;mont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paulus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.04.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barazzutti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.33.53-72" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355426v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Simard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4955115]" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426251v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen I Pham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Oudompheng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.12.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426137v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mours" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Josso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves F Doisy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4962495" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199284v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazile Kinda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fortier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4929491" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190805v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2015.06.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133296v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Simard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.02.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253488v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fantoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gioux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.20.10.106003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Buchoud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Vrabie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy d'Urso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187517v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2458175" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001765v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Khan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Beck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921714532994" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078423v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.10.106003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935020v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2299066" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935036v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.12.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874959v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-013-0437-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dadouchi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4816579" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874955v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aulanier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4820468" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853765v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809650" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777815v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Souche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pothier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gandit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115120" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934903v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2013.2288113" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875381v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Touz&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2267651" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941509v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002225v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu Jiang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2013.2281522" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967792v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Bean" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth S. O'Brien" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.11.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ0QP3CX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844358v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazile Kinda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4808330" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822997v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gouy-Pailler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souloumiac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2013.02.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00672635v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3664083" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797704v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-187" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678446v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mayoue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2183129" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05148.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00676908v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Josso" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3504709" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625349v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Montcuquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herve" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Navarro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dinten" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2011.2159382" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00626450v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3592230" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680995v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marandet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3514503" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625344v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Iturbe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3621271" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420908v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Khan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2009.2032880" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557090v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lopatka" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cristol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/304103" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496945v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paulus" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/850265" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00522362v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Stephan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2010.04.009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPQM3MFP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583030v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3491796" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515495v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Walker" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3459855" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354661v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2009.2015166" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441633v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2026434" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422610v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann St&#233;phan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3203308" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365351v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacoume" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2013907" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350960v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326376v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.926109" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350924v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Guillon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grulier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348784v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Serbanescu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Stankovic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Anton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167711v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ong" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Skipetrov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chaussy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Popa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2007.05.050" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170946v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.896067" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372299v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198849v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105053v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.03.019" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1P5LBPV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069625v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101684v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2006.872092" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257951v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2335387" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125653v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067992v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Miron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.870630" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139888v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fattaccioli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096525v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257974v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.74" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101685v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gounon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2005.03.018" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM7F6S0H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096305v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Pedersen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.855430" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257961v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2003.12.007" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7WXVC9T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096314v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minquy Nguyen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257964v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.04.001" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR025GWN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096311v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096309v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130066v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109939v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1567238" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257971v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257979v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dagany" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Luc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257983v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Glangeaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(01)00298-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMV9ZFWF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230471v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902168" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/440BEEBD38AFECF5481B11FA734957E9A27045DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268793v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Betton-Ployon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Kacem" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mars" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05123538v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202510917" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885872v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885892v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885265v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885851v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04249437v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885782v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885300v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Smirnov" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sourice" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herrmann" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876561v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauvaud Arthur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retailleau Elie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Paysan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876503v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bonotto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876640v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ribette" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/image2022-3746522.1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655782v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605065v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112554v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Eduardo Espinoza Lara" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Metaxian" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233664v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muschinowski" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0402" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113779v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metaxian" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10234" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535122v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delouche" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348425v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Jaumont" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350637v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Lanka" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yang" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Tagliabue" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleh Sudakou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526728" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350613v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jallon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526775" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385442v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533039" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328927v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Thuy Pham" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492525v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Stankovic" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Singh Sewada" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Geen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Dakovic" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS40490.2019.8962755" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328906v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398754v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272566v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bassila" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Berthet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Somaglino" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Bouhier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867555" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348345v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982962v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965639v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976218v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802569v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Eug&#234;nio Martins de Magalh&#227;es" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301354v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067505" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802551v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mohammed" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552437v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Thode" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri D Seger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urb&#225;n" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Mart&#237;nez-Loustalot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520731v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611334v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Zouaoui" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pifferi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583748v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boullay" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965621v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520728v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592788v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Digulescu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costin Vasile" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666351v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lossent" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jolivet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989174" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648200v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961429v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982989v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552436v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578149v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343783v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Doisy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446860v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343780v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343760v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471696" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343781v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry D. Seger" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Thode" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urban R." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343762v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950080" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343782v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248308v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Simard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245240v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Villa" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245242v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mont&#233;mont" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245241v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245243v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245245v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245237v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camps" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245246v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Genova.2015.7271705" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246708v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248307v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986388v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poher" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gioux" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037600" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080116v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Blairon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Urso G." TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021409v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060142v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendyam S. B. Ouedraogo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018812v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blairon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060140v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877134v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877147v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lamotte" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923555v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877115v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802081v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986254v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O'Brien" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904081v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Iorio" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877118v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sangnier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841118v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798812" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877121v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941496v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Straley" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Andrews" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873614v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fantoni" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herv&#233;" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004320" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877149v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843208v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800655" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986232v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippe" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935400v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986252v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877428v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877113v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841121v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798965" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985502v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor-Ion Petrut" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sg&#226;rciu" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2013.6714029" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877135v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986582v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802075v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728409v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730188v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802076v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877462v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile G&#233;rard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802079v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935409v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731503v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802080v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610052v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625552v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654527v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625352v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967783" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641083v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00576932v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625550v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679858v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625379v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967786v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roques" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731500v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654588" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640067v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Bonneau" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654859" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625549v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935415v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610051v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841126v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733132v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935413v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625354v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Oceans-Spain.2011.6003505" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00576929v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chailloux" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505226v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599611v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583109v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539714v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cunat" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laurent Beck" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599607v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610048v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Josserand" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539682v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539687v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539715v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967826v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guidoux" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arti&#232;res" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537287v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610047v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625417v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440519v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386481v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960080" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386483v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378293v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583069v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420927v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444394v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun J. Zhang" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Papandreou-Suppappola" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2009.5470155" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440518v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455324v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386482v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447572v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447569v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chalindar" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424177v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447566v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Soares" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jesus" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420920v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420924v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386484v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378291v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967823v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420919v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455308v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348772v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Debert" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pachebat" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326385v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321247v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Torras" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2008.5151936" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280233v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348782v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Totir" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gigi Feteanu" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348780v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348777v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326391v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4758251" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324547v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2008.5151937" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326386v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.785995" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321317v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321316v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326388v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348781v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348779v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jarrot" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Quinquis" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157941v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198853v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257919v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198844v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169137v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138170v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tria" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko van Der Baan" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101686v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376900v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kotenkoff" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139891v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133154v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275437v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275417v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660685" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067993v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067998v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321290v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101689v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101688v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376927v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed T. A. Soudani" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boelle" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275423v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097184v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068001v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376912v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097198v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321289v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139893v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376937v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101690v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101691v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321302v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139894v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097179v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321304v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321280v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321292v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321279v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321281v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321297v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321287v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343668v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29922-8_14" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096453v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jerome.mars@gipsa-lab.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/~jerome.mars/encadrement_en.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?hl=fr&amp;user=QAg1PuUAAAAJ&amp;view_op=list_works" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04275745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Malfante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Allier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Paviolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Ghenim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57684-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04597544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chauvaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Reynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Retailleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyae015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979596v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mathias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279690" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Varon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0019704" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447643v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Teixeira Peixoto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Inza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3074058" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Polichetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005513" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Falcin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107151" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Finez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fayet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/joe.2020.3004018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik M&#233;ziane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0353" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876695v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Orive-Miguel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Sieno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Behera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Ferocino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Contini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102815" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002447" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2982714" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380508v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5132939" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herv&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Condat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9245468" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Macedo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jb015470" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2017.2779166" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791774v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5036628" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499820v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu I Jiang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe I Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2660778" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marticke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mont&#233;mont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paulus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.04.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barazzutti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.33.53-72" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355426v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Simard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4955115]" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426137v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mours" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Josso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves F Doisy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4962495" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426251v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen I Pham" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Oudompheng" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.12.022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199284v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazile Kinda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fortier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4929491" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190805v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2015.06.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133296v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Simard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.02.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190854v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Buchoud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Vrabie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy d'Urso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253488v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fantoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gioux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.20.10.106003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187517v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2458175" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001765v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Khan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Beck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921714532994" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078423v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.10.106003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874959v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-013-0437-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935020v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2299066" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935036v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.12.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dadouchi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4816579" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874955v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aulanier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4820468" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934903v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2013.2288113" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853765v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809650" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777815v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Souche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pothier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gandit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115120" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875381v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Touz&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2267651" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941509v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967792v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Bean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth S. O'Brien" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.11.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ0QP3CX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002225v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu Jiang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2013.2281522" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844358v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazile Kinda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4808330" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822997v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gouy-Pailler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souloumiac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2013.02.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00672635v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3664083" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678446v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mayoue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2183129" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797704v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-187" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05148.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00676908v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Josso" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3504709" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625349v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Montcuquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herve" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Navarro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dinten" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2011.2159382" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00626450v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3592230" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680995v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marandet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3514503" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625344v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Iturbe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3621271" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420908v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Khan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2009.2032880" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557090v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lopatka" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cristol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/304103" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496945v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paulus" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/850265" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00522362v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Stephan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2010.04.009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPQM3MFP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583030v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3491796" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515495v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Walker" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3459855" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354661v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2009.2015166" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441633v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2026434" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365351v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacoume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2013907" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422610v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann St&#233;phan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3203308" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350960v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326376v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.926109" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350924v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Guillon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grulier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348784v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Serbanescu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Stankovic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Anton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167711v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ong" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Skipetrov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chaussy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Popa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2007.05.050" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170946v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.896067" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198849v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372299v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105053v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.03.019" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1P5LBPV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069625v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101684v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2006.872092" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257951v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2335387" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125653v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096525v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067992v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Miron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.870630" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139888v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fattaccioli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257974v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.74" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096305v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Pedersen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.855430" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101685v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gounon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2005.03.018" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM7F6S0H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257961v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2003.12.007" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7WXVC9T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096314v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minquy Nguyen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096311v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257964v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.04.001" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR025GWN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096309v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109939v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1567238" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130066v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257971v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257979v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dagany" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Luc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257983v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Glangeaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(01)00298-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMV9ZFWF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230471v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902168" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/440BEEBD38AFECF5481B11FA734957E9A27045DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268793v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Betton-Ployon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Kacem" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mars" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05123538v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202510917" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885872v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885892v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885851v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885265v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04249437v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885782v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885300v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Smirnov" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sourice" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herrmann" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876640v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ribette" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/image2022-3746522.1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876561v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauvaud Arthur" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retailleau Elie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Paysan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876503v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bonotto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655782v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605065v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112554v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Eduardo Espinoza Lara" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Metaxian" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233664v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muschinowski" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0402" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113779v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metaxian" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10234" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535122v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delouche" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348425v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Jaumont" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350613v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jallon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526775" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385442v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533039" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328927v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Thuy Pham" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350637v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Lanka" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Tagliabue" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleh Sudakou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526728" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492525v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Stankovic" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Singh Sewada" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Geen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Dakovic" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS40490.2019.8962755" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272566v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bassila" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Berthet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Somaglino" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Bouhier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867555" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328906v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398754v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348345v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982962v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965639v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976218v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802569v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Eug&#234;nio Martins de Magalh&#227;es" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301354v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067505" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802551v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mohammed" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592788v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Digulescu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costin Vasile" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552437v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Thode" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri D Seger" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urb&#225;n" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Mart&#237;nez-Loustalot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520731v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611334v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Zouaoui" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pifferi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583748v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boullay" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965621v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520728v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666351v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lossent" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jolivet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989174" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982989v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961429v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648200v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552436v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578149v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343783v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Doisy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446860v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343780v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343760v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471696" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343781v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry D. Seger" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Thode" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urban R." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343762v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950080" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343782v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245242v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mont&#233;mont" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248308v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Simard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245240v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Villa" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245237v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camps" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245245v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245241v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245243v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248307v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245246v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Genova.2015.7271705" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246708v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986388v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poher" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gioux" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037600" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021409v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080116v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Blairon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Urso G." TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060140v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018812v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blairon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060142v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendyam S. B. Ouedraogo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877134v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877147v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lamotte" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941496v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Straley" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Andrews" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877121v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923555v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877115v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802081v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986254v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O'Brien" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904081v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Iorio" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877118v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sangnier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841118v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798812" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935400v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986232v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippe" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873614v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fantoni" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herv&#233;" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004320" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843208v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800655" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877149v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877428v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986252v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841121v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798965" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877113v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985502v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor-Ion Petrut" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sg&#226;rciu" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2013.6714029" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877135v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986582v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802075v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802076v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728409v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730188v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877462v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile G&#233;rard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935409v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802079v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731503v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802080v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654527v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625552v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610052v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641083v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625352v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967783" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935415v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625549v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00576932v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625550v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679858v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625379v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967786v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roques" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731500v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654588" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640067v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Bonneau" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654859" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610051v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841126v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733132v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935413v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625354v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Oceans-Spain.2011.6003505" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00576929v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chailloux" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505226v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599611v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583109v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539714v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cunat" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laurent Beck" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599607v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539682v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610048v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Josserand" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537287v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967826v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guidoux" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arti&#232;res" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539715v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539687v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610047v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625417v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440519v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386481v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960080" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447572v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386482v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386483v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378293v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583069v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420927v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444394v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun J. Zhang" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Papandreou-Suppappola" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2009.5470155" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440518v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455324v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447569v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chalindar" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424177v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447566v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Soares" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jesus" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420924v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420920v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378291v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386484v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967823v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455308v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420919v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348772v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Debert" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pachebat" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326385v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321247v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Torras" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2008.5151936" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321317v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324547v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2008.5151937" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326386v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.785995" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321316v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280233v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348782v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Totir" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gigi Feteanu" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348780v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348777v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326391v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4758251" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326388v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348781v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348779v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jarrot" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Quinquis" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157941v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198853v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257919v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198844v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169137v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138170v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tria" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko van Der Baan" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275437v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101686v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376900v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kotenkoff" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139891v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133154v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275417v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660685" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067993v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067998v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101688v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321290v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101689v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097184v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376927v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed T. A. Soudani" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boelle" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275423v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321289v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097198v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376912v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068001v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376937v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139893v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101690v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321302v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101691v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139894v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097179v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321304v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321280v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321292v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321279v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321281v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321297v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321287v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343668v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29922-8_14" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096453v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>