--- v0 (2026-03-03)
+++ v1 (2026-04-01)
@@ -2059,534 +2059,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miscible viscous fingering in microgravity</w:t>
+                <w:t xml:space="preserve">Convective/absolute instability in miscible core-annular flow. Part 1: Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aubertin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Gauthier</w:t>
+                <w:t xml:space="preserve">M. d'Olce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 618, pp.305-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3134662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022112008004230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407050v1</w:t>
+                <w:t xml:space="preserve">hal-05407044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective/absolute instability in miscible core-annular flow. Part 1: Experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the temperature profile of an exothermic autocatalytic reaction front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112008004230⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (5), pp.055101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.055101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407044v1</w:t>
+                <w:t xml:space="preserve">hal-05407058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the temperature profile of an exothermic autocatalytic reaction front</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle Pressure : A Bridge from Osmosis to Granular Dilatancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Deboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Salin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevgeny Yurkovetsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey F Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.055101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.108301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407058v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Pressure : A Bridge from Osmosis to Granular Dilatancy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Gauthier</w:t>
+                <w:t xml:space="preserve">Miscible viscous fingering in microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey F Morris</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102 (10), </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.108301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3134662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941621v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pearl and mushroom instability patterns in two miscible fluids' core annular flows</w:t>
               </w:r>
@@ -3428,51 +3428,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD695DB5"/>
+    <w:nsid w:val="9D194F7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3659,51 +3659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2725-0005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-9712-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406044v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403954v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Freydier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guerrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391362v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Deboeuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Morris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac5cdc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010557v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Weber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.50.3.2390" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Guerrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-019-01167-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01768933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacqueline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davieau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Besbes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11518-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935791v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mahaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.11826" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFMB2CG3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Morris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4758001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941746v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rakotomalala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Talon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010006208" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deboeuf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Salin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/7/075005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407040v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bou Malham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jarrige" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507899" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.066311" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3134662" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Olce" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008004230" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407058v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.055101" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Yurkovetsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F Morris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.108301" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;olce" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838582" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2919804" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shariati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Talon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rakotomalala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis C. Yortsos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00865785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2725-0005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-9712-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406044v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403954v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Freydier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guerrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391362v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Deboeuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Morris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac5cdc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010557v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Weber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.50.3.2390" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Guerrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-019-01167-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01768933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacqueline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davieau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Besbes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11518-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935791v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mahaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.11826" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFMB2CG3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Morris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4758001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941746v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rakotomalala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Talon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010006208" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deboeuf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Salin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/7/075005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407040v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bou Malham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jarrige" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507899" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.066311" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407044v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Olce" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008004230" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.055101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Yurkovetsky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F Morris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.108301" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407050v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubertin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3134662" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;olce" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838582" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2919804" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shariati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Talon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rakotomalala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis C. Yortsos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00865785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>