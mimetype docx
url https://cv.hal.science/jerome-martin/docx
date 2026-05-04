--- v1 (2026-04-01)
+++ v2 (2026-05-04)
@@ -3428,51 +3428,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D194F7E"/>
+    <w:nsid w:val="2E1E56BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>