--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -3428,51 +3428,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E1E56BE"/>
+    <w:nsid w:val="529A87B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>