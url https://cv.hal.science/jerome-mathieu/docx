--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -1674,295 +1674,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global vulnerability of soil ecosystems to erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tree growth and macrofauna colonization in Technosols constructed from recycled urban wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos A Guerra</w:t>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Rosa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Federico Filipponi</w:t>
+                <w:t xml:space="preserve">Anne Pando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-020-00984-z⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153, pp.105886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557195v1</w:t>
+                <w:t xml:space="preserve">hal-02887656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree growth and macrofauna colonization in Technosols constructed from recycled urban wastes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+                <w:t xml:space="preserve">Global vulnerability of soil ecosystems to erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliana Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoise Nunan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Gigon</w:t>
+                <w:t xml:space="preserve">Florian Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pando</w:t>
+                <w:t xml:space="preserve">Federico Filipponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 153, pp.105886. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (4), pp.823-842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-020-00984-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887656v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an integrative understanding of soil biodiversity</w:t>
               </w:r>
@@ -2363,51 +2363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global distribution of earthworm diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie L C Bartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2742,295 +2742,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity loss along a gradient of deforestation in Amazonian agricultural landscapes</w:t>
+                <w:t xml:space="preserve">A spatial evaluation of global wildfire-water risks to human and natural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Decaens</w:t>
+                <w:t xml:space="preserve">Francois -Nicolas Robinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlucia Martins</w:t>
+                <w:t xml:space="preserve">Kevin D. Bladon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Feijoo</w:t>
+                <w:t xml:space="preserve">Carol Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Oszwald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+                <w:t xml:space="preserve">Marc-André Parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cobi.13206⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 610, pp.1193-1206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922346v1</w:t>
+                <w:t xml:space="preserve">hal-02623792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial evaluation of global wildfire-water risks to human and natural systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversity loss along a gradient of deforestation in Amazonian agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois -Nicolas Robinne</w:t>
+                <w:t xml:space="preserve">Marlucia Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin D. Bladon</w:t>
+                <w:t xml:space="preserve">Alex Feijoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Miller</w:t>
+                <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-André Parisien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 610, pp.1193-1206. </w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (6), pp.1380 - 1391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cobi.13206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623792v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global gaps in soil biodiversity data</w:t>
               </w:r>
@@ -4095,319 +4095,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of soil engineering by two contrasting species of earthworms on their dispersal rates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Caro</w:t>
+                <w:t xml:space="preserve">Glaciation as an historical filter of below-ground biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hartmann</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Jonathan Davies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (6), pp.1204-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.08.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632296v1</w:t>
+                <w:t xml:space="preserve">hal-02148223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glaciation as an historical filter of below-ground biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+                <w:t xml:space="preserve">Impact of soil engineering by two contrasting species of earthworms on their dispersal rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jonathan Davies</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41 (6), pp.1204-1214. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84, pp.223-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.12284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148223v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are dispersal behaviours of earthworms related to their functional group?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4505,51 +4505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5030,51 +5030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anick Abourachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Buono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5173,51 +5173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5386,319 +5386,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00881444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm and microbe response to litter and soils of tropical forest plantations with contrasting C:N:P stoichiometric ratios</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IBQS: A synthetic index of soil quality based on soil macro-invertebrate communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Coûteaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mora</w:t>
+                <w:t xml:space="preserve">Nuria Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Roy</w:t>
+                <w:t xml:space="preserve">Léonide Celini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Hommay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 43 (7), pp.1528-1535. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.04.001⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 43 (10), pp.2032-2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668469v1</w:t>
+                <w:t xml:space="preserve">bioemco-00881416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IBQS: A synthetic index of soil quality based on soil macro-invertebrate communities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léonide Celini</w:t>
+                <w:t xml:space="preserve">Earthworm and microbe response to litter and soils of tropical forest plantations with contrasting C:N:P stoichiometric ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rollard</w:t>
+                <w:t xml:space="preserve">Marie-Madeleine Coûteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Hommay</w:t>
+                <w:t xml:space="preserve">J. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 43 (10), pp.2032-2045. </w:t>
+              <w:t xml:space="preserve">, 2011, 43 (7), pp.1528-1535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00881416v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight into the genetic structure of the Allolobophora chlorotica aggregate in Europe using microsatellite and mitochondrial data</w:t>
               </w:r>
@@ -5843,64 +5843,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreasing fallow duration in tropical slash-and-burn agriculture alters soil macro-invertebrate diversity: a case study in southern French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonide Celini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6028,51 +6028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (2), pp.203-209. </w:t>
@@ -7453,51 +7453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossi Jean Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7725,51 +7725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grimaldi Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavelle Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9438,51 +9438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05428800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gollot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabur&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Royaut&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf292" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04965681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107457" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reynolds" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fragoso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hadly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02310-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04946106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Zeiss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mathieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lomba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dahlke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14187" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ristok" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R P Phillips" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/362" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Auger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13811" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G Brown" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilian Demetrio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabriac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarildo Pasini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesca Korasaki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e115000" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesen Zhong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mathieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06054-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charberet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Maria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siaussat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.265" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13492" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03798864v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Antunes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana E Bonato Asato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L C Bartz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/so94iss2id282" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. P. Phillips" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M. Bach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. C. Bartz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M. Bennett" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00912-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557195v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Guerra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rosa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Valentini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wolf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Filipponi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-00984-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pando" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105886" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhav P. Thakur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciska T de Vries" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12567" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlon Nadolny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Santos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Ferreira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane dos Santos Maia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1678-3921.pab2020.v55.01006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin K. Cameron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines S. Martins" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leho Tedersoo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13311" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352980v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Phillips" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax4851" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02164337v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0579-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Saulnier-Copard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12359" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922346v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlucia Martins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Feijoo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13206" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623792v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois -Nicolas Robinne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D. Bladon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Miller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Parisien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.112" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Cameron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Martins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0573-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147520v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985285v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terrigeol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Fr&#233;d&#233;ric Indorf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouhanique" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tanguy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Hoareau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV1ZWPG3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02138395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458095v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gignoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.111" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606544v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1614751114" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ss.0000000000000155" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136023v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02148313v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12486" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hartmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.08.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4KNX6V2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02148223v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonathan Davies" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12284" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZS10KRPG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881346v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.11.019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79BH8RCF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881362v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.05.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37GLQS6P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881418v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2011.11.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9SBVND-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881401v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2012.08.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCB7RCQ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marichal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2012.03.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00712684v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Buono" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-012-0694-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881389v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.03.020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB54N1HR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881444v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.11.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBHXSZ4L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668469v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Co&#251;teaux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.04.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZPZH38H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881416v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Ruiz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onide Celini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rollard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hommay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.05.019" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q7JML8Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881430v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Porco" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. King" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rougerie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.O.C. Symondson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.03.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL4D6QMZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493992v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.08.012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63GHMRN6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448631v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.10.018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N4MCFLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574974v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henry de Tureaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Doan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Toan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353854v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2008.01476.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396039v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam-Rigne Laossi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Christina Noguera" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolom&#233;-Lasa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00407285v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutinan Choosai" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupa Hanboonsong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0376892909005475" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-20MV1ZC6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396247v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.12.020" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNJBMB4P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395587v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricoy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.12.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NHVGVSZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396253v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maigualida Ricoy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353802v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001248" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657124v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cooper" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.01.020" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H61ZNZGM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00438550v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Jean Pierre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaldi Michel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00438551v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demanche" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Wanert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Joly" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28059-0" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00451009v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Rossi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavelle Patrick" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-004-0777-8" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C1QTKZWB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357135v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M Charberet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856647v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167832v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04710649v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570969v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18667.90405" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832181v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396308v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800890v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Quadros" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsoilbiodiversity.org/?q=node/271" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01342216v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00549866v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01342197v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746850v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10205" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05428800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gollot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabur&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Royaut&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf292" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04965681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107457" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reynolds" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fragoso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hadly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02310-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04946106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Zeiss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mathieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lomba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dahlke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14187" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ristok" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R P Phillips" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/362" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Auger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13811" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G Brown" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilian Demetrio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabriac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarildo Pasini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesca Korasaki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e115000" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesen Zhong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mathieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06054-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charberet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Maria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siaussat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.265" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13492" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03798864v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Antunes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana E Bonato Asato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L C Bartz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/so94iss2id282" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. P. Phillips" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M. Bach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. C. Bartz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M. Bennett" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00912-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pando" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105886" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Guerra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rosa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Valentini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wolf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Filipponi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-00984-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhav P. Thakur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciska T de Vries" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12567" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlon Nadolny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Santos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Ferreira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane dos Santos Maia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1678-3921.pab2020.v55.01006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin K. Cameron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines S. Martins" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leho Tedersoo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13311" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352980v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Phillips" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax4851" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02164337v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0579-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Saulnier-Copard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12359" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623792v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois -Nicolas Robinne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D. Bladon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Miller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Parisien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922346v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlucia Martins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Feijoo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13206" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Cameron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Martins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0573-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147520v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985285v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terrigeol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Fr&#233;d&#233;ric Indorf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouhanique" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tanguy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Hoareau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV1ZWPG3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02138395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458095v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gignoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.111" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606544v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1614751114" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ss.0000000000000155" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136023v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02148313v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12486" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02148223v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonathan Davies" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12284" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZS10KRPG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632296v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hartmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.08.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4KNX6V2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881346v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.11.019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79BH8RCF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881362v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.05.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37GLQS6P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881418v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2011.11.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9SBVND-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881401v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2012.08.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCB7RCQ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marichal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2012.03.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00712684v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Buono" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-012-0694-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881389v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.03.020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB54N1HR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881444v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.11.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBHXSZ4L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881416v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Ruiz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onide Celini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rollard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hommay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.05.019" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q7JML8Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668469v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Co&#251;teaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.04.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZPZH38H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881430v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Porco" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. King" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rougerie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.O.C. Symondson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.03.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL4D6QMZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493992v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.08.012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63GHMRN6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448631v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.10.018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N4MCFLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574974v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henry de Tureaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Doan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Toan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353854v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2008.01476.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396039v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam-Rigne Laossi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Christina Noguera" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolom&#233;-Lasa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00407285v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutinan Choosai" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupa Hanboonsong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0376892909005475" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-20MV1ZC6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396247v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.12.020" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNJBMB4P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395587v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricoy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.12.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NHVGVSZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396253v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maigualida Ricoy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353802v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001248" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657124v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cooper" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.01.020" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H61ZNZGM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00438550v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Jean Pierre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaldi Michel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00438551v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demanche" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Wanert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Joly" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28059-0" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00451009v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Rossi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavelle Patrick" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-004-0777-8" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C1QTKZWB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357135v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M Charberet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856647v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167832v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04710649v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570969v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18667.90405" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832181v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396308v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800890v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Quadros" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsoilbiodiversity.org/?q=node/271" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01342216v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00549866v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01342197v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746850v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10205" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>