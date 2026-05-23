--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1942,295 +1942,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integrative understanding of soil biodiversity</w:t>
+                <w:t xml:space="preserve">Recommendations for assessing earthworm populations in Brazilian ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madhav P. Thakur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helen R P Phillips</w:t>
+                <w:t xml:space="preserve">Herlon Nadolny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Brose</w:t>
+                <w:t xml:space="preserve">Alessandra Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilian Demetrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franciska T de Vries</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+                <w:t xml:space="preserve">Talita Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane dos Santos Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12567⟩</w:t>
+              <w:t xml:space="preserve">Pesquisa Agropecuária Brasileira</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/s1678-3921.pab2020.v55.01006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499460v1</w:t>
+                <w:t xml:space="preserve">hal-02987191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for assessing earthworm populations in Brazilian ecosystems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an integrative understanding of soil biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wilian Demetrio</w:t>
+                <w:t xml:space="preserve">Madhav P. Thakur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen R P Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talita Ferreira</w:t>
+                <w:t xml:space="preserve">Ulrich Brose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane dos Santos Maia</w:t>
+                <w:t xml:space="preserve">Franciska T de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesquisa Agropecuária Brasileira</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55, </w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.350-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/s1678-3921.pab2020.v55.01006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/brv.12567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987191v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global mismatches in aboveground and belowground biodiversity</w:t>
               </w:r>
@@ -2478,559 +2478,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352980v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vermicompost significantly affects plant growth. A meta-analysis</w:t>
+                <w:t xml:space="preserve">High-resolution quantification of earthworm calcite granules from western European loess sequences reveals stadial-interstadial climatic variability during the Last Glacial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Barrere</w:t>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+                <w:t xml:space="preserve">Segolene Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silène Lartigue</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39 (4), pp.34. </w:t>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (1), pp.257-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-019-0579-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bor.12359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164337v1</w:t>
+                <w:t xml:space="preserve">hal-02147883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution quantification of earthworm calcite granules from western European loess sequences reveals stadial-interstadial climatic variability during the Last Glacial</w:t>
+                <w:t xml:space="preserve">Vermicompost significantly affects plant growth. A meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Moine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+                <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segolene Saulnier-Copard</w:t>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antoine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silène Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (1), pp.257-268. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (4), pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bor.12359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-019-0579-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147883v1</w:t>
+                <w:t xml:space="preserve">hal-02164337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial evaluation of global wildfire-water risks to human and natural systems</w:t>
+                <w:t xml:space="preserve">Biodiversity loss along a gradient of deforestation in Amazonian agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois -Nicolas Robinne</w:t>
+                <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin D. Bladon</w:t>
+                <w:t xml:space="preserve">Marlucia Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Miller</w:t>
+                <w:t xml:space="preserve">Alex Feijoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-André Parisien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+                <w:t xml:space="preserve">Johan Oszwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.112⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (6), pp.1380 - 1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.13206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623792v1</w:t>
+                <w:t xml:space="preserve">hal-01922346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity loss along a gradient of deforestation in Amazonian agricultural landscapes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A spatial evaluation of global wildfire-water risks to human and natural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlucia Martins</w:t>
+                <w:t xml:space="preserve">Francois -Nicolas Robinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Feijoo</w:t>
+                <w:t xml:space="preserve">Kevin D. Bladon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Oszwald</w:t>
+                <w:t xml:space="preserve">Carol Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+                <w:t xml:space="preserve">Marc-André Parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (6), pp.1380 - 1391. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 610, pp.1193-1206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cobi.13206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922346v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global gaps in soil biodiversity data</w:t>
               </w:r>
@@ -3612,64 +3612,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of Last Glacial climate variability in west-European loess revealed by radiocarbon dating of fossil earthworm granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3772,51 +3772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alister Spain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3984,51 +3984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levels and limits in artificial selection of communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4230,51 +4230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4363,51 +4363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are dispersal behaviours of earthworms related to their functional group?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4505,51 +4505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4602,289 +4602,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00881362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant homeostasis, growth and development in natural and artificial soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Spatial organization of earthworm assemblages in pastures of northwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2011.11.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.62-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2012.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00881418v1</w:t>
+                <w:t xml:space="preserve">bioemco-00881401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial organization of earthworm assemblages in pastures of northwestern France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Legras</w:t>
+                <w:t xml:space="preserve">Plant homeostasis, growth and development in natural and artificial soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Margerie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul W. Leadley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53, pp.62-69. </w:t>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.10-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2012.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2011.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00881401v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00881418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is invasion of deforested Amazonia by the earthworm Pontoscolex corethrurus driven by soil texture and chemical properties?</w:t>
               </w:r>
@@ -5030,51 +5030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anick Abourachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Buono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5173,51 +5173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5386,319 +5386,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00881444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IBQS: A synthetic index of soil quality based on soil macro-invertebrate communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earthworm and microbe response to litter and soils of tropical forest plantations with contrasting C:N:P stoichiometric ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Ruiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+                <w:t xml:space="preserve">Marie-Madeleine Coûteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonide Celini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gerard Hommay</w:t>
+                <w:t xml:space="preserve">J. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 43 (10), pp.2032-2045. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.05.019⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 43 (7), pp.1528-1535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00881416v1</w:t>
+                <w:t xml:space="preserve">hal-00668469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm and microbe response to litter and soils of tropical forest plantations with contrasting C:N:P stoichiometric ratios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Mathieu</w:t>
+                <w:t xml:space="preserve">IBQS: A synthetic index of soil quality based on soil macro-invertebrate communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonide Celini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Coûteaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mora</w:t>
+                <w:t xml:space="preserve">Christine Rollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Roy</w:t>
+                <w:t xml:space="preserve">Gerard Hommay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 43 (7), pp.1528-1535. </w:t>
+              <w:t xml:space="preserve">, 2011, 43 (10), pp.2032-2045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668469v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00881416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight into the genetic structure of the Allolobophora chlorotica aggregate in Europe using microsatellite and mitochondrial data</w:t>
               </w:r>
@@ -5843,51 +5843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreasing fallow duration in tropical slash-and-burn agriculture alters soil macro-invertebrate diversity: a case study in southern French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonide Celini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5970,298 +5970,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat quality, conspecific density, and habitat pre-use affect the dispersal behaviour of two earthworm species, Aporrectodea icterica and Dendrobaena veneta, in a mesocosm experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Decaens</w:t>
+                <w:t xml:space="preserve">Utilization of near infrared reflectance spectroscopy (NIRS) to quantify the impact of earthworms on soil and carbon erosion in steep slope ecosystem A study case in Northern Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Henry de Tureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Thuy Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Toan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (81), pp.113-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00448631v1</w:t>
+                <w:t xml:space="preserve">bioemco-00574974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of near infrared reflectance spectroscopy (NIRS) to quantify the impact of earthworms on soil and carbon erosion in steep slope ecosystem A study case in Northern Vietnam</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T.D. Toan</w:t>
+                <w:t xml:space="preserve">Habitat quality, conspecific density, and habitat pre-use affect the dispersal behaviour of two earthworm species, Aporrectodea icterica and Dendrobaena veneta, in a mesocosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.203-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.10.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00574974v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00448631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling approach to analyse the effects of nitrification inhibition on primary production</w:t>
               </w:r>
@@ -6429,51 +6429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartolomé-Lasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41, pp.1668-1773</w:t>
@@ -6541,51 +6541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yupa Hanboonsong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (1), pp.71-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6657,51 +6657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rouland-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6777,51 +6777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Above-ground earthworm casts affect water runoff and soil erosion in Northern Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Podwojewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6923,51 +6923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Above-ground earthworm casts affect water runoff and soil erosion in Northern Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Podwojewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7082,77 +7082,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tale of four stories: soil ecology, theory, evolution and the publication system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8571,51 +8571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of land use change on earthworm diversity and activity : the consequence for soil fertility and soil erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9438,51 +9438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05428800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gollot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabur&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Royaut&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf292" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04965681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107457" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reynolds" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fragoso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hadly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02310-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04946106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Zeiss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mathieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lomba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dahlke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14187" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ristok" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R P Phillips" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/362" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Auger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13811" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G Brown" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilian Demetrio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabriac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarildo Pasini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesca Korasaki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e115000" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesen Zhong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mathieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06054-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charberet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Maria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siaussat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.265" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13492" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03798864v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Antunes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana E Bonato Asato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L C Bartz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/so94iss2id282" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. P. Phillips" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M. Bach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. C. Bartz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M. Bennett" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00912-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pando" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105886" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Guerra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rosa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Valentini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wolf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Filipponi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-00984-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhav P. Thakur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciska T de Vries" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12567" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlon Nadolny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Santos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Ferreira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane dos Santos Maia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1678-3921.pab2020.v55.01006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin K. Cameron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines S. Martins" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leho Tedersoo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13311" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352980v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Phillips" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax4851" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02164337v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0579-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Saulnier-Copard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12359" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623792v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois -Nicolas Robinne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D. Bladon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Miller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Parisien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922346v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlucia Martins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Feijoo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13206" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Cameron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Martins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0573-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147520v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985285v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terrigeol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Fr&#233;d&#233;ric Indorf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouhanique" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tanguy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Hoareau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV1ZWPG3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02138395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458095v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gignoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.111" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606544v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1614751114" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ss.0000000000000155" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136023v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02148313v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12486" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02148223v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonathan Davies" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12284" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZS10KRPG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632296v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hartmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.08.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4KNX6V2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881346v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.11.019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79BH8RCF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881362v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.05.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37GLQS6P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881418v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2011.11.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9SBVND-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881401v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2012.08.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCB7RCQ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marichal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2012.03.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00712684v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Buono" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-012-0694-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881389v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.03.020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB54N1HR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881444v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.11.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBHXSZ4L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881416v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Ruiz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onide Celini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rollard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hommay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.05.019" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q7JML8Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668469v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Co&#251;teaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.04.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZPZH38H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881430v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Porco" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. King" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rougerie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.O.C. Symondson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.03.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL4D6QMZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493992v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.08.012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63GHMRN6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448631v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.10.018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N4MCFLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574974v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henry de Tureaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Doan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Toan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353854v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2008.01476.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396039v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam-Rigne Laossi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Christina Noguera" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolom&#233;-Lasa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00407285v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutinan Choosai" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupa Hanboonsong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0376892909005475" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-20MV1ZC6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396247v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.12.020" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNJBMB4P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395587v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricoy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.12.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NHVGVSZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396253v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maigualida Ricoy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353802v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001248" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657124v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cooper" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.01.020" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H61ZNZGM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00438550v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Jean Pierre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaldi Michel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00438551v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demanche" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Wanert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Joly" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28059-0" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00451009v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Rossi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavelle Patrick" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-004-0777-8" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C1QTKZWB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357135v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M Charberet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856647v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167832v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04710649v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570969v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18667.90405" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832181v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396308v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800890v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Quadros" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsoilbiodiversity.org/?q=node/271" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01342216v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00549866v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01342197v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746850v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10205" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05428800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gollot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabur&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Royaut&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf292" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04965681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107457" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reynolds" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fragoso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hadly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02310-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04946106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Zeiss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mathieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lomba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dahlke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14187" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ristok" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R P Phillips" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/362" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Auger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13811" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G Brown" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilian Demetrio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabriac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarildo Pasini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesca Korasaki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e115000" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesen Zhong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mathieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06054-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charberet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Maria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siaussat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.265" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13492" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03798864v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Antunes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana E Bonato Asato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L C Bartz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/so94iss2id282" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. P. Phillips" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M. Bach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. C. Bartz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M. Bennett" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00912-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pando" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105886" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Guerra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rosa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Valentini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wolf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Filipponi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-00984-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlon Nadolny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Santos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Ferreira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane dos Santos Maia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1678-3921.pab2020.v55.01006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhav P. Thakur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciska T de Vries" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12567" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin K. Cameron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines S. Martins" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leho Tedersoo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13311" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352980v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Phillips" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax4851" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147883v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Saulnier-Copard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12359" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02164337v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0579-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922346v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlucia Martins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Feijoo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13206" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623792v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois -Nicolas Robinne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D. Bladon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Miller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Parisien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.112" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Cameron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Martins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0573-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147520v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985285v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terrigeol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Fr&#233;d&#233;ric Indorf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouhanique" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tanguy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Hoareau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV1ZWPG3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02138395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458095v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gignoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.111" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606544v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1614751114" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ss.0000000000000155" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136023v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02148313v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12486" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02148223v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonathan Davies" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12284" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZS10KRPG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632296v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hartmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.08.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4KNX6V2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881346v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.11.019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79BH8RCF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881362v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.05.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37GLQS6P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881401v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2012.08.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCB7RCQ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881418v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2011.11.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9SBVND-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marichal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2012.03.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00712684v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Buono" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-012-0694-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881389v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.03.020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB54N1HR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881444v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.11.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBHXSZ4L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668469v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Co&#251;teaux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.04.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZPZH38H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881416v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Ruiz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onide Celini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rollard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hommay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.05.019" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q7JML8Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881430v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Porco" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. King" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rougerie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.O.C. Symondson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.03.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL4D6QMZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493992v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.08.012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63GHMRN6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574974v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henry de Tureaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Doan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Toan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448631v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.10.018" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N4MCFLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353854v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2008.01476.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396039v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam-Rigne Laossi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Christina Noguera" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolom&#233;-Lasa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00407285v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutinan Choosai" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupa Hanboonsong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0376892909005475" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-20MV1ZC6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396247v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.12.020" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNJBMB4P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395587v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricoy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.12.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NHVGVSZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396253v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maigualida Ricoy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353802v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001248" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657124v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cooper" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.01.020" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H61ZNZGM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00438550v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Jean Pierre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaldi Michel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00438551v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demanche" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Wanert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Joly" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28059-0" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00451009v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Rossi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavelle Patrick" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-004-0777-8" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C1QTKZWB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357135v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M Charberet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856647v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167832v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04710649v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570969v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18667.90405" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832181v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396308v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800890v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Quadros" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsoilbiodiversity.org/?q=node/271" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01342216v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00549866v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01342197v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746850v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10205" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>