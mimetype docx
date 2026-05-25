--- v0 (2026-03-19)
+++ v1 (2026-05-25)
@@ -1538,50 +1538,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01599310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muhawalat li-qira'at al-mujtama' al-suri thalathun 'aman ba'da Michel Seurat - naqd oua tahlil al-khitab at-ta'ifi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Kachee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maucourant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OMRAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.51-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01087302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur la notion de &amp;quot;révolution&amp;quot; en Syrie (2011-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Kachee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1590,139 +1672,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, http://www.journaldumauss.net/spip.php?article1046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00956687v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01087302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montchrestien 1615 : the beginnings of political economy?</w:t>
               </w:r>
@@ -3058,269 +3058,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00265218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le port de commerce : un concept en débat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La question nationale et les mutations du capitalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maucourant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utopie critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33, pp.71-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de l'économie des sanctuaires de l'Antiquité : une perspective institutionnaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Maucourant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 12-13, pp.216-257. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, N° 12-13, pp.117-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le port de commerce : un concept en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Maucourant</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...67 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Maucourant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, N° 12-13, pp.117-132</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 12-13, pp.216-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/topoi.2005.2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00138317v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ère de l'opulence selon Polanyi</w:t>
               </w:r>
@@ -4432,50 +4432,162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04468226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur l’État et le sacré à partir d’une étude de la fiscalité des temples mésopotamiens (Ier millénaire av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Graslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maucourant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcellesi, Marie-Christine; Pont, Anne-Valérie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religions et fiscalité dans le monde méditerranéen de l'antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-36, 2022, 979-10-231-0728-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dette et démocraties. Dettes, monnaies et sociétés : sur la &amp;quot;Défense de la richesse&amp;quot;, part 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4488,169 +4600,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kefallonitis, Stavroula. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dette et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.205-225, 2022, 978-2-84867-921-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03686537v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-03205944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dette et démocraties. L'ordre de la dette, les exemples grecs et libanais : sur la &amp;quot;Défense de la richesse&amp;quot;, part 2</w:t>
               </w:r>
@@ -5468,50 +5468,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00438430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le nazisme comme fascisme radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maucourant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giovannoni, Augustin;Guilhaumou, Jacques;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et subjectivation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimé, pp.197-218, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00357893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire face à l'effacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maucourant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vassort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peut-on critiquer le capitalisme ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Dispute, pp.7-16, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00357895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karl Polanyi : breve biografia intellettuale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Cangiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5524,212 +5679,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laville, Jean-Louis;La Rosa, Michele;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ritornare a Polanyi : per una critica all'economicismo ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franco Angeli, pp.19-39, 2008, Sociologia del lavoro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00357862v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">halshs-00357895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures du néomodernisme - le marché est-il un signifiant vide ?</w:t>
               </w:r>
@@ -7974,51 +7974,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BE5857E"/>
+    <w:nsid w:val="657D9F0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8205,51 +8205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-maucourant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035502177" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082884v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoble" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maucourant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Abdelkader" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plociniczak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638014v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Polanyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cangiani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moneta.be/volumes/moneta_080.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanania Alain Amar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry F&#233;ral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174941v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04573120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994408v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468219v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.254.0055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37075/EA.2020.1.01" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tinel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.068.0108" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091489v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak G&#252;rb&#252;z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.083.0111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rafferty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Kachee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845414v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2013.807675" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681801v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624460108" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967680v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660900v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467906v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.041.0015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taquin V&#233;ronique" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639101v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.043.0140" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265218v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2005.2001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138319v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vivel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138331v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.049.0020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420719v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420715v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565461v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564844v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018641v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345182v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103782v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345266v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003336747-22/karl-polanyi-money-j%C3%A9r%C3%B4me-maucourant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003336747-22" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686537v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205944v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/religions-et-spiritualites/religions-dans-lhistoire/religions-et-fiscalite-dans-le-monde-mediterraneen-de-lantiquite-nos-jours" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686538v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091491v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435913v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678296v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01012848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602897v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357893v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357895v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vassort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258493v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203437v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277473v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018848v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558710v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173830v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018827v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420718v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018785v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105842v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966988v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967665v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967671v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345730v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293665v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trinquier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gombert-Meurice" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Besson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016945v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967688v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01941880v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steiner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00384984v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-maucourant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035502177" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082884v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoble" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maucourant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Abdelkader" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plociniczak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638014v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Polanyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cangiani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moneta.be/volumes/moneta_080.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanania Alain Amar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry F&#233;ral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174941v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04573120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994408v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468219v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.254.0055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37075/EA.2020.1.01" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tinel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.068.0108" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091489v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak G&#252;rb&#252;z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.083.0111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rafferty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Kachee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845414v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2013.807675" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681801v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624460108" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967680v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660900v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467906v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.041.0015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taquin V&#233;ronique" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639101v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.043.0140" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265218v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138332v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138318v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2005.2001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138319v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vivel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138331v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.049.0020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420719v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420715v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565461v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564844v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018641v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345182v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103782v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345266v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003336747-22/karl-polanyi-money-j%C3%A9r%C3%B4me-maucourant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003336747-22" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205944v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/religions-et-spiritualites/religions-dans-lhistoire/religions-et-fiscalite-dans-le-monde-mediterraneen-de-lantiquite-nos-jours" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686537v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686538v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091491v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435913v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678296v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01012848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602897v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357893v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vassort" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258493v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203437v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277473v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018848v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558710v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173830v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018827v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420718v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018785v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105842v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966988v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967665v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967671v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345730v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293665v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trinquier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gombert-Meurice" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Besson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016945v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967688v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01941880v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steiner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00384984v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>