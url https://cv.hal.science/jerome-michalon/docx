--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Michalon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6151-7324</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147746434</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi :</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> ma page sur le site du laboratoire Triangle </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(UMR5206)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 797, pp.128, 2023, Repères, 978-2-348-06801-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panser avec les animaux. Sociologie du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2014, Cécile Méadel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner ou limiter la bureaucratisation de la recherche ? Les mises en œuvre locales des régulations françaises de l'intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Bureaucratisation et action publique, 14 (1), pp.33-58. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.251.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05219584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui porte la voix des phoques sans tête ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ronsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 | 2024, pp.53-71. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15j2f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épiphanies : sociologie pragmatique et différence anthropozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les autres qu'humains : explorations en humanités environnementales, 2021 (70), pp.15-45. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1097415ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistible ascension de l’éthique ? Sciences sociales et question animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.166-178. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2023030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial assemblages of urban microbiomes mobilized by runoff waters match land use typologies and harbor core species involved in pollutant degradation and opportunistic human infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 815, pp.152662. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for One Health: insights from the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (56), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03001135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné : antisémitisme, panique morale et communauté déviante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (3), pp.383-419. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.443.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Therapy Animals' Personhood: a Note on the Ontological Dimensions of Professional Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanimalia - Journal of human/animal interface studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52537/humanimalia.9456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De différences en différends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (7), pp.289-291. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.007.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Culture sans artifice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (7), pp.235-260. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.007.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causa animal y ciencias sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nueva sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 288, pp.116-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Animal Cause’ and the Social Sciences : from anthropocentrism to zoocentrism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Books and Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - &amp;quot;Sylvain Laurens, Militer pour la science. Les mouvements rationalistes en France (1930-2005), Paris, EHESS, coll. « En temps & lieux », 2019, 244 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.35258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health au prisme des sciences sociales : quelques pistes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172 (early view 2020-01-13), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02458572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - À l’école des bêtes. À propos de : Dominique Guillo, Les Fondements oubliés de la culture. Une approche écologique, Seuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociaux du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2 (72), pp.3-5. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhiz.072.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdu pigeon blanc Conversation avec Alban de Chateauvieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paysage-animal, 11, pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et incidence des animaux dans les familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place and effect of animals in families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Linda Kalof (Dir.), The Oxford Handbook of Animal Studies. New York, Oxford University Press, 2017, 621 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.243-245. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2018031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01881727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits pas de la Paix : note sur le courant Humane Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (41), pp.121-127. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.041.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01882613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause animale et sciences sociales : de l’anthropocentrisme au zoocentrisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Coutellec, La science au pluriel. Essai d’épistémologie pour des sciences impliquées. Editions Quae, collection « Sciences en questions », 2015, 88 p. [Compte rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.209-210. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.1769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01684119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Animal Studies peuvent-elles nous aider à penser l’émergence des épistémès réparatrices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.036.0321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes human-animal relations &amp;quot;organizational'? The de-scription of anthrozootechnical agencements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (6), pp.761-780. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350508416670249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de « Étienne Ollion, Raison d'État. Histoire de la lutte contre les sectes en France, Paris, La Découverte, 2017, 272 p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, http://journals.openedition.org/lectures/23598. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;David Grazian, American Zoo: A Sociological Safari, Princeton University Press, Princeton and Oxford, 2015, 344 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix enseignements de la sociologie des relations humains/animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie avec les animaux : faut-il changer de sociologie pour étudier les relations humains/animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01439197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes human-animal relations “organizational”? The De-Scription of anthrozootechnical agencements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner par le contact animalier. Aux origines de la recherche sur les interactions humains/animaux à but thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les sciences du psychisme et l'animal, 28, pp.137-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie avec les animaux : faut-il changer de sociologie pour étudier les relations humains/animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dossier: "Sociétés en mouvement, sociologie en changement, décloisonner la sociologie"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment donner corps à la personnification des animaux ? Les enjeux sociaux du développement du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Dessous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (16), pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de &amp;quot;Libération animale et végétarisation du monde. Ethnologie de l'antispécisme français&amp;quot; Catherine-Marie Dubrueil, Paris, Editions du CTHS, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi faut-il parler de la mort des animaux de refuge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145 (145), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eslm.145.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer l'animal de compagnie. Ethnographie d'un refuge S.P.A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (2), pp.47-66. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.042.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : « Où sont les animaux ? Vers une géographie humanimale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Estebanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;The Feminist Care Tradition in Animal Ethics&amp;quot;, Josephine Donovan, Carol J. Adams (Dir.) - New York, Columbia University Press, 2007, 392 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.362-380. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2013049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire des &amp;quot; représentations sociales &amp;quot; dans la recherche sur les Interactions avec l'Animal à but Thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (117), pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier &amp;quot;Relations anthropozoologiques. L'animal conjugué au présent des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (108), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.108.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations anthropozoologiques à l'épreuve du travail scientifique. L'exemple de l'animal dans les pratiques de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (108), pp.75-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux peuvent-ils contribuer à la santé humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bidois, Anne; Charpenel, Marion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.73-79, 2026, 978-2-38428-107-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05540521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un vision renouvelée des maladies et du soin [prés. & coord. de la partie]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gardon, Sébastien; Gautier, Amandine; Le Naour, Gwenola; Morand, Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortir des crises : One Health en pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quæ, pp.67-68, 2022, 978-2-7592-3296-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dilemmes du selfie protecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cros, Michèle; Frerot, Benjamin; Girard, Marc; Renault, Gaspard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safaris &amp; Selfies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-201, 2021, 978-2-343-22655-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-il donc arrivé aux chiens ? Réflexions sur la condition canine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedossa, Thierry; Jeannin, Sarah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comportement et bien-être du chien : une approche interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri, pp.493-508, 2020, 979-10-275-0312-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02878806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les Animal Studies font à la sociologie (et réciproquement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Choné, Aurélie; Iribarren, Isabelle; Pelé, Marie; Repussard, Catherine; Sueur, Cédric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études animales sont-elles bonnes à penser ? Repenser les sciences, reconfigurer les disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.153-170, 2020, 978-2343192765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02878800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale et les sciences sociales : influences, dévoilements et appariements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carrié, Fabien; Traïni, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S'engager pour les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.89-101, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élever sans tuer : le travail d’élevage au prisme du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doidy, Eric; Gateau, Matthieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reprendre la terre : agriculture et critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaïros, pp.157-170, 2019, 979-1092726442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être des animaux de compagnie : la remise en question d’une évidence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert, Caroline; Titeux, Emmanuelle; Michalon, Jérôme; Pignon, Charly; Poitte, Thierry; Rosaci, Fabrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc : le bien-être de l'animal de compagnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapWelfare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-81, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folia : de la promesse technologique à l'expérience de plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heaton, Lorna; Millerand, Florence; Dias da Silva, Patricia; Proulx, Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconfiguration du travail scientifique en biodiversité : pratiques amateurs et technologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-116, 2018, Collection « Libre Accès », 9782760639027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus-value animale, récits de conversion et épiphanies : quand le soin par le contact animalier offre une version positive de la différence anthropozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Cros; Julien Bondaz; Frédéric Laugrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions du monde animal : Médiations ordinaires, Cosmologies autochtones, Brouillages ontologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.247-271, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux pansent-ils ? Comment rendre compte des effets thérapeutiques du contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinciane Despret; Raphaël Larrère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux : deux ou trois choses que nous savons d’eux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.121-148, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panser avec les animaux. Sociologie du soin par le contact animalier. Michalon, J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines ParisTech, pp.331-332, 2014, Sciences sociales, 978-2-35671-077-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sport to Therapy. The Social Stakes in the Rise of Equine-Assisted Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gillett, James; Gilbert, Michelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Animals and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.85-100, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sociologie pour les animaux et sociologie des animaux ? Retour sur la création de la section « Animals and Society » de l’American Sociological Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Associaton Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associaton Française de Sociologie, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et cause animale : historiciser les Critical Animal Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique animale et interspécificité. Emanciper les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation équine : à bonne distance de l’équitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les origines de l'équitation. Le cheval, un acteur permanent du changement social.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Equitation, Apr 2024, Lamotte-Beuvron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux en personnes. Perspectives sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux récits et nouvelles ontologies dans le rapport à l'animal ? Mécanismes d'évolutions et résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres d'agriculture France - Séminaire des chargés d’études économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Construction de l'État et genèses du politique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause animale et rapport aux savoirs. Subjectivation, scientifisation et relation circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès International des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des animaux des sujets. Les épistémès de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Sciences et mobilisations écologistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon 3/Triangle et Paris 1/CESSP, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences du Carbone-Café</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SANTAL du CERTOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la médiation équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les origines de l'équitation. Le cheval, un acteur permanent du changement social. Journées Culturelles de la FFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Equitation, Apr 2024, Lamotte Beuvron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale : légitimation d’une entreprise de représentation politique des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Discuter des dominations et des émancipations à partir de la frontière animal/humain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliciter et renégocier les cultures épistémiques. Les mises en œuvre locales des régulations françaises de l’intégrité scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du pôle "Action publique" du laboratoire Triangle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04361595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du Collectif de scientifiques en réflexion sur le bien-être animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la déviance scientifique? Analyse du traitement médiatique de deux affaires de manquement à l’intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gradual evolution of media coverage concerning two French cases of scientific misconduct (2015-2021).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explaining research misconduct: data, hypotheses, and methodological issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Poincaré - ANR CRISP, Dec 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal de l'UMR Triangle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Implementation of Scientific Integrity Policies in French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IPSA World Congress of Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Political Science Association, Jul 2023, Buenos Aires (Argentina), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café de la Recherche - MSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistible flexibilité ontologique des animaux – les sciences sociales face à l’exercice du porte-parolat pour les bêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles catégories pour les sciences sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’anthropologie européenne des relations entre humains et animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles formes de contrôle de la recherche? Les traductions locales des régulations françaises de l’intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IPRAZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-il donc arrivé aux chiens? Réflexions sur la condition canine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Le Chien Mon Ami</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health et les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du laboratoire junior RAT " Santé Globale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause animale et monde académique : quelques points de repères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.U. Ethique et Condition Animale : Devoirs des Humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vétérinaires et la mise à mort des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IPRAZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise comportementale vétérinaire au prisme de la sociologie des professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pet Revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Animal University; Université Paris Nanterre, Dec 2022, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03967277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional or Routinized Judiciarization? Expertise and Mobilization about the Judgment of Mistreatment of Seals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ronsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RULNAT International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner et tuer. Les vétérinaires et la moralisation de la mise à mort des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Animort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l’AISLF - GT 20 « Etudes Animales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Tunis [en ligne], Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apaiser, personnaliser et responsabiliser : comment les animaux humanisent les institutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique « Le chaman, l'archive et le chien. Des médiateurs pour faire exister l'autre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lausanne [en ligne], Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre compte de One Health ? Quelques réflexions issues des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Santé des plantes et santé animale au prisme des sciences sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir animal de compagnie : réflexions sociologiques sur les conventions anthropozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'animal sauvage à l'animal de compagnie non conventionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Ethnozootechnie, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes d’insertion des animaux dans les familles. Une revue critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l’AISLF - CR 08 Sociologie de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Tunis [en ligne], Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souffrance environnementale en procès ? Les phoques décapités au tribunal de Quimper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ronsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RULNAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal et société : des relations qui évoluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.I.U. Formation réglementaire destinée aux personnels concevant des procédures expérimentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon [En ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's in a Name? Sociological Insights on Creating and Uniformizing Terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Federation of Horses in Education &amp; Therapy International 17th International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HETI Federation, Jun 2021, Séoul [en ligne], South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambivalences du rapport aux animaux dans les sociétés contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Musée d'Allard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montbrison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éternelle quête de la professionnalisation. Regard sociologique sur la médiation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equi-meeting Médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La libération animale : un projet de société ? Perspectives historiques et enjeux politiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Collège Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations pro-animaux : quelques pistes sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Controverses environnementales et anthropologies de la nature" - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistible ascension de l’éthique ? Sciences sociales et question animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Techniques et Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health au prisme des sciences sociales : quelques pistes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session thématique "Une seule santé" De l’Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Vétérinaire de France, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre (in)visible la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et expertises dans les mondes politiques et sociaux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Rennes, Oct 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer les injustices épistémiques ? Cause animale et monde académique en régime de « studies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JUSTANIMA - Des justices animales en gésine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie des êtres qui comptent ? Penser les dynamiques de requalification positive des rapports aux animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L'enquête sociologique pour revisiter les pratiques et les publics du travail social" (IREIS-Université Jean Monnet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Firminy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animalism Vs Environmentalism in Western Europe and the Anglo-Saxon World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compressed Modernities, Ecological Risks and Disasters in Europe, Asia, Latin America, Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie des êtres qui comptent ? Penser les dynamiques de requalification positive des rapports aux animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Âges de la vie et vieillissement » - Université Lille 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples articulations de la bienveillance et du soin en médiation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bienveillance dans le soin : regards croisés en médecines humaine &amp; vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la protection à la libération animale : panorama socio-historique de l'engagement pour les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Université Pour Tous - Université Jean Monnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale est-elle soluble dans la question environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant dans la transition socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le zoocentrisme des Animal Studies. Se mobiliser pour les animaux et produire des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sciences Animales Paris-Saclay"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health comme mot d'ordre épistémique. Les apports de la sociologie politique des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium «One Health / Une seule santé», programme et concept, au prisme des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining companion animals across the species barrier: a challenge to Social Sciences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion animals in the lives of humans: social and ethical challenges [Animais-companheiros nas vidas dos humanos: desafios sociais e éticos]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01919702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Species Merge. Dogs, Horses, Therapy and Shifting in Relational Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Being Well Together: human-animal collaboration, companionship and the promotion of health and wellbeing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for the History of Science, Technology and Medicine (CHSTM) - University of Manchester, Sep 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale est-elle soluble dans la question environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "le vivant dans la transition écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has therapy turned horses into dogs? A short history of equine-assisted interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving With Horses. Resources for social interaction in equine-assisted therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opportunités de la médiation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal auprès des personnes sans abri : d’un frein à un vecteur de réinsertion (Dispensaire vétérinaire étudiant de Lyon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser nos rapports aux animaux ? Les agencements anthropozootechniques à l'épreuve des organization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LAS « Relations hommes/animaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convoquer les animaux d’hier grâce à ceux d’aujourd’hui. Réflexions sociologiques sur l’intégration des animaux dans les univers du soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Chercheurs et professionnels face aux défis de la communication avec les personnes atteintes de la maladie d’Alzheimer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CeRIES Centre de Recherche Individus, Epreuves, Sociétés, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport aux savoirs et cause animale. Comment étudier les mobilisations épistémiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Sciences et Société de l'Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les Animal Studies font à la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Etudes Animales sont-elles bonnes à penser ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre au sérieux ceux qui prennent au sérieux les animaux. Sociologie pragmatique de la bienveillance envers les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues du LIER (Laboratoire Interdisciplinaire d'Etude sur les Réflexivités)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Panser avec les animaux. Sociologie du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Département de Sociologie de l'UQAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser comment les chiens nous aident à panser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal en marche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser les dynamiques de requalification des animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HumAnimaLab - Université d'Ottawa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux et le soin : perspectives sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Handiparentalités et présences animales : Quelles circulations du care entre parents, enfants et chiens-guides ? » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIS - Ecole des Hautes Etudes en Sociales, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux pieds de l'anthropologie du care : la réparation réciproque des humains et des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Risques et réparations » - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux et nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Ethique INSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser nos rapports aux animaux ? Les agencements anthropozootechniques à l'épreuve des organization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Relations humains/animaux : enjeux contemporains". - Laboratoire d'Anthropologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que font les non humains aux sciences sociales ? Réflexions du point de vue de la sociologie des relations humains/animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l'Association Internationale des Sociologues de Langue Française. Montréal (Canada), Table-ronde GT 01 "Corps, techniques et sociétés"/GT 20 "Etudes Animales".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modes d’existence des animaux dans les dispositifs d’empersonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le non-humain : quel rôle dans le vieillissement aujourd'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde &amp;quot;Que font les non-humains à la sociologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF Association Internationale des Sociologues de langue française. FRA., Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire des arbres. Les régimes de perception et de cognition de l’environnement chez les utilisateurs de l’application Folia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian F. Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l'Association Internationale des Sociologues de Langue Française, CR 29 Sociologie de la Science et de l'innovation technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« No Animals Were Harmed ». Que sait-on de l’Humane Education ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l'Association Internationale des Sociologues de Langue Française (GT 20 -Etudes Animales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime de compagnonnage et montée en thérapie des rapports anthropoéquins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Des Animaux de Compagnie aux Espèces Compagnes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la diversité des espèces du genre Pseudomonas par meta-taxogénomique : Contexte d'un bassin versant industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ribun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gleizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Réunion du GR Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les professionnels de la médiation animale prendre soin du soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Master 2 Sciences Sociales et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des organisations urbaines sur le microbiote des eaux de ruissellement et la dissémination de formes pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des animaux pour les maux : perspectives sociologiques sur la médiation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée régionale de formation en « hygiène et prévention des infections » pour les soignants en EHPAD et EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérapies velues et effets inattendus. Figures du &amp;quot;patient&amp;quot; dans le développement du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soigner les marges/Soigner en marge. Excentrés et excentriques dans l’histoire des thérapies ‘psy’ (XIXe – XXIe siècles). Institut universitaire d’histoire de la médecine et de la santé publique (IUHMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner avec les animaux. Santé humaine, régime de bienveillance et montée en personnalité des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " Relations hommes/animaux. Questions contemporaines " - Laboratoire d'Anthropologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élever sans tuer. Le travail d’élevage au prisme du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles formes d’agricultures. Pratiques ordinaires, débats publics et critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le care comme ressource identitaire doublement occultée. L’exemple du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de l'Association Française de Sociologie. (RT 19 – Sociologie de la santé).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empathie interspécifique : de l'interdit scientifique à la proposition d'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec l'autre : formes et limites de l'empathie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, SAINT ETIENNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus-value animale, récits de conversion et épiphanies : quand la médiation animale offre une version positive de la différence anthropozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions du monde animal. Interactions ordinaires, cosmologies autochtones et brouillages ontologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un objet bien incertain. Le contact animalier aux prises des épistémès médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Congrès de l'Association Internationale des Sociologues de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la double capacitation. L'encitoyennement croisé des personnes handicapées et des animaux d'assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyennetés Animales. Les formes variées de la mise en politique des animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes pragmatistes et requalification des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Congrès de l'Association Internationale des Sociologues de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires de la question des &amp;quot; représentations sociales &amp;quot; dans la recherche autour des Interactions avec l'Animal à but Thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal dans le soin : entre théories et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un compagnonnage équin ? Comment l'utilisation thérapeutique du cheval redistribue l'identité sociale des équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones de l'Association Suisse de Thérapie Avec le Cheval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cartigny, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour(quoi pas) une sociologie pragmatique de la bienveillance envers les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le sociologue aux prises avec les animaux" - Séminaire de l'équipe "Politiques de la Connaissance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples imbrications du care. Prendre soin des animaux/Prendre soin des humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Santé &amp; Société (MASTER Sociologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animals in Sociology. Towards French Sociological Animal Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minding Animals in Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal thérapeute : socio-anthropologie de l'émergence de l'animal dans les pratiques de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctoriale du CLUSTER 14 "Enjeux et représentations de la science, de la technologie et de leurs usages" de la région Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiens exemplaires/Exemplaires de chien. Combiner singularité et formatage utilitaire des animaux de compagnie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociabilités canines et humaines. Comment la Sociologie et l'Ethologie éclairent-elles les interactions homme-chien dans la société contemporaine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropomorphisme et effet placebo : petits parcours de deux figures de l'illusion dans les sciences modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Illusion. Illusion, perception, représentation du monde.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites réflexions (toutes personnelles) autour de l'éthique en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée du Collège Doctoral de St Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux pansent-ils ? Comment rendre compte des effets thérapeutiques du contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que nous savons des animaux (Colloque de Cerisy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et enjeux de la recherche sur les interactions humains/animaux à but thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hommes et des rats. Animal et animalité dans l'histoire des sciences du psychisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles approches de l'animal : les nouveaux soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Francophone de Philosophie de St Maurice "l'Homme et l'Animal"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Saint Maurice, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations anthropozoologiques à l'épreuve du travail scientifique : l'exemple de l'animal dans les pratiques de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Les relations anthropozoologiques : nouvelles approches et jeunes chercheurs. Panorama d'une socio-anthropologie des relations humain/animal."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire science sur les sciences : postures et expériences doctorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Anjembe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches sur les sciences : partager un espace critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animals and Human Health : Still Looking for Evidence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minding Animals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre cadres et anecdotes : les dilemmes de la zoothérapie en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Sociologie Anthropologie Politique et Philosophique" - Cadres et Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les espaces de cohabitation anthropozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MASTER - "Déviance, Norme et Pathologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équithérapie comme construction d'un cadre thérapeutique incluant l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Normalisation de la Vie Animale" - E.H.E.S.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal, l'humain et la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MASTER Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection animale : histoire de la constitution d'une cause publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MASTER Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs bénévoles du réseau de lecture publique de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture publique et territoires. Trente ans de mutation en BDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Montbrison, France. pp.129-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs bénévoles du réseau de lecture publique de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontre de la B.D.P. de l'Aisne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Soissons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs bénévoles du réseau de lecture publique de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de l'A.D.B.D.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour ou contre la cause animale : là n’est pas la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions anthropocènes à la Une : animaux et anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Une histoire environnementale de la nation. Regards croisés sur les parcs nationaux du Canada, d’Ethiopie et de France. &amp;quot; Guillaume Blanc, Paris, Publications de la Sorbonne, « Histoire environnementale », 2015, 320 p.&amp;quot; Vingtième Siècle. Revue d'Histoire, (129) : 235.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;L’effet Latour. Ses modes d’existence dans les travaux doctoraux, Claire Tollis, Laurence Créton-Cazanave, Benoît Aublet (Dir.), Paris, Editions Glyphe, 2014, 312 p.&amp;quot;&amp;quot; Natures, Sciences & Sociétés. 23(2) : 209-211.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;Care in Practice. On Tinkering in Clinics, Homes and Farms&amp;quot; - Annemarie Mol, Ingunn Moser, Jeannette Pols (Dir.) - Bielefeld, Transcript Verlag, 2010, 300 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.116-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La S.P.A. : gestion, protection et tensions autour de la vie de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Zoo : instrument de communication d'une image de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné : antisémitisme et communauté déviante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociotechnique des processus de contamination des bassins de rétention et d’infiltration dans l’agglomération lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600; LEM - UMR 5557. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01317057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentes des habitants, perception de la police et sentiment d’insécurité à Montreynaud. Une enquête à échelle locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Ginhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Max Weber/Université Jean Monnet pour la Préfecture de la Loire. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels gestes de tri pour quels projets ? Enquête sociologique auprès des usagers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Dumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art bibliographique et expérimental sur la collecte et le tri des déchets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Dumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions entre les hommes et les animaux à des fins thérapeutiques et/ou éducatives. Inventaire critique commenté et approfondi des connaissances disponibles principalement en langue française et anglaise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points de vue sur la recherche autour des Interactions avec l'Animal à but Thérapeutique et/ou Educatif. Note de synthèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images, représentations et expérience du Parc Naturel Régional du Pilat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs bénévoles du réseau de lecture publique de la Loire : Engagement et autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal thérapeute&amp;quot;. : Socio-anthropologie de l'émergence du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Jean Monnet - Saint-Etienne, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011STET2149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00671158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les référents à l’intégrité scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les médias parlent-ils des manquements à l’intégrité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et incidence des animaux dans les familles [coord. n° de : Enfances Familles Générations]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32 | 2019, 2019, Enfances Familles Générations : revue interdisciplinaire sur la famille contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02364525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre protection et libération : Sociologie de la cause animale du XIXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId274"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Michalon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6151-7324</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147746434</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi :</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> ma page sur le site du laboratoire Triangle </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(UMR5206)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 797, pp.128, 2023, Repères, 978-2-348-06801-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panser avec les animaux. Sociologie du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2014, Cécile Méadel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner ou limiter la bureaucratisation de la recherche ? Les mises en œuvre locales des régulations françaises de l'intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Bureaucratisation et action publique, 14 (1), pp.33-58. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.251.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05219584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui porte la voix des phoques sans tête ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ronsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 | 2024, pp.53-71. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15j2f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épiphanies : sociologie pragmatique et différence anthropozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les autres qu'humains : explorations en humanités environnementales, 2021 (70), pp.15-45. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1097415ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistible ascension de l’éthique ? Sciences sociales et question animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.166-178. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2023030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial assemblages of urban microbiomes mobilized by runoff waters match land use typologies and harbor core species involved in pollutant degradation and opportunistic human infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 815, pp.152662. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné : antisémitisme, panique morale et communauté déviante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (3), pp.383-419. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.443.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Therapy Animals' Personhood: a Note on the Ontological Dimensions of Professional Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanimalia - Journal of human/animal interface studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52537/humanimalia.9456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De différences en différends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (7), pp.289-291. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.007.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Culture sans artifice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (7), pp.235-260. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.007.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causa animal y ciencias sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nueva sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 288, pp.116-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for One Health: insights from the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (56), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03001135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health au prisme des sciences sociales : quelques pistes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172 (early view 2020-01-13), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02458572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - À l’école des bêtes. À propos de : Dominique Guillo, Les Fondements oubliés de la culture. Une approche écologique, Seuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociaux du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2 (72), pp.3-5. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhiz.072.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - &amp;quot;Sylvain Laurens, Militer pour la science. Les mouvements rationalistes en France (1930-2005), Paris, EHESS, coll. « En temps & lieux », 2019, 244 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.35258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdu pigeon blanc Conversation avec Alban de Chateauvieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paysage-animal, 11, pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place and effect of animals in families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et incidence des animaux dans les familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Animal Cause’ and the Social Sciences : from anthropocentrism to zoocentrism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Books and Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause animale et sciences sociales : de l’anthropocentrisme au zoocentrisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Coutellec, La science au pluriel. Essai d’épistémologie pour des sciences impliquées. Editions Quae, collection « Sciences en questions », 2015, 88 p. [Compte rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.209-210. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.1769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01684119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Linda Kalof (Dir.), The Oxford Handbook of Animal Studies. New York, Oxford University Press, 2017, 621 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.243-245. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2018031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01881727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits pas de la Paix : note sur le courant Humane Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (41), pp.121-127. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.041.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01882613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Animal Studies peuvent-elles nous aider à penser l’émergence des épistémès réparatrices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.036.0321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes human-animal relations &amp;quot;organizational'? The de-scription of anthrozootechnical agencements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (6), pp.761-780. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350508416670249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix enseignements de la sociologie des relations humains/animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de « Étienne Ollion, Raison d'État. Histoire de la lutte contre les sectes en France, Paris, La Découverte, 2017, 272 p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, http://journals.openedition.org/lectures/23598. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;David Grazian, American Zoo: A Sociological Safari, Princeton University Press, Princeton and Oxford, 2015, 344 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner par le contact animalier. Aux origines de la recherche sur les interactions humains/animaux à but thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les sciences du psychisme et l'animal, 28, pp.137-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie avec les animaux : faut-il changer de sociologie pour étudier les relations humains/animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dossier: "Sociétés en mouvement, sociologie en changement, décloisonner la sociologie"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes human-animal relations “organizational”? The De-Scription of anthrozootechnical agencements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie avec les animaux : faut-il changer de sociologie pour étudier les relations humains/animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01439197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment donner corps à la personnification des animaux ? Les enjeux sociaux du développement du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Dessous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (16), pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi faut-il parler de la mort des animaux de refuge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145 (145), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eslm.145.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de &amp;quot;Libération animale et végétarisation du monde. Ethnologie de l'antispécisme français&amp;quot; Catherine-Marie Dubrueil, Paris, Editions du CTHS, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : « Où sont les animaux ? Vers une géographie humanimale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Estebanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer l'animal de compagnie. Ethnographie d'un refuge S.P.A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (2), pp.47-66. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.042.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire des &amp;quot; représentations sociales &amp;quot; dans la recherche sur les Interactions avec l'Animal à but Thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (117), pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;The Feminist Care Tradition in Animal Ethics&amp;quot;, Josephine Donovan, Carol J. Adams (Dir.) - New York, Columbia University Press, 2007, 392 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.362-380. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2013049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier &amp;quot;Relations anthropozoologiques. L'animal conjugué au présent des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (108), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.108.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations anthropozoologiques à l'épreuve du travail scientifique. L'exemple de l'animal dans les pratiques de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (108), pp.75-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux peuvent-ils contribuer à la santé humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bidois, Anne; Charpenel, Marion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.73-79, 2026, 978-2-38428-107-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05540521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un vision renouvelée des maladies et du soin [prés. & coord. de la partie]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gardon, Sébastien; Gautier, Amandine; Le Naour, Gwenola; Morand, Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortir des crises : One Health en pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quæ, pp.67-68, 2022, 978-2-7592-3296-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dilemmes du selfie protecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cros, Michèle; Frerot, Benjamin; Girard, Marc; Renault, Gaspard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safaris &amp; Selfies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-201, 2021, 978-2-343-22655-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les Animal Studies font à la sociologie (et réciproquement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Choné, Aurélie; Iribarren, Isabelle; Pelé, Marie; Repussard, Catherine; Sueur, Cédric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études animales sont-elles bonnes à penser ? Repenser les sciences, reconfigurer les disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.153-170, 2020, 978-2343192765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02878800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-il donc arrivé aux chiens ? Réflexions sur la condition canine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedossa, Thierry; Jeannin, Sarah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comportement et bien-être du chien : une approche interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri, pp.493-508, 2020, 979-10-275-0312-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02878806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être des animaux de compagnie : la remise en question d’une évidence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert, Caroline; Titeux, Emmanuelle; Michalon, Jérôme; Pignon, Charly; Poitte, Thierry; Rosaci, Fabrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc : le bien-être de l'animal de compagnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapWelfare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-81, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale et les sciences sociales : influences, dévoilements et appariements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carrié, Fabien; Traïni, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S'engager pour les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.89-101, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élever sans tuer : le travail d’élevage au prisme du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doidy, Eric; Gateau, Matthieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reprendre la terre : agriculture et critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaïros, pp.157-170, 2019, 979-1092726442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folia : de la promesse technologique à l'expérience de plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heaton, Lorna; Millerand, Florence; Dias da Silva, Patricia; Proulx, Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconfiguration du travail scientifique en biodiversité : pratiques amateurs et technologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-116, 2018, Collection « Libre Accès », 9782760639027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus-value animale, récits de conversion et épiphanies : quand le soin par le contact animalier offre une version positive de la différence anthropozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Cros; Julien Bondaz; Frédéric Laugrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions du monde animal : Médiations ordinaires, Cosmologies autochtones, Brouillages ontologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.247-271, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux pansent-ils ? Comment rendre compte des effets thérapeutiques du contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinciane Despret; Raphaël Larrère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux : deux ou trois choses que nous savons d’eux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.121-148, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panser avec les animaux. Sociologie du soin par le contact animalier. Michalon, J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines ParisTech, pp.331-332, 2014, Sciences sociales, 978-2-35671-077-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sport to Therapy. The Social Stakes in the Rise of Equine-Assisted Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gillett, James; Gilbert, Michelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Animals and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.85-100, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et cause animale : historiciser les Critical Animal Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique animale et interspécificité. Emanciper les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation équine : à bonne distance de l’équitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les origines de l'équitation. Le cheval, un acteur permanent du changement social.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Equitation, Apr 2024, Lamotte-Beuvron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sociologie pour les animaux et sociologie des animaux ? Retour sur la création de la section « Animals and Society » de l’American Sociological Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Associaton Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associaton Française de Sociologie, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause animale et rapport aux savoirs. Subjectivation, scientifisation et relation circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès International des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des animaux des sujets. Les épistémès de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Sciences et mobilisations écologistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon 3/Triangle et Paris 1/CESSP, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences du Carbone-Café</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres d'agriculture France - Séminaire des chargés d’études économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Construction de l'État et genèses du politique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SANTAL du CERTOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale : légitimation d’une entreprise de représentation politique des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Discuter des dominations et des émancipations à partir de la frontière animal/humain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la médiation équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les origines de l'équitation. Le cheval, un acteur permanent du changement social. Journées Culturelles de la FFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Equitation, Apr 2024, Lamotte Beuvron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux en personnes. Perspectives sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux récits et nouvelles ontologies dans le rapport à l'animal ? Mécanismes d'évolutions et résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal de l'UMR Triangle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gradual evolution of media coverage concerning two French cases of scientific misconduct (2015-2021).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explaining research misconduct: data, hypotheses, and methodological issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Poincaré - ANR CRISP, Dec 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du Collectif de scientifiques en réflexion sur le bien-être animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la déviance scientifique? Analyse du traitement médiatique de deux affaires de manquement à l’intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Implementation of Scientific Integrity Policies in French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IPSA World Congress of Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Political Science Association, Jul 2023, Buenos Aires (Argentina), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café de la Recherche - MSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistible flexibilité ontologique des animaux – les sciences sociales face à l’exercice du porte-parolat pour les bêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles catégories pour les sciences sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’anthropologie européenne des relations entre humains et animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IPRAZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles formes de contrôle de la recherche? Les traductions locales des régulations françaises de l’intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliciter et renégocier les cultures épistémiques. Les mises en œuvre locales des régulations françaises de l’intégrité scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du pôle "Action publique" du laboratoire Triangle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04361595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vétérinaires et la mise à mort des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IPRAZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise comportementale vétérinaire au prisme de la sociologie des professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pet Revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Animal University; Université Paris Nanterre, Dec 2022, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03967277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional or Routinized Judiciarization? Expertise and Mobilization about the Judgment of Mistreatment of Seals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ronsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RULNAT International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause animale et monde académique : quelques points de repères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.U. Ethique et Condition Animale : Devoirs des Humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-il donc arrivé aux chiens? Réflexions sur la condition canine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Le Chien Mon Ami</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health et les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du laboratoire junior RAT " Santé Globale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir animal de compagnie : réflexions sociologiques sur les conventions anthropozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'animal sauvage à l'animal de compagnie non conventionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Ethnozootechnie, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre compte de One Health ? Quelques réflexions issues des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Santé des plantes et santé animale au prisme des sciences sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apaiser, personnaliser et responsabiliser : comment les animaux humanisent les institutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique « Le chaman, l'archive et le chien. Des médiateurs pour faire exister l'autre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lausanne [en ligne], Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes d’insertion des animaux dans les familles. Une revue critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l’AISLF - CR 08 Sociologie de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Tunis [en ligne], Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal et société : des relations qui évoluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.I.U. Formation réglementaire destinée aux personnels concevant des procédures expérimentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon [En ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's in a Name? Sociological Insights on Creating and Uniformizing Terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Federation of Horses in Education &amp; Therapy International 17th International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HETI Federation, Jun 2021, Séoul [en ligne], South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souffrance environnementale en procès ? Les phoques décapités au tribunal de Quimper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ronsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RULNAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner et tuer. Les vétérinaires et la moralisation de la mise à mort des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Animort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l’AISLF - GT 20 « Etudes Animales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Tunis [en ligne], Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La libération animale : un projet de société ? Perspectives historiques et enjeux politiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Collège Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éternelle quête de la professionnalisation. Regard sociologique sur la médiation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equi-meeting Médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambivalences du rapport aux animaux dans les sociétés contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Musée d'Allard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montbrison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health au prisme des sciences sociales : quelques pistes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session thématique "Une seule santé" De l’Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Vétérinaire de France, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre (in)visible la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et expertises dans les mondes politiques et sociaux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Rennes, Oct 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer les injustices épistémiques ? Cause animale et monde académique en régime de « studies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JUSTANIMA - Des justices animales en gésine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie des êtres qui comptent ? Penser les dynamiques de requalification positive des rapports aux animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L'enquête sociologique pour revisiter les pratiques et les publics du travail social" (IREIS-Université Jean Monnet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Firminy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animalism Vs Environmentalism in Western Europe and the Anglo-Saxon World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compressed Modernities, Ecological Risks and Disasters in Europe, Asia, Latin America, Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie des êtres qui comptent ? Penser les dynamiques de requalification positive des rapports aux animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Âges de la vie et vieillissement » - Université Lille 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples articulations de la bienveillance et du soin en médiation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bienveillance dans le soin : regards croisés en médecines humaine &amp; vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la protection à la libération animale : panorama socio-historique de l'engagement pour les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Université Pour Tous - Université Jean Monnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations pro-animaux : quelques pistes sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Controverses environnementales et anthropologies de la nature" - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistible ascension de l’éthique ? Sciences sociales et question animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Techniques et Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining companion animals across the species barrier: a challenge to Social Sciences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion animals in the lives of humans: social and ethical challenges [Animais-companheiros nas vidas dos humanos: desafios sociais e éticos]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01919702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health comme mot d'ordre épistémique. Les apports de la sociologie politique des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium «One Health / Une seule santé», programme et concept, au prisme des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Species Merge. Dogs, Horses, Therapy and Shifting in Relational Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Being Well Together: human-animal collaboration, companionship and the promotion of health and wellbeing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for the History of Science, Technology and Medicine (CHSTM) - University of Manchester, Sep 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale est-elle soluble dans la question environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "le vivant dans la transition écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le zoocentrisme des Animal Studies. Se mobiliser pour les animaux et produire des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sciences Animales Paris-Saclay"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has therapy turned horses into dogs? A short history of equine-assisted interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving With Horses. Resources for social interaction in equine-assisted therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opportunités de la médiation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal auprès des personnes sans abri : d’un frein à un vecteur de réinsertion (Dispensaire vétérinaire étudiant de Lyon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale est-elle soluble dans la question environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant dans la transition socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre au sérieux ceux qui prennent au sérieux les animaux. Sociologie pragmatique de la bienveillance envers les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues du LIER (Laboratoire Interdisciplinaire d'Etude sur les Réflexivités)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Panser avec les animaux. Sociologie du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Département de Sociologie de l'UQAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les Animal Studies font à la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Etudes Animales sont-elles bonnes à penser ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport aux savoirs et cause animale. Comment étudier les mobilisations épistémiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Sciences et Société de l'Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser comment les chiens nous aident à panser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal en marche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser les dynamiques de requalification des animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HumAnimaLab - Université d'Ottawa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux et le soin : perspectives sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Handiparentalités et présences animales : Quelles circulations du care entre parents, enfants et chiens-guides ? » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIS - Ecole des Hautes Etudes en Sociales, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux et nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Ethique INSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux pieds de l'anthropologie du care : la réparation réciproque des humains et des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Risques et réparations » - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser nos rapports aux animaux ? Les agencements anthropozootechniques à l'épreuve des organization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Relations humains/animaux : enjeux contemporains". - Laboratoire d'Anthropologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser nos rapports aux animaux ? Les agencements anthropozootechniques à l'épreuve des organization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LAS « Relations hommes/animaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convoquer les animaux d’hier grâce à ceux d’aujourd’hui. Réflexions sociologiques sur l’intégration des animaux dans les univers du soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Chercheurs et professionnels face aux défis de la communication avec les personnes atteintes de la maladie d’Alzheimer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CeRIES Centre de Recherche Individus, Epreuves, Sociétés, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde &amp;quot;Que font les non-humains à la sociologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF Association Internationale des Sociologues de langue française. FRA., Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modes d’existence des animaux dans les dispositifs d’empersonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le non-humain : quel rôle dans le vieillissement aujourd'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« No Animals Were Harmed ». Que sait-on de l’Humane Education ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l'Association Internationale des Sociologues de Langue Française (GT 20 -Etudes Animales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire des arbres. Les régimes de perception et de cognition de l’environnement chez les utilisateurs de l’application Folia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian F. Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l'Association Internationale des Sociologues de Langue Française, CR 29 Sociologie de la Science et de l'innovation technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que font les non humains aux sciences sociales ? Réflexions du point de vue de la sociologie des relations humains/animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l'Association Internationale des Sociologues de Langue Française. Montréal (Canada), Table-ronde GT 01 "Corps, techniques et sociétés"/GT 20 "Etudes Animales".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime de compagnonnage et montée en thérapie des rapports anthropoéquins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Des Animaux de Compagnie aux Espèces Compagnes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la diversité des espèces du genre Pseudomonas par meta-taxogénomique : Contexte d'un bassin versant industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ribun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gleizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Réunion du GR Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des organisations urbaines sur le microbiote des eaux de ruissellement et la dissémination de formes pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les professionnels de la médiation animale prendre soin du soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Master 2 Sciences Sociales et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des animaux pour les maux : perspectives sociologiques sur la médiation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée régionale de formation en « hygiène et prévention des infections » pour les soignants en EHPAD et EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérapies velues et effets inattendus. Figures du &amp;quot;patient&amp;quot; dans le développement du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soigner les marges/Soigner en marge. Excentrés et excentriques dans l’histoire des thérapies ‘psy’ (XIXe – XXIe siècles). Institut universitaire d’histoire de la médecine et de la santé publique (IUHMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le care comme ressource identitaire doublement occultée. L’exemple du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de l'Association Française de Sociologie. (RT 19 – Sociologie de la santé).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élever sans tuer. Le travail d’élevage au prisme du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles formes d’agricultures. Pratiques ordinaires, débats publics et critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empathie interspécifique : de l'interdit scientifique à la proposition d'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec l'autre : formes et limites de l'empathie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, SAINT ETIENNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus-value animale, récits de conversion et épiphanies : quand la médiation animale offre une version positive de la différence anthropozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions du monde animal. Interactions ordinaires, cosmologies autochtones et brouillages ontologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner avec les animaux. Santé humaine, régime de bienveillance et montée en personnalité des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " Relations hommes/animaux. Questions contemporaines " - Laboratoire d'Anthropologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la double capacitation. L'encitoyennement croisé des personnes handicapées et des animaux d'assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyennetés Animales. Les formes variées de la mise en politique des animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes pragmatistes et requalification des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Congrès de l'Association Internationale des Sociologues de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un objet bien incertain. Le contact animalier aux prises des épistémès médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Congrès de l'Association Internationale des Sociologues de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un compagnonnage équin ? Comment l'utilisation thérapeutique du cheval redistribue l'identité sociale des équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones de l'Association Suisse de Thérapie Avec le Cheval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cartigny, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires de la question des &amp;quot; représentations sociales &amp;quot; dans la recherche autour des Interactions avec l'Animal à but Thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal dans le soin : entre théories et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour(quoi pas) une sociologie pragmatique de la bienveillance envers les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le sociologue aux prises avec les animaux" - Séminaire de l'équipe "Politiques de la Connaissance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples imbrications du care. Prendre soin des animaux/Prendre soin des humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Santé &amp; Société (MASTER Sociologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animals in Sociology. Towards French Sociological Animal Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minding Animals in Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites réflexions (toutes personnelles) autour de l'éthique en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée du Collège Doctoral de St Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropomorphisme et effet placebo : petits parcours de deux figures de l'illusion dans les sciences modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Illusion. Illusion, perception, représentation du monde.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux pansent-ils ? Comment rendre compte des effets thérapeutiques du contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que nous savons des animaux (Colloque de Cerisy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et enjeux de la recherche sur les interactions humains/animaux à but thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hommes et des rats. Animal et animalité dans l'histoire des sciences du psychisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiens exemplaires/Exemplaires de chien. Combiner singularité et formatage utilitaire des animaux de compagnie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociabilités canines et humaines. Comment la Sociologie et l'Ethologie éclairent-elles les interactions homme-chien dans la société contemporaine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal thérapeute : socio-anthropologie de l'émergence de l'animal dans les pratiques de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctoriale du CLUSTER 14 "Enjeux et représentations de la science, de la technologie et de leurs usages" de la région Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire science sur les sciences : postures et expériences doctorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Anjembe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches sur les sciences : partager un espace critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animals and Human Health : Still Looking for Evidence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minding Animals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles approches de l'animal : les nouveaux soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Francophone de Philosophie de St Maurice "l'Homme et l'Animal"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Saint Maurice, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations anthropozoologiques à l'épreuve du travail scientifique : l'exemple de l'animal dans les pratiques de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Les relations anthropozoologiques : nouvelles approches et jeunes chercheurs. Panorama d'une socio-anthropologie des relations humain/animal."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les espaces de cohabitation anthropozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MASTER - "Déviance, Norme et Pathologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre cadres et anecdotes : les dilemmes de la zoothérapie en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Sociologie Anthropologie Politique et Philosophique" - Cadres et Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équithérapie comme construction d'un cadre thérapeutique incluant l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Normalisation de la Vie Animale" - E.H.E.S.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal, l'humain et la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MASTER Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection animale : histoire de la constitution d'une cause publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MASTER Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs bénévoles du réseau de lecture publique de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontre de la B.D.P. de l'Aisne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Soissons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs bénévoles du réseau de lecture publique de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de l'A.D.B.D.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour ou contre la cause animale : là n’est pas la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions anthropocènes à la Une : animaux et anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Une histoire environnementale de la nation. Regards croisés sur les parcs nationaux du Canada, d’Ethiopie et de France. &amp;quot; Guillaume Blanc, Paris, Publications de la Sorbonne, « Histoire environnementale », 2015, 320 p.&amp;quot; Vingtième Siècle. Revue d'Histoire, (129) : 235.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;L’effet Latour. Ses modes d’existence dans les travaux doctoraux, Claire Tollis, Laurence Créton-Cazanave, Benoît Aublet (Dir.), Paris, Editions Glyphe, 2014, 312 p.&amp;quot;&amp;quot; Natures, Sciences & Sociétés. 23(2) : 209-211.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;Care in Practice. On Tinkering in Clinics, Homes and Farms&amp;quot; - Annemarie Mol, Ingunn Moser, Jeannette Pols (Dir.) - Bielefeld, Transcript Verlag, 2010, 300 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.116-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La S.P.A. : gestion, protection et tensions autour de la vie de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Zoo : instrument de communication d'une image de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné : antisémitisme et communauté déviante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociotechnique des processus de contamination des bassins de rétention et d’infiltration dans l’agglomération lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600; LEM - UMR 5557. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01317057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentes des habitants, perception de la police et sentiment d’insécurité à Montreynaud. Une enquête à échelle locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Ginhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Max Weber/Université Jean Monnet pour la Préfecture de la Loire. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels gestes de tri pour quels projets ? Enquête sociologique auprès des usagers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Dumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art bibliographique et expérimental sur la collecte et le tri des déchets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Dumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions entre les hommes et les animaux à des fins thérapeutiques et/ou éducatives. Inventaire critique commenté et approfondi des connaissances disponibles principalement en langue française et anglaise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points de vue sur la recherche autour des Interactions avec l'Animal à but Thérapeutique et/ou Educatif. Note de synthèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images, représentations et expérience du Parc Naturel Régional du Pilat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs bénévoles du réseau de lecture publique de la Loire : Engagement et autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal thérapeute&amp;quot;. : Socio-anthropologie de l'émergence du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Jean Monnet - Saint-Etienne, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011STET2149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00671158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les référents à l’intégrité scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les médias parlent-ils des manquements à l’intégrité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et incidence des animaux dans les familles [coord. n° de : Enfances Familles Générations]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32 | 2019, 2019, Enfances Familles Générations : revue interdisciplinaire sur la famille contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02364525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre protection et libération : Sociologie de la cause animale du XIXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId273"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE91144F"/>
+    <w:nsid w:val="5B57BE0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-michalon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6151-7324" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147746434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carri&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_la_cause_animale-9782348068010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Boncourt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.251.0033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15j2f" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097415ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152662" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041886v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Proust" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.443.0041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496023v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52537/humanimalia.9456" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0289" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0235" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.35258" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70672" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.072.0003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308109v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa L&#237;bano Monteiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.041.0121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954590v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.1769" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.036.0321" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508416670249" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23598" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564140v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mond&#233;m&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968606v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095439v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.145.0073" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832376v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.042.0163" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659613v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Estebanez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouabault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671702v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.108.0005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-safaris_selfies_michele_cros_benjamin_frerot_marc_girard_gaspard_renault-9782343226552-68489.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878800v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128181v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.capdouleur.fr/livreblanc-capwelfare" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937471v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/la-reconfiguration-du-travail-scientifique-en-biodiversite" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599460v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michalon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095451v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514930v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869853v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613526v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613486v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680430v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613513v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868656v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613491v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361595v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351588v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332438v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351616v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332432v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351592v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351567v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351600v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925467v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03967277v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444077v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Animort" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451463v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444111v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444024v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443573v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443815v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443387v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443364v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443416v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308287v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308231v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421037v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308218v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308346v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308244v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308317v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907488v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907476v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919702v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887231v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840951v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944306v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907471v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790812v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564154v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677270v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677252v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564183v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677274v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677279v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677264v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677285v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564194v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523586v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523589v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795413v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houdart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafontaine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523558v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Charvolin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523552v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523609v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523601v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ribun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gleizal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523563v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095455v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523569v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523579v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523583v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832370v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523574v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739102v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671758v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739100v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671752v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671744v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671756v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671755v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671731v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671741v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671742v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671735v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671736v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671737v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671726v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671732v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Anjembe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Emprin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671734v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671724v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671720v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671710v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671708v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177209v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Langlade" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671704v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671703v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332446v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169741v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523410v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523413v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968614v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671712v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671706v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129089v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317057v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095431v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ginhoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958187v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Dumain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Miranda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958190v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilloux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671721v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671718v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671714v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Micoud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671705v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pichon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671158v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011STET2149" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409761v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410013v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364525v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613499v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-michalon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6151-7324" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147746434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carri&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_la_cause_animale-9782348068010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Boncourt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.251.0033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15j2f" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097415ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152662" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Proust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.443.0041" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52537/humanimalia.9456" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0289" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0235" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70672" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421169v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.072.0003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.35258" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308128v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa L&#237;bano Monteiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.1769" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881727v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018031" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.041.0121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.036.0321" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508416670249" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23598" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630693v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mond&#233;m&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439197v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095439v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.145.0073" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659613v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Estebanez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouabault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832376v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.042.0163" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968612v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671702v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.108.0005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-safaris_selfies_michele_cros_benjamin_frerot_marc_girard_gaspard_renault-9782343226552-68489.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878800v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421090v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.capdouleur.fr/livreblanc-capwelfare" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128181v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937471v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/la-reconfiguration-du-travail-scientifique-en-biodiversite" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599460v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michalon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095451v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514930v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680430v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613491v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868656v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869853v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351616v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332438v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351588v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332432v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351567v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351600v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351611v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361595v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925486v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03967277v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775479v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925390v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451463v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444111v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443573v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443815v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444024v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444077v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Animort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443416v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443364v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443387v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308342v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308346v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308317v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308295v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308231v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919702v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907505v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887231v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840951v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944306v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907471v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907488v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564183v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677274v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677252v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677279v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677264v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677285v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564168v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564194v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523586v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790812v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564154v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795413v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houdart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafontaine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523589v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523552v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523558v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Charvolin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523519v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523609v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523601v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ribun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gleizal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523594v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095455v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523569v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523583v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523579v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832370v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523574v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832380v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671758v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739100v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739102v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671744v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671752v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671756v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671755v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671735v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671742v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671736v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671737v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671741v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671731v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671732v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Anjembe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Emprin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671734v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671728v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671726v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671720v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671724v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671710v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671708v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671704v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Langlade" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671703v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332446v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169741v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523410v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523413v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968614v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671712v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671706v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129089v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317057v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095431v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ginhoux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958187v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Dumain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Miranda" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958190v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilloux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671721v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671718v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671714v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Micoud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671705v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pichon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671158v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011STET2149" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409761v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410013v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364525v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613499v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>