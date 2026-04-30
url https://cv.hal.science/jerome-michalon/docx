--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Michalon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6151-7324</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147746434</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi :</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> ma page sur le site du laboratoire Triangle </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(UMR5206)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 797, pp.128, 2023, Repères, 978-2-348-06801-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panser avec les animaux. Sociologie du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2014, Cécile Méadel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner ou limiter la bureaucratisation de la recherche ? Les mises en œuvre locales des régulations françaises de l'intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Bureaucratisation et action publique, 14 (1), pp.33-58. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.251.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05219584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui porte la voix des phoques sans tête ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ronsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 | 2024, pp.53-71. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15j2f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épiphanies : sociologie pragmatique et différence anthropozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les autres qu'humains : explorations en humanités environnementales, 2021 (70), pp.15-45. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1097415ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistible ascension de l’éthique ? Sciences sociales et question animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.166-178. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2023030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial assemblages of urban microbiomes mobilized by runoff waters match land use typologies and harbor core species involved in pollutant degradation and opportunistic human infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 815, pp.152662. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné : antisémitisme, panique morale et communauté déviante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (3), pp.383-419. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.443.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Therapy Animals' Personhood: a Note on the Ontological Dimensions of Professional Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanimalia - Journal of human/animal interface studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52537/humanimalia.9456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De différences en différends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (7), pp.289-291. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.007.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Culture sans artifice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (7), pp.235-260. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.007.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causa animal y ciencias sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nueva sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 288, pp.116-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for One Health: insights from the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (56), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03001135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health au prisme des sciences sociales : quelques pistes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172 (early view 2020-01-13), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02458572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - À l’école des bêtes. À propos de : Dominique Guillo, Les Fondements oubliés de la culture. Une approche écologique, Seuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociaux du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2 (72), pp.3-5. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhiz.072.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - &amp;quot;Sylvain Laurens, Militer pour la science. Les mouvements rationalistes en France (1930-2005), Paris, EHESS, coll. « En temps & lieux », 2019, 244 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.35258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdu pigeon blanc Conversation avec Alban de Chateauvieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paysage-animal, 11, pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place and effect of animals in families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et incidence des animaux dans les familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Animal Cause’ and the Social Sciences : from anthropocentrism to zoocentrism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Books and Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause animale et sciences sociales : de l’anthropocentrisme au zoocentrisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Coutellec, La science au pluriel. Essai d’épistémologie pour des sciences impliquées. Editions Quae, collection « Sciences en questions », 2015, 88 p. [Compte rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.209-210. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.1769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01684119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Linda Kalof (Dir.), The Oxford Handbook of Animal Studies. New York, Oxford University Press, 2017, 621 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.243-245. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2018031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01881727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits pas de la Paix : note sur le courant Humane Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (41), pp.121-127. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.041.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01882613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Animal Studies peuvent-elles nous aider à penser l’émergence des épistémès réparatrices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.036.0321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes human-animal relations &amp;quot;organizational'? The de-scription of anthrozootechnical agencements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (6), pp.761-780. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350508416670249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix enseignements de la sociologie des relations humains/animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de « Étienne Ollion, Raison d'État. Histoire de la lutte contre les sectes en France, Paris, La Découverte, 2017, 272 p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, http://journals.openedition.org/lectures/23598. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;David Grazian, American Zoo: A Sociological Safari, Princeton University Press, Princeton and Oxford, 2015, 344 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner par le contact animalier. Aux origines de la recherche sur les interactions humains/animaux à but thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les sciences du psychisme et l'animal, 28, pp.137-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie avec les animaux : faut-il changer de sociologie pour étudier les relations humains/animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dossier: "Sociétés en mouvement, sociologie en changement, décloisonner la sociologie"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes human-animal relations “organizational”? The De-Scription of anthrozootechnical agencements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie avec les animaux : faut-il changer de sociologie pour étudier les relations humains/animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01439197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment donner corps à la personnification des animaux ? Les enjeux sociaux du développement du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Dessous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (16), pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi faut-il parler de la mort des animaux de refuge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145 (145), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eslm.145.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de &amp;quot;Libération animale et végétarisation du monde. Ethnologie de l'antispécisme français&amp;quot; Catherine-Marie Dubrueil, Paris, Editions du CTHS, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : « Où sont les animaux ? Vers une géographie humanimale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Estebanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer l'animal de compagnie. Ethnographie d'un refuge S.P.A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (2), pp.47-66. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.042.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire des &amp;quot; représentations sociales &amp;quot; dans la recherche sur les Interactions avec l'Animal à but Thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (117), pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;The Feminist Care Tradition in Animal Ethics&amp;quot;, Josephine Donovan, Carol J. Adams (Dir.) - New York, Columbia University Press, 2007, 392 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.362-380. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2013049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier &amp;quot;Relations anthropozoologiques. L'animal conjugué au présent des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (108), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.108.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations anthropozoologiques à l'épreuve du travail scientifique. L'exemple de l'animal dans les pratiques de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (108), pp.75-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux peuvent-ils contribuer à la santé humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bidois, Anne; Charpenel, Marion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.73-79, 2026, 978-2-38428-107-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05540521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un vision renouvelée des maladies et du soin [prés. & coord. de la partie]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gardon, Sébastien; Gautier, Amandine; Le Naour, Gwenola; Morand, Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortir des crises : One Health en pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quæ, pp.67-68, 2022, 978-2-7592-3296-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dilemmes du selfie protecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cros, Michèle; Frerot, Benjamin; Girard, Marc; Renault, Gaspard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safaris &amp; Selfies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-201, 2021, 978-2-343-22655-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les Animal Studies font à la sociologie (et réciproquement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Choné, Aurélie; Iribarren, Isabelle; Pelé, Marie; Repussard, Catherine; Sueur, Cédric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études animales sont-elles bonnes à penser ? Repenser les sciences, reconfigurer les disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.153-170, 2020, 978-2343192765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02878800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-il donc arrivé aux chiens ? Réflexions sur la condition canine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedossa, Thierry; Jeannin, Sarah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comportement et bien-être du chien : une approche interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri, pp.493-508, 2020, 979-10-275-0312-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02878806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être des animaux de compagnie : la remise en question d’une évidence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert, Caroline; Titeux, Emmanuelle; Michalon, Jérôme; Pignon, Charly; Poitte, Thierry; Rosaci, Fabrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc : le bien-être de l'animal de compagnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapWelfare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-81, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale et les sciences sociales : influences, dévoilements et appariements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carrié, Fabien; Traïni, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S'engager pour les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.89-101, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élever sans tuer : le travail d’élevage au prisme du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doidy, Eric; Gateau, Matthieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reprendre la terre : agriculture et critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaïros, pp.157-170, 2019, 979-1092726442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folia : de la promesse technologique à l'expérience de plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heaton, Lorna; Millerand, Florence; Dias da Silva, Patricia; Proulx, Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconfiguration du travail scientifique en biodiversité : pratiques amateurs et technologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-116, 2018, Collection « Libre Accès », 9782760639027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus-value animale, récits de conversion et épiphanies : quand le soin par le contact animalier offre une version positive de la différence anthropozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Cros; Julien Bondaz; Frédéric Laugrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions du monde animal : Médiations ordinaires, Cosmologies autochtones, Brouillages ontologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.247-271, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux pansent-ils ? Comment rendre compte des effets thérapeutiques du contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinciane Despret; Raphaël Larrère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux : deux ou trois choses que nous savons d’eux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.121-148, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panser avec les animaux. Sociologie du soin par le contact animalier. Michalon, J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines ParisTech, pp.331-332, 2014, Sciences sociales, 978-2-35671-077-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sport to Therapy. The Social Stakes in the Rise of Equine-Assisted Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gillett, James; Gilbert, Michelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Animals and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.85-100, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et cause animale : historiciser les Critical Animal Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique animale et interspécificité. Emanciper les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation équine : à bonne distance de l’équitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les origines de l'équitation. Le cheval, un acteur permanent du changement social.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Equitation, Apr 2024, Lamotte-Beuvron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sociologie pour les animaux et sociologie des animaux ? Retour sur la création de la section « Animals and Society » de l’American Sociological Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Associaton Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associaton Française de Sociologie, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause animale et rapport aux savoirs. Subjectivation, scientifisation et relation circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès International des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des animaux des sujets. Les épistémès de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Sciences et mobilisations écologistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon 3/Triangle et Paris 1/CESSP, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences du Carbone-Café</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres d'agriculture France - Séminaire des chargés d’études économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Construction de l'État et genèses du politique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SANTAL du CERTOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale : légitimation d’une entreprise de représentation politique des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Discuter des dominations et des émancipations à partir de la frontière animal/humain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la médiation équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les origines de l'équitation. Le cheval, un acteur permanent du changement social. Journées Culturelles de la FFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Equitation, Apr 2024, Lamotte Beuvron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux en personnes. Perspectives sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux récits et nouvelles ontologies dans le rapport à l'animal ? Mécanismes d'évolutions et résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal de l'UMR Triangle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gradual evolution of media coverage concerning two French cases of scientific misconduct (2015-2021).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explaining research misconduct: data, hypotheses, and methodological issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Poincaré - ANR CRISP, Dec 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du Collectif de scientifiques en réflexion sur le bien-être animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la déviance scientifique? Analyse du traitement médiatique de deux affaires de manquement à l’intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Implementation of Scientific Integrity Policies in French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IPSA World Congress of Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Political Science Association, Jul 2023, Buenos Aires (Argentina), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café de la Recherche - MSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistible flexibilité ontologique des animaux – les sciences sociales face à l’exercice du porte-parolat pour les bêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles catégories pour les sciences sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’anthropologie européenne des relations entre humains et animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IPRAZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles formes de contrôle de la recherche? Les traductions locales des régulations françaises de l’intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliciter et renégocier les cultures épistémiques. Les mises en œuvre locales des régulations françaises de l’intégrité scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du pôle "Action publique" du laboratoire Triangle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04361595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vétérinaires et la mise à mort des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IPRAZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise comportementale vétérinaire au prisme de la sociologie des professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pet Revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Animal University; Université Paris Nanterre, Dec 2022, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03967277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional or Routinized Judiciarization? Expertise and Mobilization about the Judgment of Mistreatment of Seals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ronsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RULNAT International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause animale et monde académique : quelques points de repères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.U. Ethique et Condition Animale : Devoirs des Humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-il donc arrivé aux chiens? Réflexions sur la condition canine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Le Chien Mon Ami</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health et les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du laboratoire junior RAT " Santé Globale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir animal de compagnie : réflexions sociologiques sur les conventions anthropozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'animal sauvage à l'animal de compagnie non conventionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Ethnozootechnie, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre compte de One Health ? Quelques réflexions issues des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Santé des plantes et santé animale au prisme des sciences sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apaiser, personnaliser et responsabiliser : comment les animaux humanisent les institutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique « Le chaman, l'archive et le chien. Des médiateurs pour faire exister l'autre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lausanne [en ligne], Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes d’insertion des animaux dans les familles. Une revue critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l’AISLF - CR 08 Sociologie de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Tunis [en ligne], Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal et société : des relations qui évoluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.I.U. Formation réglementaire destinée aux personnels concevant des procédures expérimentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon [En ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's in a Name? Sociological Insights on Creating and Uniformizing Terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Federation of Horses in Education &amp; Therapy International 17th International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HETI Federation, Jun 2021, Séoul [en ligne], South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souffrance environnementale en procès ? Les phoques décapités au tribunal de Quimper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ronsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RULNAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner et tuer. Les vétérinaires et la moralisation de la mise à mort des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Animort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l’AISLF - GT 20 « Etudes Animales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Tunis [en ligne], Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La libération animale : un projet de société ? Perspectives historiques et enjeux politiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Collège Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éternelle quête de la professionnalisation. Regard sociologique sur la médiation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equi-meeting Médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambivalences du rapport aux animaux dans les sociétés contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Musée d'Allard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montbrison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health au prisme des sciences sociales : quelques pistes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session thématique "Une seule santé" De l’Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Vétérinaire de France, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre (in)visible la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et expertises dans les mondes politiques et sociaux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Rennes, Oct 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer les injustices épistémiques ? Cause animale et monde académique en régime de « studies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JUSTANIMA - Des justices animales en gésine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie des êtres qui comptent ? Penser les dynamiques de requalification positive des rapports aux animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L'enquête sociologique pour revisiter les pratiques et les publics du travail social" (IREIS-Université Jean Monnet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Firminy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animalism Vs Environmentalism in Western Europe and the Anglo-Saxon World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compressed Modernities, Ecological Risks and Disasters in Europe, Asia, Latin America, Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie des êtres qui comptent ? Penser les dynamiques de requalification positive des rapports aux animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Âges de la vie et vieillissement » - Université Lille 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples articulations de la bienveillance et du soin en médiation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bienveillance dans le soin : regards croisés en médecines humaine &amp; vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la protection à la libération animale : panorama socio-historique de l'engagement pour les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Université Pour Tous - Université Jean Monnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations pro-animaux : quelques pistes sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Controverses environnementales et anthropologies de la nature" - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistible ascension de l’éthique ? Sciences sociales et question animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Techniques et Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining companion animals across the species barrier: a challenge to Social Sciences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion animals in the lives of humans: social and ethical challenges [Animais-companheiros nas vidas dos humanos: desafios sociais e éticos]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01919702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health comme mot d'ordre épistémique. Les apports de la sociologie politique des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium «One Health / Une seule santé», programme et concept, au prisme des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Species Merge. Dogs, Horses, Therapy and Shifting in Relational Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Being Well Together: human-animal collaboration, companionship and the promotion of health and wellbeing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for the History of Science, Technology and Medicine (CHSTM) - University of Manchester, Sep 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale est-elle soluble dans la question environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "le vivant dans la transition écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le zoocentrisme des Animal Studies. Se mobiliser pour les animaux et produire des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sciences Animales Paris-Saclay"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has therapy turned horses into dogs? A short history of equine-assisted interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving With Horses. Resources for social interaction in equine-assisted therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opportunités de la médiation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal auprès des personnes sans abri : d’un frein à un vecteur de réinsertion (Dispensaire vétérinaire étudiant de Lyon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale est-elle soluble dans la question environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant dans la transition socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre au sérieux ceux qui prennent au sérieux les animaux. Sociologie pragmatique de la bienveillance envers les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues du LIER (Laboratoire Interdisciplinaire d'Etude sur les Réflexivités)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Panser avec les animaux. Sociologie du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Département de Sociologie de l'UQAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les Animal Studies font à la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Etudes Animales sont-elles bonnes à penser ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport aux savoirs et cause animale. Comment étudier les mobilisations épistémiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Sciences et Société de l'Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser comment les chiens nous aident à panser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal en marche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser les dynamiques de requalification des animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HumAnimaLab - Université d'Ottawa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux et le soin : perspectives sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Handiparentalités et présences animales : Quelles circulations du care entre parents, enfants et chiens-guides ? » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIS - Ecole des Hautes Etudes en Sociales, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux et nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Ethique INSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux pieds de l'anthropologie du care : la réparation réciproque des humains et des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Risques et réparations » - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser nos rapports aux animaux ? Les agencements anthropozootechniques à l'épreuve des organization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Relations humains/animaux : enjeux contemporains". - Laboratoire d'Anthropologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser nos rapports aux animaux ? Les agencements anthropozootechniques à l'épreuve des organization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LAS « Relations hommes/animaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convoquer les animaux d’hier grâce à ceux d’aujourd’hui. Réflexions sociologiques sur l’intégration des animaux dans les univers du soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Chercheurs et professionnels face aux défis de la communication avec les personnes atteintes de la maladie d’Alzheimer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CeRIES Centre de Recherche Individus, Epreuves, Sociétés, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde &amp;quot;Que font les non-humains à la sociologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF Association Internationale des Sociologues de langue française. FRA., Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modes d’existence des animaux dans les dispositifs d’empersonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le non-humain : quel rôle dans le vieillissement aujourd'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« No Animals Were Harmed ». Que sait-on de l’Humane Education ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l'Association Internationale des Sociologues de Langue Française (GT 20 -Etudes Animales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire des arbres. Les régimes de perception et de cognition de l’environnement chez les utilisateurs de l’application Folia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian F. Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l'Association Internationale des Sociologues de Langue Française, CR 29 Sociologie de la Science et de l'innovation technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que font les non humains aux sciences sociales ? Réflexions du point de vue de la sociologie des relations humains/animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l'Association Internationale des Sociologues de Langue Française. Montréal (Canada), Table-ronde GT 01 "Corps, techniques et sociétés"/GT 20 "Etudes Animales".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime de compagnonnage et montée en thérapie des rapports anthropoéquins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Des Animaux de Compagnie aux Espèces Compagnes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la diversité des espèces du genre Pseudomonas par meta-taxogénomique : Contexte d'un bassin versant industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ribun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gleizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Réunion du GR Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des organisations urbaines sur le microbiote des eaux de ruissellement et la dissémination de formes pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les professionnels de la médiation animale prendre soin du soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Master 2 Sciences Sociales et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des animaux pour les maux : perspectives sociologiques sur la médiation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée régionale de formation en « hygiène et prévention des infections » pour les soignants en EHPAD et EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérapies velues et effets inattendus. Figures du &amp;quot;patient&amp;quot; dans le développement du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soigner les marges/Soigner en marge. Excentrés et excentriques dans l’histoire des thérapies ‘psy’ (XIXe – XXIe siècles). Institut universitaire d’histoire de la médecine et de la santé publique (IUHMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le care comme ressource identitaire doublement occultée. L’exemple du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de l'Association Française de Sociologie. (RT 19 – Sociologie de la santé).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élever sans tuer. Le travail d’élevage au prisme du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles formes d’agricultures. Pratiques ordinaires, débats publics et critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empathie interspécifique : de l'interdit scientifique à la proposition d'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec l'autre : formes et limites de l'empathie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, SAINT ETIENNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus-value animale, récits de conversion et épiphanies : quand la médiation animale offre une version positive de la différence anthropozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions du monde animal. Interactions ordinaires, cosmologies autochtones et brouillages ontologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner avec les animaux. Santé humaine, régime de bienveillance et montée en personnalité des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " Relations hommes/animaux. Questions contemporaines " - Laboratoire d'Anthropologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la double capacitation. L'encitoyennement croisé des personnes handicapées et des animaux d'assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyennetés Animales. Les formes variées de la mise en politique des animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes pragmatistes et requalification des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Congrès de l'Association Internationale des Sociologues de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un objet bien incertain. Le contact animalier aux prises des épistémès médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Congrès de l'Association Internationale des Sociologues de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un compagnonnage équin ? Comment l'utilisation thérapeutique du cheval redistribue l'identité sociale des équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones de l'Association Suisse de Thérapie Avec le Cheval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cartigny, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires de la question des &amp;quot; représentations sociales &amp;quot; dans la recherche autour des Interactions avec l'Animal à but Thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal dans le soin : entre théories et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour(quoi pas) une sociologie pragmatique de la bienveillance envers les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le sociologue aux prises avec les animaux" - Séminaire de l'équipe "Politiques de la Connaissance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples imbrications du care. Prendre soin des animaux/Prendre soin des humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Santé &amp; Société (MASTER Sociologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animals in Sociology. Towards French Sociological Animal Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minding Animals in Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites réflexions (toutes personnelles) autour de l'éthique en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée du Collège Doctoral de St Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropomorphisme et effet placebo : petits parcours de deux figures de l'illusion dans les sciences modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Illusion. Illusion, perception, représentation du monde.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux pansent-ils ? Comment rendre compte des effets thérapeutiques du contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que nous savons des animaux (Colloque de Cerisy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et enjeux de la recherche sur les interactions humains/animaux à but thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hommes et des rats. Animal et animalité dans l'histoire des sciences du psychisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiens exemplaires/Exemplaires de chien. Combiner singularité et formatage utilitaire des animaux de compagnie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociabilités canines et humaines. Comment la Sociologie et l'Ethologie éclairent-elles les interactions homme-chien dans la société contemporaine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal thérapeute : socio-anthropologie de l'émergence de l'animal dans les pratiques de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctoriale du CLUSTER 14 "Enjeux et représentations de la science, de la technologie et de leurs usages" de la région Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire science sur les sciences : postures et expériences doctorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Anjembe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches sur les sciences : partager un espace critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animals and Human Health : Still Looking for Evidence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minding Animals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles approches de l'animal : les nouveaux soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Francophone de Philosophie de St Maurice "l'Homme et l'Animal"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Saint Maurice, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations anthropozoologiques à l'épreuve du travail scientifique : l'exemple de l'animal dans les pratiques de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Les relations anthropozoologiques : nouvelles approches et jeunes chercheurs. Panorama d'une socio-anthropologie des relations humain/animal."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les espaces de cohabitation anthropozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MASTER - "Déviance, Norme et Pathologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre cadres et anecdotes : les dilemmes de la zoothérapie en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Sociologie Anthropologie Politique et Philosophique" - Cadres et Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équithérapie comme construction d'un cadre thérapeutique incluant l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Normalisation de la Vie Animale" - E.H.E.S.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal, l'humain et la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MASTER Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection animale : histoire de la constitution d'une cause publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MASTER Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs bénévoles du réseau de lecture publique de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontre de la B.D.P. de l'Aisne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Soissons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs bénévoles du réseau de lecture publique de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de l'A.D.B.D.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour ou contre la cause animale : là n’est pas la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions anthropocènes à la Une : animaux et anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Une histoire environnementale de la nation. Regards croisés sur les parcs nationaux du Canada, d’Ethiopie et de France. &amp;quot; Guillaume Blanc, Paris, Publications de la Sorbonne, « Histoire environnementale », 2015, 320 p.&amp;quot; Vingtième Siècle. Revue d'Histoire, (129) : 235.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;L’effet Latour. Ses modes d’existence dans les travaux doctoraux, Claire Tollis, Laurence Créton-Cazanave, Benoît Aublet (Dir.), Paris, Editions Glyphe, 2014, 312 p.&amp;quot;&amp;quot; Natures, Sciences & Sociétés. 23(2) : 209-211.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;Care in Practice. On Tinkering in Clinics, Homes and Farms&amp;quot; - Annemarie Mol, Ingunn Moser, Jeannette Pols (Dir.) - Bielefeld, Transcript Verlag, 2010, 300 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.116-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La S.P.A. : gestion, protection et tensions autour de la vie de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Zoo : instrument de communication d'une image de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné : antisémitisme et communauté déviante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociotechnique des processus de contamination des bassins de rétention et d’infiltration dans l’agglomération lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600; LEM - UMR 5557. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01317057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentes des habitants, perception de la police et sentiment d’insécurité à Montreynaud. Une enquête à échelle locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Ginhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Max Weber/Université Jean Monnet pour la Préfecture de la Loire. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels gestes de tri pour quels projets ? Enquête sociologique auprès des usagers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Dumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art bibliographique et expérimental sur la collecte et le tri des déchets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Dumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions entre les hommes et les animaux à des fins thérapeutiques et/ou éducatives. Inventaire critique commenté et approfondi des connaissances disponibles principalement en langue française et anglaise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points de vue sur la recherche autour des Interactions avec l'Animal à but Thérapeutique et/ou Educatif. Note de synthèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images, représentations et expérience du Parc Naturel Régional du Pilat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs bénévoles du réseau de lecture publique de la Loire : Engagement et autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal thérapeute&amp;quot;. : Socio-anthropologie de l'émergence du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Jean Monnet - Saint-Etienne, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011STET2149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00671158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les référents à l’intégrité scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les médias parlent-ils des manquements à l’intégrité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et incidence des animaux dans les familles [coord. n° de : Enfances Familles Générations]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32 | 2019, 2019, Enfances Familles Générations : revue interdisciplinaire sur la famille contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02364525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre protection et libération : Sociologie de la cause animale du XIXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId273"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Michalon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6151-7324</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147746434</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi :</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> ma page sur le site du laboratoire Triangle </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(UMR5206)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 797, pp.128, 2023, Repères, 978-2-348-06801-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panser avec les animaux. Sociologie du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2014, Cécile Méadel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner ou limiter la bureaucratisation de la recherche ? Les mises en œuvre locales des régulations françaises de l'intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Bureaucratisation et action publique, 14 (1), pp.33-58. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.251.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05219584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui porte la voix des phoques sans tête ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ronsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 | 2024, pp.53-71. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15j2f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épiphanies : sociologie pragmatique et différence anthropozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les autres qu'humains : explorations en humanités environnementales, 2021 (70), pp.15-45. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1097415ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistible ascension de l’éthique ? Sciences sociales et question animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.166-178. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2023030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial assemblages of urban microbiomes mobilized by runoff waters match land use typologies and harbor core species involved in pollutant degradation and opportunistic human infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 815, pp.152662. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for One Health: insights from the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (56), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03001135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné : antisémitisme, panique morale et communauté déviante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (3), pp.383-419. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.443.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Therapy Animals' Personhood: a Note on the Ontological Dimensions of Professional Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanimalia - Journal of human/animal interface studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52537/humanimalia.9456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De différences en différends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (7), pp.289-291. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.007.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Culture sans artifice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (7), pp.235-260. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.007.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causa animal y ciencias sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nueva sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 288, pp.116-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Animal Cause’ and the Social Sciences : from anthropocentrism to zoocentrism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Books and Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - &amp;quot;Sylvain Laurens, Militer pour la science. Les mouvements rationalistes en France (1930-2005), Paris, EHESS, coll. « En temps & lieux », 2019, 244 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.35258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health au prisme des sciences sociales : quelques pistes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172 (early view 2020-01-13), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02458572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - À l’école des bêtes. À propos de : Dominique Guillo, Les Fondements oubliés de la culture. Une approche écologique, Seuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociaux du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2 (72), pp.3-5. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhiz.072.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdu pigeon blanc Conversation avec Alban de Chateauvieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paysage-animal, 11, pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place and effect of animals in families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et incidence des animaux dans les familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Linda Kalof (Dir.), The Oxford Handbook of Animal Studies. New York, Oxford University Press, 2017, 621 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.243-245. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2018031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01881727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits pas de la Paix : note sur le courant Humane Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (41), pp.121-127. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.041.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01882613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause animale et sciences sociales : de l’anthropocentrisme au zoocentrisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Coutellec, La science au pluriel. Essai d’épistémologie pour des sciences impliquées. Editions Quae, collection « Sciences en questions », 2015, 88 p. [Compte rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.209-210. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.1769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01684119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Animal Studies peuvent-elles nous aider à penser l’émergence des épistémès réparatrices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.036.0321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes human-animal relations &amp;quot;organizational'? The de-scription of anthrozootechnical agencements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (6), pp.761-780. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350508416670249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix enseignements de la sociologie des relations humains/animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de « Étienne Ollion, Raison d'État. Histoire de la lutte contre les sectes en France, Paris, La Découverte, 2017, 272 p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, http://journals.openedition.org/lectures/23598. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;David Grazian, American Zoo: A Sociological Safari, Princeton University Press, Princeton and Oxford, 2015, 344 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie avec les animaux : faut-il changer de sociologie pour étudier les relations humains/animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01439197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes human-animal relations “organizational”? The De-Scription of anthrozootechnical agencements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner par le contact animalier. Aux origines de la recherche sur les interactions humains/animaux à but thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les sciences du psychisme et l'animal, 28, pp.137-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie avec les animaux : faut-il changer de sociologie pour étudier les relations humains/animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dossier: "Sociétés en mouvement, sociologie en changement, décloisonner la sociologie"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment donner corps à la personnification des animaux ? Les enjeux sociaux du développement du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Dessous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (16), pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de &amp;quot;Libération animale et végétarisation du monde. Ethnologie de l'antispécisme français&amp;quot; Catherine-Marie Dubrueil, Paris, Editions du CTHS, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi faut-il parler de la mort des animaux de refuge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145 (145), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eslm.145.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer l'animal de compagnie. Ethnographie d'un refuge S.P.A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (2), pp.47-66. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.042.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : « Où sont les animaux ? Vers une géographie humanimale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Estebanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;The Feminist Care Tradition in Animal Ethics&amp;quot;, Josephine Donovan, Carol J. Adams (Dir.) - New York, Columbia University Press, 2007, 392 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.362-380. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2013049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire des &amp;quot; représentations sociales &amp;quot; dans la recherche sur les Interactions avec l'Animal à but Thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (117), pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier &amp;quot;Relations anthropozoologiques. L'animal conjugué au présent des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (108), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.108.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations anthropozoologiques à l'épreuve du travail scientifique. L'exemple de l'animal dans les pratiques de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (108), pp.75-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux peuvent-ils contribuer à la santé humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bidois, Anne; Charpenel, Marion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.73-79, 2026, 978-2-38428-107-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05540521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un vision renouvelée des maladies et du soin [prés. & coord. de la partie]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gardon, Sébastien; Gautier, Amandine; Le Naour, Gwenola; Morand, Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortir des crises : One Health en pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quæ, pp.67-68, 2022, 978-2-7592-3296-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dilemmes du selfie protecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cros, Michèle; Frerot, Benjamin; Girard, Marc; Renault, Gaspard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safaris &amp; Selfies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-201, 2021, 978-2-343-22655-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-il donc arrivé aux chiens ? Réflexions sur la condition canine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedossa, Thierry; Jeannin, Sarah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comportement et bien-être du chien : une approche interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri, pp.493-508, 2020, 979-10-275-0312-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02878806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les Animal Studies font à la sociologie (et réciproquement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Choné, Aurélie; Iribarren, Isabelle; Pelé, Marie; Repussard, Catherine; Sueur, Cédric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études animales sont-elles bonnes à penser ? Repenser les sciences, reconfigurer les disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.153-170, 2020, 978-2343192765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02878800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale et les sciences sociales : influences, dévoilements et appariements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carrié, Fabien; Traïni, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S'engager pour les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.89-101, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élever sans tuer : le travail d’élevage au prisme du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doidy, Eric; Gateau, Matthieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reprendre la terre : agriculture et critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaïros, pp.157-170, 2019, 979-1092726442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être des animaux de compagnie : la remise en question d’une évidence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert, Caroline; Titeux, Emmanuelle; Michalon, Jérôme; Pignon, Charly; Poitte, Thierry; Rosaci, Fabrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc : le bien-être de l'animal de compagnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapWelfare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-81, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folia : de la promesse technologique à l'expérience de plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heaton, Lorna; Millerand, Florence; Dias da Silva, Patricia; Proulx, Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconfiguration du travail scientifique en biodiversité : pratiques amateurs et technologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-116, 2018, Collection « Libre Accès », 9782760639027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus-value animale, récits de conversion et épiphanies : quand le soin par le contact animalier offre une version positive de la différence anthropozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Cros; Julien Bondaz; Frédéric Laugrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions du monde animal : Médiations ordinaires, Cosmologies autochtones, Brouillages ontologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.247-271, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux pansent-ils ? Comment rendre compte des effets thérapeutiques du contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinciane Despret; Raphaël Larrère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux : deux ou trois choses que nous savons d’eux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.121-148, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panser avec les animaux. Sociologie du soin par le contact animalier. Michalon, J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines ParisTech, pp.331-332, 2014, Sciences sociales, 978-2-35671-077-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sport to Therapy. The Social Stakes in the Rise of Equine-Assisted Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gillett, James; Gilbert, Michelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Animals and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.85-100, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sociologie pour les animaux et sociologie des animaux ? Retour sur la création de la section « Animals and Society » de l’American Sociological Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Associaton Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associaton Française de Sociologie, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et cause animale : historiciser les Critical Animal Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique animale et interspécificité. Emanciper les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation équine : à bonne distance de l’équitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les origines de l'équitation. Le cheval, un acteur permanent du changement social.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Equitation, Apr 2024, Lamotte-Beuvron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux en personnes. Perspectives sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux récits et nouvelles ontologies dans le rapport à l'animal ? Mécanismes d'évolutions et résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres d'agriculture France - Séminaire des chargés d’études économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Construction de l'État et genèses du politique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences du Carbone-Café</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des animaux des sujets. Les épistémès de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Sciences et mobilisations écologistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon 3/Triangle et Paris 1/CESSP, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause animale et rapport aux savoirs. Subjectivation, scientifisation et relation circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès International des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SANTAL du CERTOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale : légitimation d’une entreprise de représentation politique des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Discuter des dominations et des émancipations à partir de la frontière animal/humain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la médiation équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les origines de l'équitation. Le cheval, un acteur permanent du changement social. Journées Culturelles de la FFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Equitation, Apr 2024, Lamotte Beuvron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliciter et renégocier les cultures épistémiques. Les mises en œuvre locales des régulations françaises de l’intégrité scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du pôle "Action publique" du laboratoire Triangle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04361595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du Collectif de scientifiques en réflexion sur le bien-être animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la déviance scientifique? Analyse du traitement médiatique de deux affaires de manquement à l’intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal de l'UMR Triangle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gradual evolution of media coverage concerning two French cases of scientific misconduct (2015-2021).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explaining research misconduct: data, hypotheses, and methodological issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Poincaré - ANR CRISP, Dec 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Implementation of Scientific Integrity Policies in French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IPSA World Congress of Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Political Science Association, Jul 2023, Buenos Aires (Argentina), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café de la Recherche - MSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’anthropologie européenne des relations entre humains et animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistible flexibilité ontologique des animaux – les sciences sociales face à l’exercice du porte-parolat pour les bêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles catégories pour les sciences sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IPRAZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles formes de contrôle de la recherche? Les traductions locales des régulations françaises de l’intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-il donc arrivé aux chiens? Réflexions sur la condition canine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Le Chien Mon Ami</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health et les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du laboratoire junior RAT " Santé Globale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause animale et monde académique : quelques points de repères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.U. Ethique et Condition Animale : Devoirs des Humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vétérinaires et la mise à mort des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IPRAZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise comportementale vétérinaire au prisme de la sociologie des professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pet Revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Animal University; Université Paris Nanterre, Dec 2022, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03967277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional or Routinized Judiciarization? Expertise and Mobilization about the Judgment of Mistreatment of Seals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ronsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RULNAT International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner et tuer. Les vétérinaires et la moralisation de la mise à mort des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Animort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l’AISLF - GT 20 « Etudes Animales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Tunis [en ligne], Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apaiser, personnaliser et responsabiliser : comment les animaux humanisent les institutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique « Le chaman, l'archive et le chien. Des médiateurs pour faire exister l'autre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lausanne [en ligne], Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre compte de One Health ? Quelques réflexions issues des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Santé des plantes et santé animale au prisme des sciences sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir animal de compagnie : réflexions sociologiques sur les conventions anthropozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'animal sauvage à l'animal de compagnie non conventionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Ethnozootechnie, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes d’insertion des animaux dans les familles. Une revue critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l’AISLF - CR 08 Sociologie de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Tunis [en ligne], Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal et société : des relations qui évoluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.I.U. Formation réglementaire destinée aux personnels concevant des procédures expérimentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon [En ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's in a Name? Sociological Insights on Creating and Uniformizing Terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Federation of Horses in Education &amp; Therapy International 17th International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HETI Federation, Jun 2021, Séoul [en ligne], South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souffrance environnementale en procès ? Les phoques décapités au tribunal de Quimper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ronsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RULNAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambivalences du rapport aux animaux dans les sociétés contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Musée d'Allard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montbrison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éternelle quête de la professionnalisation. Regard sociologique sur la médiation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equi-meeting Médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La libération animale : un projet de société ? Perspectives historiques et enjeux politiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Collège Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations pro-animaux : quelques pistes sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Controverses environnementales et anthropologies de la nature" - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistible ascension de l’éthique ? Sciences sociales et question animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Techniques et Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health au prisme des sciences sociales : quelques pistes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session thématique "Une seule santé" De l’Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Vétérinaire de France, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre (in)visible la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et expertises dans les mondes politiques et sociaux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Rennes, Oct 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animalism Vs Environmentalism in Western Europe and the Anglo-Saxon World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compressed Modernities, Ecological Risks and Disasters in Europe, Asia, Latin America, Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie des êtres qui comptent ? Penser les dynamiques de requalification positive des rapports aux animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L'enquête sociologique pour revisiter les pratiques et les publics du travail social" (IREIS-Université Jean Monnet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Firminy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer les injustices épistémiques ? Cause animale et monde académique en régime de « studies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JUSTANIMA - Des justices animales en gésine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie des êtres qui comptent ? Penser les dynamiques de requalification positive des rapports aux animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Âges de la vie et vieillissement » - Université Lille 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples articulations de la bienveillance et du soin en médiation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bienveillance dans le soin : regards croisés en médecines humaine &amp; vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la protection à la libération animale : panorama socio-historique de l'engagement pour les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Université Pour Tous - Université Jean Monnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale est-elle soluble dans la question environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant dans la transition socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le zoocentrisme des Animal Studies. Se mobiliser pour les animaux et produire des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sciences Animales Paris-Saclay"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health comme mot d'ordre épistémique. Les apports de la sociologie politique des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium «One Health / Une seule santé», programme et concept, au prisme des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining companion animals across the species barrier: a challenge to Social Sciences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion animals in the lives of humans: social and ethical challenges [Animais-companheiros nas vidas dos humanos: desafios sociais e éticos]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01919702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Species Merge. Dogs, Horses, Therapy and Shifting in Relational Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Being Well Together: human-animal collaboration, companionship and the promotion of health and wellbeing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for the History of Science, Technology and Medicine (CHSTM) - University of Manchester, Sep 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale est-elle soluble dans la question environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "le vivant dans la transition écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has therapy turned horses into dogs? A short history of equine-assisted interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving With Horses. Resources for social interaction in equine-assisted therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opportunités de la médiation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal auprès des personnes sans abri : d’un frein à un vecteur de réinsertion (Dispensaire vétérinaire étudiant de Lyon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser nos rapports aux animaux ? Les agencements anthropozootechniques à l'épreuve des organization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LAS « Relations hommes/animaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convoquer les animaux d’hier grâce à ceux d’aujourd’hui. Réflexions sociologiques sur l’intégration des animaux dans les univers du soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Chercheurs et professionnels face aux défis de la communication avec les personnes atteintes de la maladie d’Alzheimer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CeRIES Centre de Recherche Individus, Epreuves, Sociétés, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les Animal Studies font à la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Etudes Animales sont-elles bonnes à penser ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport aux savoirs et cause animale. Comment étudier les mobilisations épistémiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Sciences et Société de l'Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre au sérieux ceux qui prennent au sérieux les animaux. Sociologie pragmatique de la bienveillance envers les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues du LIER (Laboratoire Interdisciplinaire d'Etude sur les Réflexivités)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Panser avec les animaux. Sociologie du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Département de Sociologie de l'UQAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux et le soin : perspectives sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Handiparentalités et présences animales : Quelles circulations du care entre parents, enfants et chiens-guides ? » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIS - Ecole des Hautes Etudes en Sociales, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser comment les chiens nous aident à panser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal en marche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser les dynamiques de requalification des animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HumAnimaLab - Université d'Ottawa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux et nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Ethique INSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux pieds de l'anthropologie du care : la réparation réciproque des humains et des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Risques et réparations » - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser nos rapports aux animaux ? Les agencements anthropozootechniques à l'épreuve des organization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Relations humains/animaux : enjeux contemporains". - Laboratoire d'Anthropologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que font les non humains aux sciences sociales ? Réflexions du point de vue de la sociologie des relations humains/animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l'Association Internationale des Sociologues de Langue Française. Montréal (Canada), Table-ronde GT 01 "Corps, techniques et sociétés"/GT 20 "Etudes Animales".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modes d’existence des animaux dans les dispositifs d’empersonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le non-humain : quel rôle dans le vieillissement aujourd'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde &amp;quot;Que font les non-humains à la sociologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF Association Internationale des Sociologues de langue française. FRA., Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« No Animals Were Harmed ». Que sait-on de l’Humane Education ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l'Association Internationale des Sociologues de Langue Française (GT 20 -Etudes Animales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire des arbres. Les régimes de perception et de cognition de l’environnement chez les utilisateurs de l’application Folia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian F. Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l'Association Internationale des Sociologues de Langue Française, CR 29 Sociologie de la Science et de l'innovation technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime de compagnonnage et montée en thérapie des rapports anthropoéquins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Des Animaux de Compagnie aux Espèces Compagnes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la diversité des espèces du genre Pseudomonas par meta-taxogénomique : Contexte d'un bassin versant industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ribun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gleizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Réunion du GR Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des organisations urbaines sur le microbiote des eaux de ruissellement et la dissémination de formes pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les professionnels de la médiation animale prendre soin du soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Master 2 Sciences Sociales et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des animaux pour les maux : perspectives sociologiques sur la médiation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée régionale de formation en « hygiène et prévention des infections » pour les soignants en EHPAD et EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérapies velues et effets inattendus. Figures du &amp;quot;patient&amp;quot; dans le développement du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soigner les marges/Soigner en marge. Excentrés et excentriques dans l’histoire des thérapies ‘psy’ (XIXe – XXIe siècles). Institut universitaire d’histoire de la médecine et de la santé publique (IUHMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner avec les animaux. Santé humaine, régime de bienveillance et montée en personnalité des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " Relations hommes/animaux. Questions contemporaines " - Laboratoire d'Anthropologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élever sans tuer. Le travail d’élevage au prisme du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles formes d’agricultures. Pratiques ordinaires, débats publics et critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le care comme ressource identitaire doublement occultée. L’exemple du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de l'Association Française de Sociologie. (RT 19 – Sociologie de la santé).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empathie interspécifique : de l'interdit scientifique à la proposition d'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec l'autre : formes et limites de l'empathie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, SAINT ETIENNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus-value animale, récits de conversion et épiphanies : quand la médiation animale offre une version positive de la différence anthropozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions du monde animal. Interactions ordinaires, cosmologies autochtones et brouillages ontologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un objet bien incertain. Le contact animalier aux prises des épistémès médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Congrès de l'Association Internationale des Sociologues de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la double capacitation. L'encitoyennement croisé des personnes handicapées et des animaux d'assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyennetés Animales. Les formes variées de la mise en politique des animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes pragmatistes et requalification des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Congrès de l'Association Internationale des Sociologues de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un compagnonnage équin ? Comment l'utilisation thérapeutique du cheval redistribue l'identité sociale des équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones de l'Association Suisse de Thérapie Avec le Cheval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cartigny, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires de la question des &amp;quot; représentations sociales &amp;quot; dans la recherche autour des Interactions avec l'Animal à but Thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal dans le soin : entre théories et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour(quoi pas) une sociologie pragmatique de la bienveillance envers les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le sociologue aux prises avec les animaux" - Séminaire de l'équipe "Politiques de la Connaissance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples imbrications du care. Prendre soin des animaux/Prendre soin des humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Santé &amp; Société (MASTER Sociologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animals in Sociology. Towards French Sociological Animal Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minding Animals in Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal thérapeute : socio-anthropologie de l'émergence de l'animal dans les pratiques de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctoriale du CLUSTER 14 "Enjeux et représentations de la science, de la technologie et de leurs usages" de la région Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiens exemplaires/Exemplaires de chien. Combiner singularité et formatage utilitaire des animaux de compagnie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociabilités canines et humaines. Comment la Sociologie et l'Ethologie éclairent-elles les interactions homme-chien dans la société contemporaine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropomorphisme et effet placebo : petits parcours de deux figures de l'illusion dans les sciences modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Illusion. Illusion, perception, représentation du monde.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites réflexions (toutes personnelles) autour de l'éthique en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée du Collège Doctoral de St Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux pansent-ils ? Comment rendre compte des effets thérapeutiques du contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que nous savons des animaux (Colloque de Cerisy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et enjeux de la recherche sur les interactions humains/animaux à but thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hommes et des rats. Animal et animalité dans l'histoire des sciences du psychisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles approches de l'animal : les nouveaux soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Francophone de Philosophie de St Maurice "l'Homme et l'Animal"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Saint Maurice, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations anthropozoologiques à l'épreuve du travail scientifique : l'exemple de l'animal dans les pratiques de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Les relations anthropozoologiques : nouvelles approches et jeunes chercheurs. Panorama d'une socio-anthropologie des relations humain/animal."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire science sur les sciences : postures et expériences doctorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Anjembe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches sur les sciences : partager un espace critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animals and Human Health : Still Looking for Evidence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minding Animals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre cadres et anecdotes : les dilemmes de la zoothérapie en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Sociologie Anthropologie Politique et Philosophique" - Cadres et Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les espaces de cohabitation anthropozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MASTER - "Déviance, Norme et Pathologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équithérapie comme construction d'un cadre thérapeutique incluant l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Normalisation de la Vie Animale" - E.H.E.S.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal, l'humain et la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MASTER Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection animale : histoire de la constitution d'une cause publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MASTER Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs bénévoles du réseau de lecture publique de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontre de la B.D.P. de l'Aisne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Soissons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs bénévoles du réseau de lecture publique de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de l'A.D.B.D.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour ou contre la cause animale : là n’est pas la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions anthropocènes à la Une : animaux et anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Une histoire environnementale de la nation. Regards croisés sur les parcs nationaux du Canada, d’Ethiopie et de France. &amp;quot; Guillaume Blanc, Paris, Publications de la Sorbonne, « Histoire environnementale », 2015, 320 p.&amp;quot; Vingtième Siècle. Revue d'Histoire, (129) : 235.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;L’effet Latour. Ses modes d’existence dans les travaux doctoraux, Claire Tollis, Laurence Créton-Cazanave, Benoît Aublet (Dir.), Paris, Editions Glyphe, 2014, 312 p.&amp;quot;&amp;quot; Natures, Sciences & Sociétés. 23(2) : 209-211.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;Care in Practice. On Tinkering in Clinics, Homes and Farms&amp;quot; - Annemarie Mol, Ingunn Moser, Jeannette Pols (Dir.) - Bielefeld, Transcript Verlag, 2010, 300 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.116-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La S.P.A. : gestion, protection et tensions autour de la vie de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Zoo : instrument de communication d'une image de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné : antisémitisme et communauté déviante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociotechnique des processus de contamination des bassins de rétention et d’infiltration dans l’agglomération lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600; LEM - UMR 5557. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01317057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentes des habitants, perception de la police et sentiment d’insécurité à Montreynaud. Une enquête à échelle locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Ginhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Max Weber/Université Jean Monnet pour la Préfecture de la Loire. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels gestes de tri pour quels projets ? Enquête sociologique auprès des usagers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Dumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art bibliographique et expérimental sur la collecte et le tri des déchets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Dumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions entre les hommes et les animaux à des fins thérapeutiques et/ou éducatives. Inventaire critique commenté et approfondi des connaissances disponibles principalement en langue française et anglaise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points de vue sur la recherche autour des Interactions avec l'Animal à but Thérapeutique et/ou Educatif. Note de synthèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images, représentations et expérience du Parc Naturel Régional du Pilat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs bénévoles du réseau de lecture publique de la Loire : Engagement et autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal thérapeute&amp;quot;. : Socio-anthropologie de l'émergence du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Jean Monnet - Saint-Etienne, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011STET2149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00671158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les référents à l’intégrité scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les médias parlent-ils des manquements à l’intégrité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et incidence des animaux dans les familles [coord. n° de : Enfances Familles Générations]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32 | 2019, 2019, Enfances Familles Générations : revue interdisciplinaire sur la famille contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02364525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre protection et libération : Sociologie de la cause animale du XIXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId273"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B57BE0B"/>
+    <w:nsid w:val="CF6E4EDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-michalon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6151-7324" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147746434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carri&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_la_cause_animale-9782348068010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Boncourt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.251.0033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15j2f" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097415ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152662" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Proust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.443.0041" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52537/humanimalia.9456" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0289" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0235" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70672" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421169v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.072.0003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.35258" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308128v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa L&#237;bano Monteiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.1769" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881727v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018031" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.041.0121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.036.0321" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508416670249" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23598" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630693v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mond&#233;m&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439197v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095439v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.145.0073" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659613v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Estebanez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouabault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832376v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.042.0163" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968612v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671702v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.108.0005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-safaris_selfies_michele_cros_benjamin_frerot_marc_girard_gaspard_renault-9782343226552-68489.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878800v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421090v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.capdouleur.fr/livreblanc-capwelfare" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128181v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937471v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/la-reconfiguration-du-travail-scientifique-en-biodiversite" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599460v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michalon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095451v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514930v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680430v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613491v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868656v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869853v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351616v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332438v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351588v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332432v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351567v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351600v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351611v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361595v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925486v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03967277v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775479v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925390v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451463v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444111v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443573v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443815v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444024v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444077v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Animort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443416v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443364v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443387v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308342v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308346v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308317v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308295v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308231v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919702v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907505v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887231v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840951v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944306v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907471v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907488v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564183v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677274v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677252v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677279v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677264v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677285v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564168v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564194v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523586v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790812v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564154v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795413v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houdart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafontaine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523589v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523552v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523558v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Charvolin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523519v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523609v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523601v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ribun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gleizal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523594v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095455v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523569v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523583v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523579v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832370v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523574v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832380v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671758v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739100v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739102v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671744v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671752v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671756v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671755v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671735v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671742v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671736v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671737v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671741v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671731v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671732v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Anjembe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Emprin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671734v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671728v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671726v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671720v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671724v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671710v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671708v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671704v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Langlade" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671703v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332446v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169741v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523410v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523413v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968614v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671712v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671706v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129089v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317057v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095431v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ginhoux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958187v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Dumain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Miranda" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958190v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilloux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671721v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671718v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671714v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Micoud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671705v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pichon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671158v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011STET2149" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409761v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410013v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364525v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613499v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-michalon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6151-7324" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147746434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carri&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_la_cause_animale-9782348068010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Boncourt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.251.0033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15j2f" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097415ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152662" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041886v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Proust" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.443.0041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496023v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52537/humanimalia.9456" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0289" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0235" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.35258" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70672" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.072.0003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308128v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa L&#237;bano Monteiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.041.0121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954590v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.1769" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.036.0321" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508416670249" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23598" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mond&#233;m&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968606v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095439v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.145.0073" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832376v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.042.0163" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659613v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Estebanez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouabault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671702v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.108.0005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-safaris_selfies_michele_cros_benjamin_frerot_marc_girard_gaspard_renault-9782343226552-68489.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878800v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128181v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.capdouleur.fr/livreblanc-capwelfare" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937471v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/la-reconfiguration-du-travail-scientifique-en-biodiversite" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599460v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michalon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095451v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514930v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869853v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613526v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613486v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613515v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680430v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680446v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613513v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613491v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868656v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361595v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351588v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351616v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332438v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332432v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351592v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351600v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351611v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925467v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03967277v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444077v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Animort" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451463v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444111v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443573v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443815v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444024v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443387v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443364v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443416v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308287v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308231v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421037v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308218v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308346v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308342v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308317v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907488v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907476v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919702v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887231v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840951v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944306v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907471v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790812v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564154v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677252v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564183v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677274v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677285v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677279v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677264v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564168v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564194v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523586v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523589v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795413v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houdart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafontaine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523558v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Charvolin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523609v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523601v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ribun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gleizal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523594v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095455v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523569v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523579v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523583v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832370v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523574v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739102v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671758v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739100v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671744v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671752v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671756v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671755v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671731v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671741v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671742v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671735v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671736v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671737v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671726v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671732v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Anjembe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Emprin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671734v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671724v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671720v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671710v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671708v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671704v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Langlade" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671703v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332446v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169741v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523410v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523413v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968614v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671712v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671706v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129089v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317057v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095431v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ginhoux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958187v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Dumain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Miranda" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958190v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilloux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671721v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671718v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671714v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Micoud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671705v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pichon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671158v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011STET2149" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409761v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410013v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364525v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613499v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>