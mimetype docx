--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Michalon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6151-7324</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147746434</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi :</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> ma page sur le site du laboratoire Triangle </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(UMR5206)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 797, pp.128, 2023, Repères, 978-2-348-06801-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panser avec les animaux. Sociologie du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2014, Cécile Méadel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner ou limiter la bureaucratisation de la recherche ? Les mises en œuvre locales des régulations françaises de l'intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Bureaucratisation et action publique, 14 (1), pp.33-58. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.251.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05219584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui porte la voix des phoques sans tête ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ronsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 | 2024, pp.53-71. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15j2f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épiphanies : sociologie pragmatique et différence anthropozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les autres qu'humains : explorations en humanités environnementales, 2021 (70), pp.15-45. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1097415ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistible ascension de l’éthique ? Sciences sociales et question animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.166-178. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2023030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial assemblages of urban microbiomes mobilized by runoff waters match land use typologies and harbor core species involved in pollutant degradation and opportunistic human infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 815, pp.152662. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for One Health: insights from the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (56), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03001135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné : antisémitisme, panique morale et communauté déviante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (3), pp.383-419. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.443.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Therapy Animals' Personhood: a Note on the Ontological Dimensions of Professional Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanimalia - Journal of human/animal interface studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52537/humanimalia.9456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De différences en différends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (7), pp.289-291. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.007.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Culture sans artifice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (7), pp.235-260. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.007.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causa animal y ciencias sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nueva sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 288, pp.116-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Animal Cause’ and the Social Sciences : from anthropocentrism to zoocentrism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Books and Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - &amp;quot;Sylvain Laurens, Militer pour la science. Les mouvements rationalistes en France (1930-2005), Paris, EHESS, coll. « En temps & lieux », 2019, 244 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.35258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health au prisme des sciences sociales : quelques pistes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172 (early view 2020-01-13), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02458572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - À l’école des bêtes. À propos de : Dominique Guillo, Les Fondements oubliés de la culture. Une approche écologique, Seuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociaux du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2 (72), pp.3-5. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhiz.072.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdu pigeon blanc Conversation avec Alban de Chateauvieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paysage-animal, 11, pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place and effect of animals in families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et incidence des animaux dans les familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Linda Kalof (Dir.), The Oxford Handbook of Animal Studies. New York, Oxford University Press, 2017, 621 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.243-245. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2018031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01881727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits pas de la Paix : note sur le courant Humane Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (41), pp.121-127. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.041.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01882613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause animale et sciences sociales : de l’anthropocentrisme au zoocentrisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Coutellec, La science au pluriel. Essai d’épistémologie pour des sciences impliquées. Editions Quae, collection « Sciences en questions », 2015, 88 p. [Compte rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.209-210. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.1769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01684119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Animal Studies peuvent-elles nous aider à penser l’émergence des épistémès réparatrices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.036.0321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes human-animal relations &amp;quot;organizational'? The de-scription of anthrozootechnical agencements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (6), pp.761-780. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350508416670249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix enseignements de la sociologie des relations humains/animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de « Étienne Ollion, Raison d'État. Histoire de la lutte contre les sectes en France, Paris, La Découverte, 2017, 272 p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, http://journals.openedition.org/lectures/23598. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;David Grazian, American Zoo: A Sociological Safari, Princeton University Press, Princeton and Oxford, 2015, 344 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie avec les animaux : faut-il changer de sociologie pour étudier les relations humains/animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01439197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes human-animal relations “organizational”? The De-Scription of anthrozootechnical agencements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner par le contact animalier. Aux origines de la recherche sur les interactions humains/animaux à but thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les sciences du psychisme et l'animal, 28, pp.137-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie avec les animaux : faut-il changer de sociologie pour étudier les relations humains/animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dossier: "Sociétés en mouvement, sociologie en changement, décloisonner la sociologie"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment donner corps à la personnification des animaux ? Les enjeux sociaux du développement du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Dessous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (16), pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de &amp;quot;Libération animale et végétarisation du monde. Ethnologie de l'antispécisme français&amp;quot; Catherine-Marie Dubrueil, Paris, Editions du CTHS, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi faut-il parler de la mort des animaux de refuge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145 (145), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eslm.145.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer l'animal de compagnie. Ethnographie d'un refuge S.P.A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (2), pp.47-66. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.042.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : « Où sont les animaux ? Vers une géographie humanimale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Estebanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;The Feminist Care Tradition in Animal Ethics&amp;quot;, Josephine Donovan, Carol J. Adams (Dir.) - New York, Columbia University Press, 2007, 392 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.362-380. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2013049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire des &amp;quot; représentations sociales &amp;quot; dans la recherche sur les Interactions avec l'Animal à but Thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (117), pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier &amp;quot;Relations anthropozoologiques. L'animal conjugué au présent des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (108), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.108.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations anthropozoologiques à l'épreuve du travail scientifique. L'exemple de l'animal dans les pratiques de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (108), pp.75-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux peuvent-ils contribuer à la santé humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bidois, Anne; Charpenel, Marion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.73-79, 2026, 978-2-38428-107-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05540521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un vision renouvelée des maladies et du soin [prés. & coord. de la partie]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gardon, Sébastien; Gautier, Amandine; Le Naour, Gwenola; Morand, Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortir des crises : One Health en pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quæ, pp.67-68, 2022, 978-2-7592-3296-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dilemmes du selfie protecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cros, Michèle; Frerot, Benjamin; Girard, Marc; Renault, Gaspard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safaris &amp; Selfies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-201, 2021, 978-2-343-22655-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-il donc arrivé aux chiens ? Réflexions sur la condition canine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedossa, Thierry; Jeannin, Sarah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comportement et bien-être du chien : une approche interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri, pp.493-508, 2020, 979-10-275-0312-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02878806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les Animal Studies font à la sociologie (et réciproquement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Choné, Aurélie; Iribarren, Isabelle; Pelé, Marie; Repussard, Catherine; Sueur, Cédric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études animales sont-elles bonnes à penser ? Repenser les sciences, reconfigurer les disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.153-170, 2020, 978-2343192765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02878800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale et les sciences sociales : influences, dévoilements et appariements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carrié, Fabien; Traïni, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S'engager pour les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.89-101, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élever sans tuer : le travail d’élevage au prisme du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doidy, Eric; Gateau, Matthieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reprendre la terre : agriculture et critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaïros, pp.157-170, 2019, 979-1092726442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être des animaux de compagnie : la remise en question d’une évidence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert, Caroline; Titeux, Emmanuelle; Michalon, Jérôme; Pignon, Charly; Poitte, Thierry; Rosaci, Fabrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc : le bien-être de l'animal de compagnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapWelfare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-81, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folia : de la promesse technologique à l'expérience de plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heaton, Lorna; Millerand, Florence; Dias da Silva, Patricia; Proulx, Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconfiguration du travail scientifique en biodiversité : pratiques amateurs et technologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-116, 2018, Collection « Libre Accès », 9782760639027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus-value animale, récits de conversion et épiphanies : quand le soin par le contact animalier offre une version positive de la différence anthropozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Cros; Julien Bondaz; Frédéric Laugrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions du monde animal : Médiations ordinaires, Cosmologies autochtones, Brouillages ontologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.247-271, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux pansent-ils ? Comment rendre compte des effets thérapeutiques du contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinciane Despret; Raphaël Larrère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux : deux ou trois choses que nous savons d’eux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.121-148, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panser avec les animaux. Sociologie du soin par le contact animalier. Michalon, J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines ParisTech, pp.331-332, 2014, Sciences sociales, 978-2-35671-077-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sport to Therapy. The Social Stakes in the Rise of Equine-Assisted Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gillett, James; Gilbert, Michelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Animals and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.85-100, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sociologie pour les animaux et sociologie des animaux ? Retour sur la création de la section « Animals and Society » de l’American Sociological Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Associaton Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associaton Française de Sociologie, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et cause animale : historiciser les Critical Animal Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique animale et interspécificité. Emanciper les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation équine : à bonne distance de l’équitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les origines de l'équitation. Le cheval, un acteur permanent du changement social.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Equitation, Apr 2024, Lamotte-Beuvron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux en personnes. Perspectives sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux récits et nouvelles ontologies dans le rapport à l'animal ? Mécanismes d'évolutions et résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres d'agriculture France - Séminaire des chargés d’études économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Construction de l'État et genèses du politique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences du Carbone-Café</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des animaux des sujets. Les épistémès de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Sciences et mobilisations écologistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon 3/Triangle et Paris 1/CESSP, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause animale et rapport aux savoirs. Subjectivation, scientifisation et relation circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès International des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SANTAL du CERTOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale : légitimation d’une entreprise de représentation politique des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Discuter des dominations et des émancipations à partir de la frontière animal/humain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la médiation équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les origines de l'équitation. Le cheval, un acteur permanent du changement social. Journées Culturelles de la FFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Equitation, Apr 2024, Lamotte Beuvron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliciter et renégocier les cultures épistémiques. Les mises en œuvre locales des régulations françaises de l’intégrité scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du pôle "Action publique" du laboratoire Triangle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04361595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du Collectif de scientifiques en réflexion sur le bien-être animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la déviance scientifique? Analyse du traitement médiatique de deux affaires de manquement à l’intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal de l'UMR Triangle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gradual evolution of media coverage concerning two French cases of scientific misconduct (2015-2021).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explaining research misconduct: data, hypotheses, and methodological issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Poincaré - ANR CRISP, Dec 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Implementation of Scientific Integrity Policies in French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IPSA World Congress of Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Political Science Association, Jul 2023, Buenos Aires (Argentina), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café de la Recherche - MSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’anthropologie européenne des relations entre humains et animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistible flexibilité ontologique des animaux – les sciences sociales face à l’exercice du porte-parolat pour les bêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles catégories pour les sciences sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IPRAZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles formes de contrôle de la recherche? Les traductions locales des régulations françaises de l’intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-il donc arrivé aux chiens? Réflexions sur la condition canine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Le Chien Mon Ami</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health et les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du laboratoire junior RAT " Santé Globale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause animale et monde académique : quelques points de repères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.U. Ethique et Condition Animale : Devoirs des Humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vétérinaires et la mise à mort des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IPRAZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise comportementale vétérinaire au prisme de la sociologie des professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pet Revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Animal University; Université Paris Nanterre, Dec 2022, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03967277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional or Routinized Judiciarization? Expertise and Mobilization about the Judgment of Mistreatment of Seals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ronsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RULNAT International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner et tuer. Les vétérinaires et la moralisation de la mise à mort des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Animort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l’AISLF - GT 20 « Etudes Animales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Tunis [en ligne], Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apaiser, personnaliser et responsabiliser : comment les animaux humanisent les institutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique « Le chaman, l'archive et le chien. Des médiateurs pour faire exister l'autre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lausanne [en ligne], Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre compte de One Health ? Quelques réflexions issues des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Santé des plantes et santé animale au prisme des sciences sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir animal de compagnie : réflexions sociologiques sur les conventions anthropozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'animal sauvage à l'animal de compagnie non conventionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Ethnozootechnie, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes d’insertion des animaux dans les familles. Une revue critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l’AISLF - CR 08 Sociologie de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Tunis [en ligne], Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal et société : des relations qui évoluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.I.U. Formation réglementaire destinée aux personnels concevant des procédures expérimentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon [En ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's in a Name? Sociological Insights on Creating and Uniformizing Terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Federation of Horses in Education &amp; Therapy International 17th International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HETI Federation, Jun 2021, Séoul [en ligne], South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souffrance environnementale en procès ? Les phoques décapités au tribunal de Quimper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ronsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RULNAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambivalences du rapport aux animaux dans les sociétés contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Musée d'Allard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montbrison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éternelle quête de la professionnalisation. Regard sociologique sur la médiation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equi-meeting Médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La libération animale : un projet de société ? Perspectives historiques et enjeux politiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Collège Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations pro-animaux : quelques pistes sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Controverses environnementales et anthropologies de la nature" - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistible ascension de l’éthique ? Sciences sociales et question animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Techniques et Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health au prisme des sciences sociales : quelques pistes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session thématique "Une seule santé" De l’Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Vétérinaire de France, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre (in)visible la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et expertises dans les mondes politiques et sociaux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Rennes, Oct 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animalism Vs Environmentalism in Western Europe and the Anglo-Saxon World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compressed Modernities, Ecological Risks and Disasters in Europe, Asia, Latin America, Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie des êtres qui comptent ? Penser les dynamiques de requalification positive des rapports aux animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L'enquête sociologique pour revisiter les pratiques et les publics du travail social" (IREIS-Université Jean Monnet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Firminy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer les injustices épistémiques ? Cause animale et monde académique en régime de « studies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JUSTANIMA - Des justices animales en gésine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie des êtres qui comptent ? Penser les dynamiques de requalification positive des rapports aux animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Âges de la vie et vieillissement » - Université Lille 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples articulations de la bienveillance et du soin en médiation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bienveillance dans le soin : regards croisés en médecines humaine &amp; vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la protection à la libération animale : panorama socio-historique de l'engagement pour les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Université Pour Tous - Université Jean Monnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale est-elle soluble dans la question environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant dans la transition socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le zoocentrisme des Animal Studies. Se mobiliser pour les animaux et produire des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sciences Animales Paris-Saclay"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health comme mot d'ordre épistémique. Les apports de la sociologie politique des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium «One Health / Une seule santé», programme et concept, au prisme des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining companion animals across the species barrier: a challenge to Social Sciences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion animals in the lives of humans: social and ethical challenges [Animais-companheiros nas vidas dos humanos: desafios sociais e éticos]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01919702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Species Merge. Dogs, Horses, Therapy and Shifting in Relational Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Being Well Together: human-animal collaboration, companionship and the promotion of health and wellbeing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for the History of Science, Technology and Medicine (CHSTM) - University of Manchester, Sep 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale est-elle soluble dans la question environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "le vivant dans la transition écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has therapy turned horses into dogs? A short history of equine-assisted interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving With Horses. Resources for social interaction in equine-assisted therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opportunités de la médiation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal auprès des personnes sans abri : d’un frein à un vecteur de réinsertion (Dispensaire vétérinaire étudiant de Lyon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser nos rapports aux animaux ? Les agencements anthropozootechniques à l'épreuve des organization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LAS « Relations hommes/animaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convoquer les animaux d’hier grâce à ceux d’aujourd’hui. Réflexions sociologiques sur l’intégration des animaux dans les univers du soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Chercheurs et professionnels face aux défis de la communication avec les personnes atteintes de la maladie d’Alzheimer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CeRIES Centre de Recherche Individus, Epreuves, Sociétés, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les Animal Studies font à la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Etudes Animales sont-elles bonnes à penser ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport aux savoirs et cause animale. Comment étudier les mobilisations épistémiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Sciences et Société de l'Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre au sérieux ceux qui prennent au sérieux les animaux. Sociologie pragmatique de la bienveillance envers les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues du LIER (Laboratoire Interdisciplinaire d'Etude sur les Réflexivités)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Panser avec les animaux. Sociologie du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Département de Sociologie de l'UQAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux et le soin : perspectives sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Handiparentalités et présences animales : Quelles circulations du care entre parents, enfants et chiens-guides ? » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIS - Ecole des Hautes Etudes en Sociales, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser comment les chiens nous aident à panser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal en marche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser les dynamiques de requalification des animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HumAnimaLab - Université d'Ottawa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux et nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Ethique INSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux pieds de l'anthropologie du care : la réparation réciproque des humains et des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Risques et réparations » - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser nos rapports aux animaux ? Les agencements anthropozootechniques à l'épreuve des organization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Relations humains/animaux : enjeux contemporains". - Laboratoire d'Anthropologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que font les non humains aux sciences sociales ? Réflexions du point de vue de la sociologie des relations humains/animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l'Association Internationale des Sociologues de Langue Française. Montréal (Canada), Table-ronde GT 01 "Corps, techniques et sociétés"/GT 20 "Etudes Animales".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modes d’existence des animaux dans les dispositifs d’empersonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le non-humain : quel rôle dans le vieillissement aujourd'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde &amp;quot;Que font les non-humains à la sociologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF Association Internationale des Sociologues de langue française. FRA., Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« No Animals Were Harmed ». Que sait-on de l’Humane Education ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l'Association Internationale des Sociologues de Langue Française (GT 20 -Etudes Animales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire des arbres. Les régimes de perception et de cognition de l’environnement chez les utilisateurs de l’application Folia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian F. Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l'Association Internationale des Sociologues de Langue Française, CR 29 Sociologie de la Science et de l'innovation technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime de compagnonnage et montée en thérapie des rapports anthropoéquins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Des Animaux de Compagnie aux Espèces Compagnes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la diversité des espèces du genre Pseudomonas par meta-taxogénomique : Contexte d'un bassin versant industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ribun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gleizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Réunion du GR Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des organisations urbaines sur le microbiote des eaux de ruissellement et la dissémination de formes pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les professionnels de la médiation animale prendre soin du soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Master 2 Sciences Sociales et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des animaux pour les maux : perspectives sociologiques sur la médiation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée régionale de formation en « hygiène et prévention des infections » pour les soignants en EHPAD et EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérapies velues et effets inattendus. Figures du &amp;quot;patient&amp;quot; dans le développement du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soigner les marges/Soigner en marge. Excentrés et excentriques dans l’histoire des thérapies ‘psy’ (XIXe – XXIe siècles). Institut universitaire d’histoire de la médecine et de la santé publique (IUHMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner avec les animaux. Santé humaine, régime de bienveillance et montée en personnalité des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " Relations hommes/animaux. Questions contemporaines " - Laboratoire d'Anthropologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élever sans tuer. Le travail d’élevage au prisme du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles formes d’agricultures. Pratiques ordinaires, débats publics et critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le care comme ressource identitaire doublement occultée. L’exemple du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de l'Association Française de Sociologie. (RT 19 – Sociologie de la santé).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empathie interspécifique : de l'interdit scientifique à la proposition d'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec l'autre : formes et limites de l'empathie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, SAINT ETIENNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus-value animale, récits de conversion et épiphanies : quand la médiation animale offre une version positive de la différence anthropozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions du monde animal. Interactions ordinaires, cosmologies autochtones et brouillages ontologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un objet bien incertain. Le contact animalier aux prises des épistémès médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Congrès de l'Association Internationale des Sociologues de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la double capacitation. L'encitoyennement croisé des personnes handicapées et des animaux d'assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyennetés Animales. Les formes variées de la mise en politique des animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes pragmatistes et requalification des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Congrès de l'Association Internationale des Sociologues de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un compagnonnage équin ? Comment l'utilisation thérapeutique du cheval redistribue l'identité sociale des équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones de l'Association Suisse de Thérapie Avec le Cheval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cartigny, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires de la question des &amp;quot; représentations sociales &amp;quot; dans la recherche autour des Interactions avec l'Animal à but Thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal dans le soin : entre théories et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour(quoi pas) une sociologie pragmatique de la bienveillance envers les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le sociologue aux prises avec les animaux" - Séminaire de l'équipe "Politiques de la Connaissance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples imbrications du care. Prendre soin des animaux/Prendre soin des humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Santé &amp; Société (MASTER Sociologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animals in Sociology. Towards French Sociological Animal Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minding Animals in Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal thérapeute : socio-anthropologie de l'émergence de l'animal dans les pratiques de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctoriale du CLUSTER 14 "Enjeux et représentations de la science, de la technologie et de leurs usages" de la région Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiens exemplaires/Exemplaires de chien. Combiner singularité et formatage utilitaire des animaux de compagnie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociabilités canines et humaines. Comment la Sociologie et l'Ethologie éclairent-elles les interactions homme-chien dans la société contemporaine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropomorphisme et effet placebo : petits parcours de deux figures de l'illusion dans les sciences modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Illusion. Illusion, perception, représentation du monde.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites réflexions (toutes personnelles) autour de l'éthique en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée du Collège Doctoral de St Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux pansent-ils ? Comment rendre compte des effets thérapeutiques du contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que nous savons des animaux (Colloque de Cerisy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et enjeux de la recherche sur les interactions humains/animaux à but thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hommes et des rats. Animal et animalité dans l'histoire des sciences du psychisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles approches de l'animal : les nouveaux soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Francophone de Philosophie de St Maurice "l'Homme et l'Animal"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Saint Maurice, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations anthropozoologiques à l'épreuve du travail scientifique : l'exemple de l'animal dans les pratiques de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Les relations anthropozoologiques : nouvelles approches et jeunes chercheurs. Panorama d'une socio-anthropologie des relations humain/animal."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire science sur les sciences : postures et expériences doctorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Anjembe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches sur les sciences : partager un espace critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animals and Human Health : Still Looking for Evidence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minding Animals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre cadres et anecdotes : les dilemmes de la zoothérapie en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Sociologie Anthropologie Politique et Philosophique" - Cadres et Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les espaces de cohabitation anthropozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MASTER - "Déviance, Norme et Pathologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équithérapie comme construction d'un cadre thérapeutique incluant l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Normalisation de la Vie Animale" - E.H.E.S.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal, l'humain et la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MASTER Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection animale : histoire de la constitution d'une cause publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MASTER Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs bénévoles du réseau de lecture publique de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontre de la B.D.P. de l'Aisne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Soissons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs bénévoles du réseau de lecture publique de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de l'A.D.B.D.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour ou contre la cause animale : là n’est pas la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions anthropocènes à la Une : animaux et anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Une histoire environnementale de la nation. Regards croisés sur les parcs nationaux du Canada, d’Ethiopie et de France. &amp;quot; Guillaume Blanc, Paris, Publications de la Sorbonne, « Histoire environnementale », 2015, 320 p.&amp;quot; Vingtième Siècle. Revue d'Histoire, (129) : 235.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;L’effet Latour. Ses modes d’existence dans les travaux doctoraux, Claire Tollis, Laurence Créton-Cazanave, Benoît Aublet (Dir.), Paris, Editions Glyphe, 2014, 312 p.&amp;quot;&amp;quot; Natures, Sciences & Sociétés. 23(2) : 209-211.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;Care in Practice. On Tinkering in Clinics, Homes and Farms&amp;quot; - Annemarie Mol, Ingunn Moser, Jeannette Pols (Dir.) - Bielefeld, Transcript Verlag, 2010, 300 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.116-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La S.P.A. : gestion, protection et tensions autour de la vie de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Zoo : instrument de communication d'une image de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné : antisémitisme et communauté déviante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociotechnique des processus de contamination des bassins de rétention et d’infiltration dans l’agglomération lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600; LEM - UMR 5557. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01317057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentes des habitants, perception de la police et sentiment d’insécurité à Montreynaud. Une enquête à échelle locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Ginhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Max Weber/Université Jean Monnet pour la Préfecture de la Loire. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels gestes de tri pour quels projets ? Enquête sociologique auprès des usagers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Dumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art bibliographique et expérimental sur la collecte et le tri des déchets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Dumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions entre les hommes et les animaux à des fins thérapeutiques et/ou éducatives. Inventaire critique commenté et approfondi des connaissances disponibles principalement en langue française et anglaise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points de vue sur la recherche autour des Interactions avec l'Animal à but Thérapeutique et/ou Educatif. Note de synthèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images, représentations et expérience du Parc Naturel Régional du Pilat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs bénévoles du réseau de lecture publique de la Loire : Engagement et autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal thérapeute&amp;quot;. : Socio-anthropologie de l'émergence du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Jean Monnet - Saint-Etienne, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011STET2149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00671158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les référents à l’intégrité scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les médias parlent-ils des manquements à l’intégrité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et incidence des animaux dans les familles [coord. n° de : Enfances Familles Générations]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32 | 2019, 2019, Enfances Familles Générations : revue interdisciplinaire sur la famille contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02364525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre protection et libération : Sociologie de la cause animale du XIXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId273"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Michalon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6151-7324</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147746434</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi :</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> ma page sur le site du laboratoire Triangle </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(UMR5206)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 797, pp.128, 2023, Repères, 978-2-348-06801-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panser avec les animaux. Sociologie du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2014, Cécile Méadel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner ou limiter la bureaucratisation de la recherche ? Les mises en œuvre locales des régulations françaises de l'intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Bureaucratisation et action publique, 14 (1), pp.33-58. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.251.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05219584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui porte la voix des phoques sans tête ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ronsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 | 2024, pp.53-71. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15j2f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épiphanies : sociologie pragmatique et différence anthropozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les autres qu'humains : explorations en humanités environnementales, 2021 (70), pp.15-45. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1097415ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistible ascension de l’éthique ? Sciences sociales et question animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.166-178. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2023030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial assemblages of urban microbiomes mobilized by runoff waters match land use typologies and harbor core species involved in pollutant degradation and opportunistic human infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 815, pp.152662. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De différences en différends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (7), pp.289-291. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.007.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Therapy Animals' Personhood: a Note on the Ontological Dimensions of Professional Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanimalia - Journal of human/animal interface studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52537/humanimalia.9456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné : antisémitisme, panique morale et communauté déviante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (3), pp.383-419. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.443.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Culture sans artifice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (7), pp.235-260. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.007.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causa animal y ciencias sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nueva sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 288, pp.116-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for One Health: insights from the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (56), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03001135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health au prisme des sciences sociales : quelques pistes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172 (early view 2020-01-13), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02458572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - &amp;quot;Sylvain Laurens, Militer pour la science. Les mouvements rationalistes en France (1930-2005), Paris, EHESS, coll. « En temps & lieux », 2019, 244 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.35258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - À l’école des bêtes. À propos de : Dominique Guillo, Les Fondements oubliés de la culture. Une approche écologique, Seuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociaux du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2 (72), pp.3-5. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhiz.072.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdu pigeon blanc Conversation avec Alban de Chateauvieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paysage-animal, 11, pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place and effect of animals in families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et incidence des animaux dans les familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Animal Cause’ and the Social Sciences : from anthropocentrism to zoocentrism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Books and Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause animale et sciences sociales : de l’anthropocentrisme au zoocentrisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Coutellec, La science au pluriel. Essai d’épistémologie pour des sciences impliquées. Editions Quae, collection « Sciences en questions », 2015, 88 p. [Compte rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.209-210. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.1769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01684119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Linda Kalof (Dir.), The Oxford Handbook of Animal Studies. New York, Oxford University Press, 2017, 621 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.243-245. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2018031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01881727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits pas de la Paix : note sur le courant Humane Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (41), pp.121-127. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.041.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01882613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Animal Studies peuvent-elles nous aider à penser l’émergence des épistémès réparatrices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.036.0321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes human-animal relations &amp;quot;organizational'? The de-scription of anthrozootechnical agencements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (6), pp.761-780. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350508416670249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix enseignements de la sociologie des relations humains/animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de « Étienne Ollion, Raison d'État. Histoire de la lutte contre les sectes en France, Paris, La Découverte, 2017, 272 p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, http://journals.openedition.org/lectures/23598. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;David Grazian, American Zoo: A Sociological Safari, Princeton University Press, Princeton and Oxford, 2015, 344 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner par le contact animalier. Aux origines de la recherche sur les interactions humains/animaux à but thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les sciences du psychisme et l'animal, 28, pp.137-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie avec les animaux : faut-il changer de sociologie pour étudier les relations humains/animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dossier: "Sociétés en mouvement, sociologie en changement, décloisonner la sociologie"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes human-animal relations “organizational”? The De-Scription of anthrozootechnical agencements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie avec les animaux : faut-il changer de sociologie pour étudier les relations humains/animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01439197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment donner corps à la personnification des animaux ? Les enjeux sociaux du développement du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Dessous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (16), pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi faut-il parler de la mort des animaux de refuge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145 (145), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eslm.145.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de &amp;quot;Libération animale et végétarisation du monde. Ethnologie de l'antispécisme français&amp;quot; Catherine-Marie Dubrueil, Paris, Editions du CTHS, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer l'animal de compagnie. Ethnographie d'un refuge S.P.A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (2), pp.47-66. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.042.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : « Où sont les animaux ? Vers une géographie humanimale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Estebanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire des &amp;quot; représentations sociales &amp;quot; dans la recherche sur les Interactions avec l'Animal à but Thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (117), pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;The Feminist Care Tradition in Animal Ethics&amp;quot;, Josephine Donovan, Carol J. Adams (Dir.) - New York, Columbia University Press, 2007, 392 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.362-380. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2013049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier &amp;quot;Relations anthropozoologiques. L'animal conjugué au présent des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (108), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.108.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations anthropozoologiques à l'épreuve du travail scientifique. L'exemple de l'animal dans les pratiques de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (108), pp.75-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux peuvent-ils contribuer à la santé humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bidois, Anne; Charpenel, Marion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.73-79, 2026, 978-2-38428-107-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05540521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un vision renouvelée des maladies et du soin [prés. & coord. de la partie]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gardon, Sébastien; Gautier, Amandine; Le Naour, Gwenola; Morand, Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortir des crises : One Health en pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quæ, pp.67-68, 2022, 978-2-7592-3296-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dilemmes du selfie protecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cros, Michèle; Frerot, Benjamin; Girard, Marc; Renault, Gaspard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safaris &amp; Selfies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-201, 2021, 978-2-343-22655-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-il donc arrivé aux chiens ? Réflexions sur la condition canine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedossa, Thierry; Jeannin, Sarah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comportement et bien-être du chien : une approche interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri, pp.493-508, 2020, 979-10-275-0312-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02878806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les Animal Studies font à la sociologie (et réciproquement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Choné, Aurélie; Iribarren, Isabelle; Pelé, Marie; Repussard, Catherine; Sueur, Cédric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études animales sont-elles bonnes à penser ? Repenser les sciences, reconfigurer les disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.153-170, 2020, 978-2343192765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02878800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être des animaux de compagnie : la remise en question d’une évidence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert, Caroline; Titeux, Emmanuelle; Michalon, Jérôme; Pignon, Charly; Poitte, Thierry; Rosaci, Fabrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc : le bien-être de l'animal de compagnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapWelfare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-81, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale et les sciences sociales : influences, dévoilements et appariements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carrié, Fabien; Traïni, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S'engager pour les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.89-101, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élever sans tuer : le travail d’élevage au prisme du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doidy, Eric; Gateau, Matthieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reprendre la terre : agriculture et critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaïros, pp.157-170, 2019, 979-1092726442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folia : de la promesse technologique à l'expérience de plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heaton, Lorna; Millerand, Florence; Dias da Silva, Patricia; Proulx, Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconfiguration du travail scientifique en biodiversité : pratiques amateurs et technologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-116, 2018, Collection « Libre Accès », 9782760639027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus-value animale, récits de conversion et épiphanies : quand le soin par le contact animalier offre une version positive de la différence anthropozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Cros; Julien Bondaz; Frédéric Laugrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions du monde animal : Médiations ordinaires, Cosmologies autochtones, Brouillages ontologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.247-271, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux pansent-ils ? Comment rendre compte des effets thérapeutiques du contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinciane Despret; Raphaël Larrère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux : deux ou trois choses que nous savons d’eux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.121-148, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panser avec les animaux. Sociologie du soin par le contact animalier. Michalon, J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines ParisTech, pp.331-332, 2014, Sciences sociales, 978-2-35671-077-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sport to Therapy. The Social Stakes in the Rise of Equine-Assisted Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gillett, James; Gilbert, Michelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Animals and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.85-100, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et cause animale : historiciser les Critical Animal Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique animale et interspécificité. Emanciper les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation équine : à bonne distance de l’équitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les origines de l'équitation. Le cheval, un acteur permanent du changement social.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Equitation, Apr 2024, Lamotte-Beuvron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sociologie pour les animaux et sociologie des animaux ? Retour sur la création de la section « Animals and Society » de l’American Sociological Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Associaton Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associaton Française de Sociologie, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences du Carbone-Café</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des animaux des sujets. Les épistémès de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Sciences et mobilisations écologistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon 3/Triangle et Paris 1/CESSP, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause animale et rapport aux savoirs. Subjectivation, scientifisation et relation circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès International des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Construction de l'État et genèses du politique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres d'agriculture France - Séminaire des chargés d’études économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SANTAL du CERTOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale : légitimation d’une entreprise de représentation politique des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Discuter des dominations et des émancipations à partir de la frontière animal/humain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la médiation équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les origines de l'équitation. Le cheval, un acteur permanent du changement social. Journées Culturelles de la FFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Equitation, Apr 2024, Lamotte Beuvron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux en personnes. Perspectives sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux récits et nouvelles ontologies dans le rapport à l'animal ? Mécanismes d'évolutions et résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal de l'UMR Triangle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gradual evolution of media coverage concerning two French cases of scientific misconduct (2015-2021).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explaining research misconduct: data, hypotheses, and methodological issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Poincaré - ANR CRISP, Dec 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Implementation of Scientific Integrity Policies in French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IPSA World Congress of Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Political Science Association, Jul 2023, Buenos Aires (Argentina), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café de la Recherche - MSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du Collectif de scientifiques en réflexion sur le bien-être animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la déviance scientifique? Analyse du traitement médiatique de deux affaires de manquement à l’intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistible flexibilité ontologique des animaux – les sciences sociales face à l’exercice du porte-parolat pour les bêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles catégories pour les sciences sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’anthropologie européenne des relations entre humains et animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IPRAZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles formes de contrôle de la recherche? Les traductions locales des régulations françaises de l’intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliciter et renégocier les cultures épistémiques. Les mises en œuvre locales des régulations françaises de l’intégrité scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du pôle "Action publique" du laboratoire Triangle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04361595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vétérinaires et la mise à mort des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IPRAZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise comportementale vétérinaire au prisme de la sociologie des professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pet Revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Animal University; Université Paris Nanterre, Dec 2022, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03967277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional or Routinized Judiciarization? Expertise and Mobilization about the Judgment of Mistreatment of Seals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ronsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RULNAT International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause animale et monde académique : quelques points de repères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.U. Ethique et Condition Animale : Devoirs des Humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-il donc arrivé aux chiens? Réflexions sur la condition canine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Le Chien Mon Ami</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health et les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du laboratoire junior RAT " Santé Globale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir animal de compagnie : réflexions sociologiques sur les conventions anthropozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'animal sauvage à l'animal de compagnie non conventionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Ethnozootechnie, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apaiser, personnaliser et responsabiliser : comment les animaux humanisent les institutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique « Le chaman, l'archive et le chien. Des médiateurs pour faire exister l'autre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lausanne [en ligne], Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre compte de One Health ? Quelques réflexions issues des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Santé des plantes et santé animale au prisme des sciences sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes d’insertion des animaux dans les familles. Une revue critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l’AISLF - CR 08 Sociologie de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Tunis [en ligne], Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal et société : des relations qui évoluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.I.U. Formation réglementaire destinée aux personnels concevant des procédures expérimentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon [En ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's in a Name? Sociological Insights on Creating and Uniformizing Terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Federation of Horses in Education &amp; Therapy International 17th International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HETI Federation, Jun 2021, Séoul [en ligne], South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souffrance environnementale en procès ? Les phoques décapités au tribunal de Quimper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ronsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RULNAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner et tuer. Les vétérinaires et la moralisation de la mise à mort des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Animort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l’AISLF - GT 20 « Etudes Animales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Tunis [en ligne], Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La libération animale : un projet de société ? Perspectives historiques et enjeux politiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Collège Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éternelle quête de la professionnalisation. Regard sociologique sur la médiation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equi-meeting Médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambivalences du rapport aux animaux dans les sociétés contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Musée d'Allard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montbrison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health au prisme des sciences sociales : quelques pistes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session thématique "Une seule santé" De l’Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Vétérinaire de France, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre (in)visible la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et expertises dans les mondes politiques et sociaux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Rennes, Oct 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer les injustices épistémiques ? Cause animale et monde académique en régime de « studies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JUSTANIMA - Des justices animales en gésine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie des êtres qui comptent ? Penser les dynamiques de requalification positive des rapports aux animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L'enquête sociologique pour revisiter les pratiques et les publics du travail social" (IREIS-Université Jean Monnet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Firminy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animalism Vs Environmentalism in Western Europe and the Anglo-Saxon World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compressed Modernities, Ecological Risks and Disasters in Europe, Asia, Latin America, Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie des êtres qui comptent ? Penser les dynamiques de requalification positive des rapports aux animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Âges de la vie et vieillissement » - Université Lille 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples articulations de la bienveillance et du soin en médiation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bienveillance dans le soin : regards croisés en médecines humaine &amp; vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la protection à la libération animale : panorama socio-historique de l'engagement pour les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Université Pour Tous - Université Jean Monnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations pro-animaux : quelques pistes sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Controverses environnementales et anthropologies de la nature" - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistible ascension de l’éthique ? Sciences sociales et question animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Techniques et Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining companion animals across the species barrier: a challenge to Social Sciences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion animals in the lives of humans: social and ethical challenges [Animais-companheiros nas vidas dos humanos: desafios sociais e éticos]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01919702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le zoocentrisme des Animal Studies. Se mobiliser pour les animaux et produire des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sciences Animales Paris-Saclay"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Species Merge. Dogs, Horses, Therapy and Shifting in Relational Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Being Well Together: human-animal collaboration, companionship and the promotion of health and wellbeing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for the History of Science, Technology and Medicine (CHSTM) - University of Manchester, Sep 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale est-elle soluble dans la question environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "le vivant dans la transition écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health comme mot d'ordre épistémique. Les apports de la sociologie politique des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium «One Health / Une seule santé», programme et concept, au prisme des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has therapy turned horses into dogs? A short history of equine-assisted interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving With Horses. Resources for social interaction in equine-assisted therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opportunités de la médiation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal auprès des personnes sans abri : d’un frein à un vecteur de réinsertion (Dispensaire vétérinaire étudiant de Lyon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale est-elle soluble dans la question environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant dans la transition socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les Animal Studies font à la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Etudes Animales sont-elles bonnes à penser ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport aux savoirs et cause animale. Comment étudier les mobilisations épistémiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Sciences et Société de l'Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Panser avec les animaux. Sociologie du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Département de Sociologie de l'UQAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre au sérieux ceux qui prennent au sérieux les animaux. Sociologie pragmatique de la bienveillance envers les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues du LIER (Laboratoire Interdisciplinaire d'Etude sur les Réflexivités)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser comment les chiens nous aident à panser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal en marche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser les dynamiques de requalification des animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HumAnimaLab - Université d'Ottawa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux et le soin : perspectives sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Handiparentalités et présences animales : Quelles circulations du care entre parents, enfants et chiens-guides ? » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIS - Ecole des Hautes Etudes en Sociales, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux et nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Ethique INSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux pieds de l'anthropologie du care : la réparation réciproque des humains et des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Risques et réparations » - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser nos rapports aux animaux ? Les agencements anthropozootechniques à l'épreuve des organization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Relations humains/animaux : enjeux contemporains". - Laboratoire d'Anthropologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser nos rapports aux animaux ? Les agencements anthropozootechniques à l'épreuve des organization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LAS « Relations hommes/animaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convoquer les animaux d’hier grâce à ceux d’aujourd’hui. Réflexions sociologiques sur l’intégration des animaux dans les univers du soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Chercheurs et professionnels face aux défis de la communication avec les personnes atteintes de la maladie d’Alzheimer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CeRIES Centre de Recherche Individus, Epreuves, Sociétés, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde &amp;quot;Que font les non-humains à la sociologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF Association Internationale des Sociologues de langue française. FRA., Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modes d’existence des animaux dans les dispositifs d’empersonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le non-humain : quel rôle dans le vieillissement aujourd'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire des arbres. Les régimes de perception et de cognition de l’environnement chez les utilisateurs de l’application Folia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian F. Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l'Association Internationale des Sociologues de Langue Française, CR 29 Sociologie de la Science et de l'innovation technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« No Animals Were Harmed ». Que sait-on de l’Humane Education ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l'Association Internationale des Sociologues de Langue Française (GT 20 -Etudes Animales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que font les non humains aux sciences sociales ? Réflexions du point de vue de la sociologie des relations humains/animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l'Association Internationale des Sociologues de Langue Française. Montréal (Canada), Table-ronde GT 01 "Corps, techniques et sociétés"/GT 20 "Etudes Animales".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime de compagnonnage et montée en thérapie des rapports anthropoéquins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Des Animaux de Compagnie aux Espèces Compagnes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la diversité des espèces du genre Pseudomonas par meta-taxogénomique : Contexte d'un bassin versant industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ribun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gleizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Réunion du GR Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des organisations urbaines sur le microbiote des eaux de ruissellement et la dissémination de formes pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les professionnels de la médiation animale prendre soin du soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Master 2 Sciences Sociales et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des animaux pour les maux : perspectives sociologiques sur la médiation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée régionale de formation en « hygiène et prévention des infections » pour les soignants en EHPAD et EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérapies velues et effets inattendus. Figures du &amp;quot;patient&amp;quot; dans le développement du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soigner les marges/Soigner en marge. Excentrés et excentriques dans l’histoire des thérapies ‘psy’ (XIXe – XXIe siècles). Institut universitaire d’histoire de la médecine et de la santé publique (IUHMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élever sans tuer. Le travail d’élevage au prisme du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles formes d’agricultures. Pratiques ordinaires, débats publics et critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le care comme ressource identitaire doublement occultée. L’exemple du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de l'Association Française de Sociologie. (RT 19 – Sociologie de la santé).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empathie interspécifique : de l'interdit scientifique à la proposition d'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec l'autre : formes et limites de l'empathie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, SAINT ETIENNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus-value animale, récits de conversion et épiphanies : quand la médiation animale offre une version positive de la différence anthropozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions du monde animal. Interactions ordinaires, cosmologies autochtones et brouillages ontologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner avec les animaux. Santé humaine, régime de bienveillance et montée en personnalité des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " Relations hommes/animaux. Questions contemporaines " - Laboratoire d'Anthropologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la double capacitation. L'encitoyennement croisé des personnes handicapées et des animaux d'assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyennetés Animales. Les formes variées de la mise en politique des animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes pragmatistes et requalification des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Congrès de l'Association Internationale des Sociologues de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un objet bien incertain. Le contact animalier aux prises des épistémès médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Congrès de l'Association Internationale des Sociologues de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un compagnonnage équin ? Comment l'utilisation thérapeutique du cheval redistribue l'identité sociale des équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones de l'Association Suisse de Thérapie Avec le Cheval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cartigny, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires de la question des &amp;quot; représentations sociales &amp;quot; dans la recherche autour des Interactions avec l'Animal à but Thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal dans le soin : entre théories et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour(quoi pas) une sociologie pragmatique de la bienveillance envers les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le sociologue aux prises avec les animaux" - Séminaire de l'équipe "Politiques de la Connaissance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples imbrications du care. Prendre soin des animaux/Prendre soin des humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Santé &amp; Société (MASTER Sociologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animals in Sociology. Towards French Sociological Animal Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minding Animals in Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites réflexions (toutes personnelles) autour de l'éthique en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée du Collège Doctoral de St Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropomorphisme et effet placebo : petits parcours de deux figures de l'illusion dans les sciences modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Illusion. Illusion, perception, représentation du monde.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux pansent-ils ? Comment rendre compte des effets thérapeutiques du contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que nous savons des animaux (Colloque de Cerisy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et enjeux de la recherche sur les interactions humains/animaux à but thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hommes et des rats. Animal et animalité dans l'histoire des sciences du psychisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiens exemplaires/Exemplaires de chien. Combiner singularité et formatage utilitaire des animaux de compagnie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociabilités canines et humaines. Comment la Sociologie et l'Ethologie éclairent-elles les interactions homme-chien dans la société contemporaine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal thérapeute : socio-anthropologie de l'émergence de l'animal dans les pratiques de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctoriale du CLUSTER 14 "Enjeux et représentations de la science, de la technologie et de leurs usages" de la région Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire science sur les sciences : postures et expériences doctorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Anjembe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches sur les sciences : partager un espace critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animals and Human Health : Still Looking for Evidence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minding Animals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles approches de l'animal : les nouveaux soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Francophone de Philosophie de St Maurice "l'Homme et l'Animal"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Saint Maurice, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations anthropozoologiques à l'épreuve du travail scientifique : l'exemple de l'animal dans les pratiques de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Les relations anthropozoologiques : nouvelles approches et jeunes chercheurs. Panorama d'une socio-anthropologie des relations humain/animal."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les espaces de cohabitation anthropozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MASTER - "Déviance, Norme et Pathologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre cadres et anecdotes : les dilemmes de la zoothérapie en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Sociologie Anthropologie Politique et Philosophique" - Cadres et Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équithérapie comme construction d'un cadre thérapeutique incluant l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Normalisation de la Vie Animale" - E.H.E.S.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal, l'humain et la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MASTER Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection animale : histoire de la constitution d'une cause publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MASTER Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs bénévoles du réseau de lecture publique de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontre de la B.D.P. de l'Aisne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Soissons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs bénévoles du réseau de lecture publique de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de l'A.D.B.D.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour ou contre la cause animale : là n’est pas la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions anthropocènes à la Une : animaux et anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Une histoire environnementale de la nation. Regards croisés sur les parcs nationaux du Canada, d’Ethiopie et de France. &amp;quot; Guillaume Blanc, Paris, Publications de la Sorbonne, « Histoire environnementale », 2015, 320 p.&amp;quot; Vingtième Siècle. Revue d'Histoire, (129) : 235.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;L’effet Latour. Ses modes d’existence dans les travaux doctoraux, Claire Tollis, Laurence Créton-Cazanave, Benoît Aublet (Dir.), Paris, Editions Glyphe, 2014, 312 p.&amp;quot;&amp;quot; Natures, Sciences & Sociétés. 23(2) : 209-211.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;Care in Practice. On Tinkering in Clinics, Homes and Farms&amp;quot; - Annemarie Mol, Ingunn Moser, Jeannette Pols (Dir.) - Bielefeld, Transcript Verlag, 2010, 300 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.116-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La S.P.A. : gestion, protection et tensions autour de la vie de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Zoo : instrument de communication d'une image de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné : antisémitisme et communauté déviante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociotechnique des processus de contamination des bassins de rétention et d’infiltration dans l’agglomération lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600; LEM - UMR 5557. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01317057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentes des habitants, perception de la police et sentiment d’insécurité à Montreynaud. Une enquête à échelle locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Ginhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Max Weber/Université Jean Monnet pour la Préfecture de la Loire. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels gestes de tri pour quels projets ? Enquête sociologique auprès des usagers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Dumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art bibliographique et expérimental sur la collecte et le tri des déchets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Dumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions entre les hommes et les animaux à des fins thérapeutiques et/ou éducatives. Inventaire critique commenté et approfondi des connaissances disponibles principalement en langue française et anglaise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points de vue sur la recherche autour des Interactions avec l'Animal à but Thérapeutique et/ou Educatif. Note de synthèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images, représentations et expérience du Parc Naturel Régional du Pilat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs bénévoles du réseau de lecture publique de la Loire : Engagement et autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal thérapeute&amp;quot;. : Socio-anthropologie de l'émergence du soin par le contact animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Jean Monnet - Saint-Etienne, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011STET2149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00671158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les référents à l’intégrité scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Boncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les médias parlent-ils des manquements à l’intégrité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et incidence des animaux dans les familles [coord. n° de : Enfances Familles Générations]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32 | 2019, 2019, Enfances Familles Générations : revue interdisciplinaire sur la famille contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02364525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre protection et libération : Sociologie de la cause animale du XIXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId273"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF6E4EDF"/>
+    <w:nsid w:val="619DBE96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-michalon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6151-7324" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147746434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carri&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_la_cause_animale-9782348068010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Boncourt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.251.0033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15j2f" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097415ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152662" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041886v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Proust" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.443.0041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496023v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52537/humanimalia.9456" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0289" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0235" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.35258" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70672" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.072.0003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308128v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa L&#237;bano Monteiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.041.0121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954590v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.1769" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.036.0321" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508416670249" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23598" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mond&#233;m&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968606v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095439v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.145.0073" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832376v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.042.0163" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659613v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Estebanez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouabault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671702v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.108.0005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-safaris_selfies_michele_cros_benjamin_frerot_marc_girard_gaspard_renault-9782343226552-68489.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878800v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128181v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.capdouleur.fr/livreblanc-capwelfare" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937471v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/la-reconfiguration-du-travail-scientifique-en-biodiversite" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599460v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michalon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095451v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514930v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869853v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613526v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613486v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613515v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680430v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680446v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613513v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613491v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868656v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361595v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351588v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351616v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332438v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332432v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351592v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351600v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351611v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925467v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03967277v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444077v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Animort" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451463v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444111v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443573v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443815v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444024v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443387v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443364v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443416v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308287v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308231v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421037v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308218v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308346v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308342v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308317v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907488v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907476v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919702v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887231v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840951v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944306v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907471v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790812v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564154v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677252v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564183v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677274v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677285v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677279v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677264v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564168v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564194v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523586v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523589v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795413v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houdart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafontaine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523558v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Charvolin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523609v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523601v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ribun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gleizal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523594v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095455v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523569v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523579v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523583v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832370v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523574v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739102v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671758v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739100v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671744v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671752v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671756v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671755v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671731v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671741v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671742v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671735v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671736v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671737v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671726v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671732v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Anjembe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Emprin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671734v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671724v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671720v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671710v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671708v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671704v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Langlade" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671703v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332446v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169741v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523410v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523413v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968614v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671712v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671706v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129089v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317057v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095431v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ginhoux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958187v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Dumain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Miranda" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958190v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilloux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671721v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671718v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671714v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Micoud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671705v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pichon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671158v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011STET2149" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409761v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410013v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364525v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613499v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-michalon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6151-7324" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147746434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carri&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_la_cause_animale-9782348068010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Boncourt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.251.0033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15j2f" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097415ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152662" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0289" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52537/humanimalia.9456" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Proust" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.443.0041" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0235" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70672" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.35258" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308118v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.072.0003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308128v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa L&#237;bano Monteiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.1769" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881727v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018031" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.041.0121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.036.0321" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508416670249" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23598" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630693v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mond&#233;m&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439197v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095439v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.145.0073" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832376v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.042.0163" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659613v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Estebanez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouabault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968612v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671702v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.108.0005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-safaris_selfies_michele_cros_benjamin_frerot_marc_girard_gaspard_renault-9782343226552-68489.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878800v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421090v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.capdouleur.fr/livreblanc-capwelfare" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128181v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937471v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/la-reconfiguration-du-travail-scientifique-en-biodiversite" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599460v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michalon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095451v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514930v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613515v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680430v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613491v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868656v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869853v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351616v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332438v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332432v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351592v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351588v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332418v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351567v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351600v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351611v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361595v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925486v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03967277v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775479v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925390v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443537v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451463v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444111v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443573v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443815v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444024v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444077v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Animort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443416v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443364v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443387v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308342v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308346v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308317v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308295v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308231v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919702v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907476v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887231v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840951v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944306v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907471v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907488v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677252v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677274v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564183v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677279v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677264v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677285v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564168v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564194v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523586v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790812v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564154v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795413v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houdart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafontaine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523589v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523558v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Charvolin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523552v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523519v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523609v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523601v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ribun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gleizal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523594v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095455v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523569v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523579v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523583v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832370v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523574v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832380v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671758v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739100v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739102v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671744v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671752v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671756v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671755v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671735v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671742v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671736v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671737v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671741v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671731v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671732v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Anjembe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Emprin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671734v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671728v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671726v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671720v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671724v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671710v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671708v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671704v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Langlade" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671703v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332446v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169741v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523410v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523413v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968614v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671712v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671706v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129089v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317057v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095431v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ginhoux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958187v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Dumain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Miranda" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958190v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilloux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671721v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671718v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671714v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Micoud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671705v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pichon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671158v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011STET2149" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409761v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410013v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364525v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613499v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>