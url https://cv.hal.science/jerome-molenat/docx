--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -260,377 +260,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical exploration of the impact of hydrological connectivity on rainfed annual crops in Mediterranean hilly landscapes</w:t>
+                <w:t xml:space="preserve">Compositional changes of dissolved organic matter during high flow events in headwater catchments along a gradient of climate and land use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Dhouib</w:t>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Molénat</w:t>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Prevot</w:t>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insaf Mekki</w:t>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
+                <w:t xml:space="preserve">Marine Liotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (6), 51 p. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356 (G1), pp.157-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-024-00981-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752688v1</w:t>
+                <w:t xml:space="preserve">hal-04790687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional changes of dissolved organic matter during high flow events in headwater catchments along a gradient of climate and land use</w:t>
+                <w:t xml:space="preserve">Numerical exploration of the impact of hydrological connectivity on rainfed annual crops in Mediterranean hilly landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">Mariem Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Jérôme Molénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Liotaud</w:t>
+                <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 356 (G1), pp.157-175. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (6), 51 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-024-00981-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790687v1</w:t>
+                <w:t xml:space="preserve">hal-04752688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification from field to landscape to adapt Mediterranean rainfed agriculture to water scarcity in climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Benyoussef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 65, pp.101336. </w:t>
@@ -685,51 +685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A French hydrologist’s research for sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice H. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -942,615 +942,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993327v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital revolution for the agroecological transition of food systems: a responsible research and innovation perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicriteria evaluation of the AquaCrop crop model in a hilly rainfed Mediterranean agrosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103524⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 273, pp.107912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2022.107912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806807v1</w:t>
+                <w:t xml:space="preserve">hal-03771403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria evaluation of the AquaCrop crop model in a hilly rainfed Mediterranean agrosystem</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">A fully automated and generic spatial discretization procedure for cultivated landscapes with human-made landscape elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Zadonina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2022.107912⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (4), pp.917-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/hydro.2022.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771403v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully automated and generic spatial discretization procedure for cultivated landscapes with human-made landscape elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new agro-hydrological catchment model to assess the cumulative impact of small reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/hydro.2022.048⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153, pp.105409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738738v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new agro-hydrological catchment model to assess the cumulative impact of small reservoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital revolution for the agroecological transition of food systems: a responsible research and innovation perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dagès</w:t>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 153, pp.105409. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 203, pp.103524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673105v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can small reservoirs be used to gauge stream runoff?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Bouteffeha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 603, pp.127087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1584,51 +1584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent rivers and ephemeral streams: Perspectives for critical zone science and research on socio‐ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Belemtougri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1712,766 +1712,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cumulative impacts of small reservoirs on hydrology: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Habets</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Carluer</w:t>
+                <w:t xml:space="preserve">Rim Zitouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Douez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.188⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905701v1</w:t>
+                <w:t xml:space="preserve">hal-01949323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RECOTOX, a French initiative in ecotoxicology-toxicology to monitor, understand and mitigate the ecotoxicological impacts of pollutants in socioagroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2716-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Raclot</w:t>
+                <w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Zitouna</w:t>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
+              <w:t xml:space="preserve">, 2018, 17 (1), 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949323v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01944377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECOTOX, a French initiative in ecotoxicology-toxicology to monitor, understand and mitigate the ecotoxicological impacts of pollutants in socioagroecosystems</w:t>
+                <w:t xml:space="preserve">The cumulative impacts of small reservoirs on hydrology: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gouy</w:t>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Douez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2716-5⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 643, pp.850-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846379v1</w:t>
+                <w:t xml:space="preserve">hal-01905701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ruiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Aquilina</w:t>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (1), 16 p. </w:t>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944377v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A water balance approach for quantifying subsurface exchange fluxes and associated errors in hill reservoirs in semiarid regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Bouteffeha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Bouhlila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (7), pp.1861-1872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2517,90 +2517,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using long time series of agricultural-derived nitrates for estimating catchment transit times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sekhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2645,372 +2645,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01113084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of gaseous tracers (CFCs and SF6) and transit-time distribution spectrum to validate a shallow groundwater transport model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solute transport dynamics in small, shallow groundwater-dominated agricultural catchments: insights from a high-frequency, multisolute 10 yr-long monitoring study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alice Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.11.043⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (4), pp.1379-1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-17-1379-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00811817v1</w:t>
+                <w:t xml:space="preserve">insu-00833564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solute transport dynamics in small, shallow groundwater-dominated agricultural catchments: insights from a high-frequency, multisolute 10 yr-long monitoring study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Use of gaseous tracers (CFCs and SF6) and transit-time distribution spectrum to validate a shallow groundwater transport model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 480, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.11.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-17-1379-2013⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00833564v1</w:t>
+                <w:t xml:space="preserve">insu-00811817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate dynamics in agricultural catchments deduced from groundwater dating and long-term nitrate monitoring in surface- and groundwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Aquilina</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 435-436, pp.167-178. </w:t>
@@ -3086,51 +3086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu M. Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3207,64 +3207,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of depth and time on diversity of free-living microbial community in the variably saturated zone of a granitic aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3341,51 +3341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and spatial variation in groundwater quality along the hillslope of an agricultural research catchment (Western France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3468,847 +3468,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00564712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal Control on the Distribution of Rare Earth Elements in Shallow Groundwaters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of climate on inter-annual variation in stream nitrate fluxes and concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pourret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
+                <w:t xml:space="preserve">Pierre Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline N. Dia</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 408 (23), pp.5657-5666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10498-009-9069-0⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00562460v1</w:t>
+                <w:t xml:space="preserve">hal-02661005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the spatial distribution of physical aquifer properties on modelled water table depth and stream discharge in a headwater catchment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The fate of nitrogen and sulfur in hard-rock aquifers as shown by sulfate-isotope tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Weiler</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Hélène Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-14-1179-2010⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (1), p. 105-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2009.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218268v1</w:t>
+                <w:t xml:space="preserve">hal-00559187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of climate on inter-annual variation in stream nitrate fluxes and concentrations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Colloidal Control on the Distribution of Rare Earth Elements in Shallow Groundwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline N. Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.05.003⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (1), pp.31-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10498-009-9069-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661005v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00562460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of nitrogen and sulfur in hard-rock aquifers as shown by sulfate-isotope tracing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Effect of the spatial distribution of physical aquifer properties on modelled water table depth and stream discharge in a headwater catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2009.11.001⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (7), pp.1179-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-14-1179-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00559187v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of dissolved organic carbon during stormflow in a headwater agricultural catchment</w:t>
+                <w:t xml:space="preserve">Experimental and Modeling Investigation of Unsaturated Solute Transport with Water-Table Fluctuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Durand</w:t>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+                <w:t xml:space="preserve">Y. Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (20), pp.2888-2901. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (1), pp.21-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.7379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2007.0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00426876v1</w:t>
+                <w:t xml:space="preserve">insu-00413199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Modeling Investigation of Unsaturated Solute Transport with Water-Table Fluctuation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sources of dissolved organic carbon during stormflow in a headwater agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Legout</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (20), pp.2888-2901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.7379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2007.0182⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00413199v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00426876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidification processes and soil leaching influenced by agricultural practices revealed by strontium isotopic ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Weyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Lischeid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4380,90 +4380,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High chemical weathering rates in first-order granitic catchments induced by agricultural stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 265 (3-4), pp.369-380. </w:t>
@@ -4513,103 +4513,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartmentalization of physical and chemical properties in hard-rock aquifers deduced from chemical and groundwater age analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (9), pp.2686-2707. </w:t>
@@ -4641,341 +4641,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00338893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of water table dynamics on stream nitrate export and concentration. in agricultural headwater catchment (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Simulating soil-water movement under a hedgerow surrounding a bottomland reveals the importance of transpiration in water balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.10.005⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (5), pp.577-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.6619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00266765v1</w:t>
+                <w:t xml:space="preserve">hal-00729907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating soil-water movement under a hedgerow surrounding a bottomland reveals the importance of transpiration in water balance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Role of water table dynamics on stream nitrate export and concentration. in agricultural headwater catchment (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Mérot</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22 (5), pp.577-585. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 348 (3-4), pp.363-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.6619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729907v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00266765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du transfert de l'eau et des sels dans les casiers rizicoles du Delta du fleuve Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyni Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5056,77 +5056,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of agricultural practices on hydraulic properties and water movement in soils in Brittany (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5185,103 +5185,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solute transfer in the unsaturated zone-groundwater continuum of a headwater catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 332 (2-4), pp.427- 441. </w:t>
@@ -5344,64 +5344,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prélèvements automatisés de l'eau dans une colonne de sol en laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 58, pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5439,64 +5439,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of physical and chemical characteristics of shallow aquifers on water and nitrate transport in small agricultural catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Vouillamoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5572,90 +5572,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to model shallow water-table depth variations: the case of the Kervidy-Naizin catchment -France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (4), pp.901-920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5701,103 +5701,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Biogeochemical Activities in the Soil and Unsaturated Zone of Weathered Granite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 75 (2), pp.329 à 350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5837,303 +5837,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00385338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect on nitrate concentration in stream water of agricultural practices in small catchments in Brittany: II. Temporal variations and mixing processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Ruiz</w:t>
+                <w:t xml:space="preserve">Mechanisms of nitrate transfer from soil to stream in an agricultural watershed of french Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Abiven</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Durand</w:t>
+                <w:t xml:space="preserve">P. Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 6 (3), pp.507-514</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 133, pp.161-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330840v1</w:t>
+                <w:t xml:space="preserve">hal-02673062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of nitrate transfer from soil to stream in an agricultural watershed of french Brittany</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Effect on nitrate concentration in stream water of agricultural practices in small catchments in Brittany: II. Temporal variations and mixing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Abiven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gruau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 133, pp.161-183</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6 (3), pp.507-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673062v1</w:t>
+                <w:t xml:space="preserve">hal-00330840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling flow and nitrate transport in groundwater for the prediction of water travel times and of consequences of land use evolution on water quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6205,90 +6205,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nitrate concentration in stream water of agricultural practices in small catchments in Brittany: II. Temporal variations and mixing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 6 (3), pp.507-513</w:t>
@@ -6330,90 +6330,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of rare earth elements in groundwaters: assessing the role of source-rock composition, redox changes and colloidal particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Olivie-Lauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 64 (24), pp.4131-4151</w:t>
@@ -6455,90 +6455,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of rare earth elements in groundwaters: Assessing the role of source-rock composition, redox changes and colloidal particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Olivié-Lauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 64 (24), pp.4131-4151. </w:t>
@@ -6588,90 +6588,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral and cross-spectral analysis of three hydrological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 25 (4), pp.391-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6690,325 +6690,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du réseau de haies des paysages bocagers sur le cheminement de l'eau de surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genese des crues normales dans les petits bassins versants ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Merot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+                <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Walter</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 12 (1), pp.23-44</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 7-8, pp.54-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460939v1</w:t>
+                <w:t xml:space="preserve">hal-02684973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genese des crues normales dans les petits bassins versants ruraux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Influence du réseau de haies des paysages bocagers sur le cheminement de l'eau de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mérot</w:t>
+                <w:t xml:space="preserve">C. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Durand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">X. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 7-8, pp.54-60</w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12 (1), pp.23-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684973v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of three subsurface hydrologic systems based on spectral and cross-spectral analysis of time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 222, pp.152-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7078,77 +7078,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of spatial distribution of small farm reservoirs on their cumulative hydrological impacts in a small agricultural catchment: a modeling exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7182,103 +7182,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of upslope runoff on crop functioning under Mediterranean conditions: an analysis based on a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
@@ -7310,334 +7310,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchment-scale analysis of hydrological and agricultural impacts of small reservoirs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stockwater - Advances in reservoir stock monitoring from space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Santiago Peña Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Yesou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ledauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galileo Conference -A European vision for hydrological observations and experimentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-gc8-hydro-43⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. pp.EGU23-12090, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136076v1</w:t>
+                <w:t xml:space="preserve">hal-04066655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockwater - Advances in reservoir stock monitoring from space</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Ledauphin</w:t>
+                <w:t xml:space="preserve">Catchment-scale analysis of hydrological and agricultural impacts of small reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrine Amzil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. pp.EGU23-12090, </w:t>
+              <w:t xml:space="preserve">Galileo Conference -A European vision for hydrological observations and experimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Jun 2023, Napoli, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-gc8-hydro-43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066655v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin de Kamech (Cap Bon, OMERE), Observatoire Méditerranéen de l’Environnement Rural et de l’Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7688,103 +7688,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la connectivité hydrologique sur le fonctionnement des cultures pluviales méditerranéennes : modélisation et analyse de scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisie</w:t>
@@ -7826,64 +7826,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of SWAT for hydrological modeling and evaluation of water flows in a semi-arid rainfed watershed in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Ben Abdelghaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7932,454 +7932,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTSER platform P3M : Mediterranean Plain, Piedmont and Plateau</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical exploration of the dynamics of infiltration in hill reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Bouteffeha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Bouhlila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752134v1</w:t>
+                <w:t xml:space="preserve">hal-03752121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical exploration of the dynamics of infiltration in hill reservoir</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Multi-criteria evaluation of the AquaCrop model in a Mediterranean rainfall context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752121v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria evaluation of the AquaCrop model in a Mediterranean rainfall context</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+                <w:t xml:space="preserve">LTSER platform P3M : Mediterranean Plain, Piedmont and Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753549v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological and agricultural impacts of small reservoirs: a numerical exploration based on a catchment in south-west France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAHS-AISH, May 2022, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8439,51 +8439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousseynou Ka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8538,77 +8538,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the composition of dissolved organic matter during rain events; in search of genericity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8657,334 +8657,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Cumulative impact of small reservoirs;: a review of estimations and methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Douez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950747v1</w:t>
+                <w:t xml:space="preserve">hal-03052784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative impact of small reservoirs;: a review of estimations and methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Habets</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Carluer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rim Zitouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Albergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052784v1</w:t>
+                <w:t xml:space="preserve">hal-02950747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations Environnement - Santé et pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9022,103 +9022,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAHM-Reservoir: An agro-hydrological model for agriculturalcatchment with small water reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2019 - European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9143,103 +9143,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can small reservoirs be useful to gauge stream runoff ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Bouteffeha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018 - 8566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9264,64 +9264,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR: French network of Critical Zone Observatories exploring the human's habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9514,103 +9514,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du fonctionnement agrohydrologique des retenues dans un territoire agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Payote 2017 "Modélisation de paysages agricoles pour l’analyse et la simulation de processus"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France. 31 p</w:t>
@@ -9639,51 +9639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Colloque de restitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9691,51 +9691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertise scientifique collective. Colloque de restitution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France. pp.76</w:t>
@@ -9764,51 +9764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Séminaire de travail en région (Nantes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9816,51 +9816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertise scientifique collective : séminaire de travail en région</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nantes, France. pp.76</w:t>
@@ -9889,51 +9889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Séminaire de travail en région (Agen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9941,51 +9941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertise scientifique collective : séminaire de travail en région</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Agen, France. pp.76</w:t>
@@ -10014,103 +10014,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and Modelling of the Long-term Effect of Changing Agriculture on Nitrate Concentrations in Groundwater and Streams in Small Experimental subsurface dominant watersheds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Hrachowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). Munich, DEU., Apr 2013, Vienne, France. pp.EGU2013-8989</w:t>
@@ -10139,103 +10139,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water and chemical recharge in subsurface catchment: observations and consequences for modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting Abstracts, San Francisco, Calif., 5-9 Dec. 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2011, San Francisco, United States</w:t>
@@ -10258,230 +10258,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of climate on inter-annual variation in stream nitrate fluxes and concentrations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Modelling daily DOC concentrations in a agricultural headwater catchment : test of simple hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco (US), United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729657v1</w:t>
+                <w:t xml:space="preserve">hal-00729669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and spatial variations of groundwater anionic composition at the hillslope scale: a new set of constraints for hydrological modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). General Assembly 2010, Vienne, DEU., May 2010, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10500,342 +10487,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling daily DOC concentrations in a agricultural headwater catchment : test of simple hypotheses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">CFC and SF_6 concentrations in shallow groundwaters :implications for groundwater age determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">13 th Water-Rock Interaction 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Guanajuato, Mexico. pp.51-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729669v1</w:t>
+                <w:t xml:space="preserve">insu-00610311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFC and SF_6 concentrations in shallow groundwaters :implications for groundwater age determination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">The role of climate on inter-annual variation in stream nitrate fluxes and concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 th Water-Rock Interaction 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Guanajuato, Mexico. pp.51-54</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00610311v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater influence on river nitrate concentration in crystalline rock aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international - Gestion des grands aquifères -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Dijon, France</w:t>
@@ -10864,103 +10864,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field investigation of stream nitrate export controls in agricultural headwater catchments (Western France). In : , San Francisco, 11-15 Déc. 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, San Francisco, United States. pp.H51J-O5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10979,424 +10979,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00165427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'observation des transferts d'eau et d'éléments chimiques dans le sol et le sous-sol des bassins versants ruraux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Variations saisonnières des concentrations en nitrate dans les bassins versants agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Bassins versants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">3. Inter-celtic Colloquium on Hydrology and Management of Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Galway, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762277v1</w:t>
+                <w:t xml:space="preserve">hal-02761246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations saisonnières des concentrations en nitrate dans les bassins versants agricoles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Nitrate export from an agricultural basin: control mechanisms and nitrate residence times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Ruiz</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Inter-celtic Colloquium on Hydrology and Management of Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Galway, Irlande</w:t>
+              <w:t xml:space="preserve">Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761246v1</w:t>
+                <w:t xml:space="preserve">hal-02761609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate export from an agricultural basin: control mechanisms and nitrate residence times</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Méthodes d'observation des transferts d'eau et d'éléments chimiques dans le sol et le sous-sol des bassins versants ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées Bassins versants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761609v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of seasonal and interannual variability on the cycling and transport of DOC and trace metals across the wetlandstream transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11477,64 +11477,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contamination des nappes superficielles par les herbicides : diagnostic et facteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11559,64 +11559,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of shallow groundwater in nitrate and herbicide transport in the Kervidy agricultural catchment (Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. IAHS scientific assembly at Maastricht</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11635,316 +11635,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dynamique hydrochimique des nappes superficielles en vue de déterminer les temps de réponse des hydrosystèmes à des mesures agri-environnementales : cas des nitrates et des pesticides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Role des nappes sur les transferts d'eau et de solutés dans les bassins versants : approche expérimentale et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Olivie-Lauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Inter-Celtic Colloqium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Aberustwyth, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Programme National de Recherche en Hydrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460952v1</w:t>
+                <w:t xml:space="preserve">hal-02769264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role des nappes sur les transferts d'eau et de solutés dans les bassins versants : approche expérimentale et modélisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Etude de la dynamique hydrochimique des nappes superficielles en vue de déterminer les temps de réponse des hydrosystèmes à des mesures agri-environnementales : cas des nitrates et des pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme National de Recherche en Hydrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2. Inter-Celtic Colloqium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Aberustwyth, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769264v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des temps de transfert dans les hydrosystèmes à partir de l'étude de la dynamique hydrologique et hydrochimique des nappes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international ESRA'2000 : Eaux souterraines en région agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Poitiers, France</w:t>
@@ -11999,77 +11999,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouraroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollutions diffuses: du bassin versant au littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Ploufragan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12094,51 +12094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of trace metals: linking the role of colloids, redox conditions and hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12245,77 +12245,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollutions diffuses : du bassin versant au littoral, Ploufragan, 23-24 septembre 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. pp.311-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12353,51 +12353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly contrasted Rare Earth Element patterns in shallow groundwaters from very small catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12474,51 +12474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth elements as tracers of redox processes in shallow groundwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12582,51 +12582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined use of hydrological and hydrochemical data to model the role of the water table in nitrate transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Molénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gascuel-Odoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12688,256 +12688,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrologique spatialisée des crues d'un bassin versant agricole:Application à l'étude du rôle du réseau de fossés sur le bassin de Roujan.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of DEM data source and sampling pattern on topographical parameters and on a topography-based hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cormary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1996, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771617v1</w:t>
+                <w:t xml:space="preserve">hal-02769368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of DEM data source and sampling pattern on topographical parameters and on a topography-based hydrological model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Modélisation hydrologique spatialisée des crues d'un bassin versant agricole:Application à l'étude du rôle du réseau de fossés sur le bassin de Roujan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1996, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769368v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12949,527 +12949,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Impact of Land Use and Climate Changes on the Agro-Hydrological Response of Lebna Watershed (Cap Bon, Tunisia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Albergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WaterExpo 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05168025v1</w:t>
+                <w:t xml:space="preserve">ird-05168054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Voltz</w:t>
+                <w:t xml:space="preserve">Seasonal variability in precipitations drives flow intermittence in headwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WaterExpo 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-05168054v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability in precipitations drives flow intermittence in headwaters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Audry</w:t>
+                <w:t xml:space="preserve">How are the data from the OZCAR RI critical zone observatories used by local stakeholders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
+              <w:t xml:space="preserve">3. OZCAR TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530689v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How are the data from the OZCAR RI critical zone observatories used by local stakeholders?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
+                <w:t xml:space="preserve">Assessment of the Impact of Land Use and Climate Changes on the Agro-Hydrological Response of Lebna Watershed (Cap Bon, Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benabdelghaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurie Boithias</w:t>
+                <w:t xml:space="preserve">Frédéric Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. OZCAR TERENO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">WaterExpo 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397531v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05168025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels usages des données des observatoires de la zone critique (IR OZCAR) pour répondre aux enjeux des territoires ?</w:t>
               </w:r>
@@ -13481,64 +13481,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13574,334 +13574,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical exploration of the dynamics of infiltration in hill reservoir</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Albergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Galileo Conference -A European vision for hydrological observations and experimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Napoli, Italy. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-gc8-hydro-41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250547v1</w:t>
+                <w:t xml:space="preserve">hal-04136078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Voltz</w:t>
+                <w:t xml:space="preserve">Numerical exploration of the dynamics of infiltration in hill reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Bouteffeha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Bouhlila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galileo Conference -A European vision for hydrological observations and experimentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Tunis, Tunisia. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-gc8-hydro-41⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04136078v1</w:t>
+                <w:t xml:space="preserve">hal-04250547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological and agricultural impacts of small reservoirs: a numerical exploration based on a catchment in south-west France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13939,51 +13939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which hydrological signatures of intermittence of rivers and streams in order to identify causes and ecological impacts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14064,90 +14064,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative impact of small reservoirs: a review of estimations and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Douez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14185,64 +14185,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la contamination métallique d’origine anthropique dans un hydrosystème méditerranéen rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14418,64 +14418,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitroeurope Component 4 – The French Site : Kervidy-Naizin experimental catchment, Central Brittany, Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14543,103 +14543,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ORE AGRHYS, an outdoor laboratory to study hydrological and hydrochemical fluxes and processes in agricultural catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, vienne, Austria</w:t>
@@ -14700,64 +14700,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de la contamination des nappes superficielles sur le bassin versant du Coët-Dan (Naizin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14820,51 +14820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture va-t-elle manquer d’eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14941,90 +14941,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation biophysique intégrée du bassin versant pour la gestion de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15088,90 +15088,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des recherches pour une gestion intégrée de la ressource en eau dans les territoires agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard, G.; Stengel, P.; Lemaire, G.; Cellier, P.; Valceschini, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une Agronomie pour le XXIe siècle</w:t>
@@ -15239,90 +15239,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term agro-ecosystem observatories in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Moatti; Stéphane Thiébault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean region under climate change</w:t>
@@ -15416,51 +15416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grünberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation of Water Conservation Zones in Agricultural Catchments for Biomass Production, Water Quality and Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15485,90 +15485,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles résolutions spatiales et temporelles sont pertinentes pour la modélisation hydrologique des bassins versants d'ordre 1 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 1998, Science Update, 2-7380-0801-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15593,90 +15593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic approfondi sur le Yar et le Roscoat : approche de la circulation de l'eau au sein des bassins versants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algues vertes en baie de Lannion. Programme d'action préventive sur les bassins versants 2ème volet : description approfondie de 2 bassins versants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15733,51 +15733,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n° 29 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15785,51 +15785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -15867,64 +15867,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n° 27 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15971,64 +15971,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n° 28 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16066,90 +16066,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n°18 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16196,90 +16196,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n° 17 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16339,90 +16339,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n° 4 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
@@ -16460,51 +16460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n° 2 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grünberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16609,51 +16609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cattanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Judes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16714,77 +16714,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation agronomique et hydrologique du bassin versant de l’Arrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16819,51 +16819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal. Summary report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16871,51 +16871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2016, 146 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16967,64 +16967,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Ponchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17053,57 +17053,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Résumé exécutif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17111,121 +17111,121 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2016, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772030v1</w:t>
+                <w:t xml:space="preserve">hal-02604715v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Résumé exécutif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17233,121 +17233,121 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2016, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604715v4</w:t>
+                <w:t xml:space="preserve">hal-03772030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Rapport complet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17355,51 +17355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2016, 325 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17425,51 +17425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17477,51 +17477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - RiverLy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17543,51 +17543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17595,51 +17595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2016, 110 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17665,51 +17665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport préliminaire en vue de l’expertise collective sur l’impact cumulé des retenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17819,51 +17819,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la nappe sur les transferts d'eau et de nitrate dans un bassin versant agricole. Etude expérimentale et modélisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Université Rennes 1, 1999. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17948,51 +17948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Tayechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Bouteffeha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Bouhlila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18113,51 +18113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A572A829"/>
+    <w:nsid w:val="726271BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18344,51 +18344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-molenat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5957-0927" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057704198" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-lisah.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.obs-omere.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.ozcar-ri.org/fr/ozcar-observatoires-de-la-zone-critique-applications-et-recherche/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Dhouib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00981-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benyoussef" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2023.101336" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03899923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H. Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128907" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993327v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pilloni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hajjarpoor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107912" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zadonina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2022.048" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673105v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105409" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478167v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Bouteffeha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.127087" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.188" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631454v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Bouhlila" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10308" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7Z41W3F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ruiz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucheux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.030" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.043" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PZVMNRH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00833564v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1379-2013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00787165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PD75LZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001294v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Rouxel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Ruiz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane G. Chiri&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0076" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696395v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R. Delettre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01273.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouxel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7862" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6T74X18-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline N. Dia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-009-9069-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1179-2010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661005v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.05.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LVGXLCF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00559187v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.11.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP38VG26-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00426876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7379" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W37VFQ8H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413199v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hamon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2007.0182" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424871v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Weyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Lischeid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.051" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51GV97RV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424896v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XBFWLPK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338893v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266765v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGNG9JCM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caubel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6619" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5KPHGD6C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665661v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ndiaye" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyni Ndoye" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cheverry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460866v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ndiaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.04.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2K9SN6K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169434v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.07.017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLZ78MR0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685799v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137851v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vouillamoz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.10.040" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04NDHZLR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5546" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RR2QFB1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385338v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-005-0110-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8Z00S8CN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330840v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673062v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461000v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.328" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GKLGLMT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461001v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690297v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivie-Lauquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631407v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00494-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9QJDKT4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686611v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460939v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684973v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697371v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075595v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lechevallier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6876" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075585v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17144" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136076v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-43" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066655v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pe&#241;a Luque" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Nicolas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Yesou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledauphin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Amzil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12090" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362021v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361965v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762079v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ben Abdelghaffar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jacob" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752121v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753549v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066630v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-616" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369834v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gruau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950747v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13665" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052784v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10100" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303130v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736019v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960460v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Burtin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391470v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Anquetin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552806v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillardet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738401v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605637v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605460v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605636v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853303v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hrachowitz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748289v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729657v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758168v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouxel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729669v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610311v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118464v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165427v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762277v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761246v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aquilina" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761609v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642546v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mol&#233;nat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaffrezic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461063v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759186v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460952v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769264v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764568v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771453v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouraroui" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642591v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579322v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouraoui" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642601v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642606v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642605v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Curmi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771617v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769368v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cormary" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168025v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benabdelghaffar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168054v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250547v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136078v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-41" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753537v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608325v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128476v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607665v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alazard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211987v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212032v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460961v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789176v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mollier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8VA4-2718" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926192v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960407v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950775v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.22908" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960397v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Hammouda" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zouari" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461036v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460968v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493547v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Roux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b23z-b614" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433838v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tx6g-g390" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888462v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942582v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mac0-sx42" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942585v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gp5f-wy98" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974792v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kg3r-0466" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974809v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yd2v-fk04" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455950v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Judes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pouchoulin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793444v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estienne" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604911v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797715v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ponchant" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rollin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772030v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604715v4" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472225v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781955v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604628v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604627v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leblanc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656035v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559560v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Tayechi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-molenat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5957-0927" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057704198" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-lisah.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.obs-omere.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.ozcar-ri.org/fr/ozcar-observatoires-de-la-zone-critique-applications-et-recherche/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.272" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Dhouib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00981-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benyoussef" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2023.101336" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03899923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H. Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128907" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993327v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pilloni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hajjarpoor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107912" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zadonina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2022.048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105409" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478167v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Bouteffeha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.127087" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905701v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.188" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631454v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Bouhlila" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10308" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7Z41W3F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ruiz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucheux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.030" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00833564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1379-2013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PZVMNRH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00787165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PD75LZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001294v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Rouxel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Ruiz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane G. Chiri&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0076" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696395v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R. Delettre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01273.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouxel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7862" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6T74X18-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661005v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.05.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LVGXLCF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00559187v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.11.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP38VG26-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline N. Dia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-009-9069-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1179-2010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413199v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hamon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2007.0182" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00426876v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7379" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W37VFQ8H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424871v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Weyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Lischeid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.051" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51GV97RV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424896v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XBFWLPK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338893v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729907v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caubel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6619" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5KPHGD6C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266765v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGNG9JCM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665661v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ndiaye" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyni Ndoye" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cheverry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460866v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ndiaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.04.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2K9SN6K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169434v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.07.017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLZ78MR0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685799v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137851v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vouillamoz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.10.040" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04NDHZLR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5546" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RR2QFB1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385338v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-005-0110-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8Z00S8CN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673062v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330840v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461000v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.328" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GKLGLMT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461001v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690297v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivie-Lauquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631407v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00494-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9QJDKT4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686611v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684973v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460939v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697371v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075595v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lechevallier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6876" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075585v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17144" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066655v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pe&#241;a Luque" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Nicolas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Yesou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledauphin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Amzil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12090" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136076v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-43" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362021v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361965v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762079v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ben Abdelghaffar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jacob" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752121v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753549v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066630v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-616" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369834v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gruau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052784v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10100" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950747v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13665" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303130v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736019v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960460v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Burtin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391470v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Anquetin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552806v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillardet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738401v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605637v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605460v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605636v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853303v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hrachowitz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748289v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729669v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758168v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouxel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610311v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729657v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118464v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165427v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761246v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aquilina" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761609v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762277v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642546v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mol&#233;nat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaffrezic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461063v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759186v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769264v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460952v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764568v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771453v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouraroui" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642591v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579322v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouraoui" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642601v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642606v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642605v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Curmi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769368v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cormary" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771617v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168054v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168025v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benabdelghaffar" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136078v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-41" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250547v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753537v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608325v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128476v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607665v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alazard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211987v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212032v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460961v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789176v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mollier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8VA4-2718" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926192v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960407v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950775v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.22908" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960397v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Hammouda" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zouari" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461036v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460968v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493547v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Roux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b23z-b614" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433838v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tx6g-g390" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888462v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942582v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mac0-sx42" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942585v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gp5f-wy98" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974792v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kg3r-0466" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974809v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yd2v-fk04" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455950v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Judes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pouchoulin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793444v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estienne" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604911v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797715v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ponchant" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rollin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604715v4" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772030v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472225v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781955v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604628v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604627v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leblanc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656035v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559560v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Tayechi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>