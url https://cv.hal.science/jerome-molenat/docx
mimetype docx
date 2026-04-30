--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -3468,778 +3468,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00564712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of climate on inter-annual variation in stream nitrate fluxes and concentrations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloidal Control on the Distribution of Rare Earth Elements in Shallow Groundwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Aurousseau</w:t>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+                <w:t xml:space="preserve">Aline N. Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.05.003⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (1), pp.31-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10498-009-9069-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661005v1</w:t>
+                <w:t xml:space="preserve">insu-00562460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of nitrogen and sulfur in hard-rock aquifers as shown by sulfate-isotope tracing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the spatial distribution of physical aquifer properties on modelled water table depth and stream discharge in a headwater catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Pauwels</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Aquilina</w:t>
+                <w:t xml:space="preserve">M. Weiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2009.11.001⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (7), pp.1179-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-14-1179-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559187v1</w:t>
+                <w:t xml:space="preserve">hal-01218268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal Control on the Distribution of Rare Earth Elements in Shallow Groundwaters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+                <w:t xml:space="preserve">The role of climate on inter-annual variation in stream nitrate fluxes and concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10498-009-9069-0⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 408 (23), pp.5657-5666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00562460v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the spatial distribution of physical aquifer properties on modelled water table depth and stream discharge in a headwater catchment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Weiler</w:t>
+                <w:t xml:space="preserve">The fate of nitrogen and sulfur in hard-rock aquifers as shown by sulfate-isotope tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (1), p. 105-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2009.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-14-1179-2010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01218268v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Modeling Investigation of Unsaturated Solute Transport with Water-Table Fluctuation</w:t>
+                <w:t xml:space="preserve">Sources of dissolved organic carbon during stormflow in a headwater agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Legout</w:t>
+                <w:t xml:space="preserve">B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 8 (1), pp.21-31. </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (20), pp.2888-2901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2007.0182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.7379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00413199v1</w:t>
+                <w:t xml:space="preserve">insu-00426876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of dissolved organic carbon during stormflow in a headwater agricultural catchment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and Modeling Investigation of Unsaturated Solute Transport with Water-Table Fluctuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.7379⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (1), pp.21-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2007.0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00426876v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00413199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidification processes and soil leaching influenced by agricultural practices revealed by strontium isotopic ratios</w:t>
               </w:r>
@@ -4513,90 +4513,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartmentalization of physical and chemical properties in hard-rock aquifers deduced from chemical and groundwater age analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4641,298 +4641,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00338893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating soil-water movement under a hedgerow surrounding a bottomland reveals the importance of transpiration in water balance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of water table dynamics on stream nitrate export and concentration. in agricultural headwater catchment (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Mérot</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.6619⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 348 (3-4), pp.363-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729907v1</w:t>
+                <w:t xml:space="preserve">insu-00266765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of water table dynamics on stream nitrate export and concentration. in agricultural headwater catchment (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating soil-water movement under a hedgerow surrounding a bottomland reveals the importance of transpiration in water balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 348 (3-4), pp.363-378. </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (5), pp.577-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.6619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00266765v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du transfert de l'eau et des sels dans les casiers rizicoles du Delta du fleuve Sénégal</w:t>
               </w:r>
@@ -5185,51 +5185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solute transfer in the unsaturated zone-groundwater continuum of a headwater catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5344,51 +5344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prélèvements automatisés de l'eau dans une colonne de sol en laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5611,51 +5611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (4), pp.901-920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5701,51 +5701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Biogeochemical Activities in the Soil and Unsaturated Zone of Weathered Granite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5837,273 +5837,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00385338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of nitrate transfer from soil to stream in an agricultural watershed of french Brittany</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Effect on nitrate concentration in stream water of agricultural practices in small catchments in Brittany: II. Temporal variations and mixing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Abiven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gruau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 133, pp.161-183</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6 (3), pp.507-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673062v1</w:t>
+                <w:t xml:space="preserve">hal-00330840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect on nitrate concentration in stream water of agricultural practices in small catchments in Brittany: II. Temporal variations and mixing processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Ruiz</w:t>
+                <w:t xml:space="preserve">Mechanisms of nitrate transfer from soil to stream in an agricultural watershed of french Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Abiven</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Durand</w:t>
+                <w:t xml:space="preserve">P. Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 6 (3), pp.507-514</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 133, pp.161-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330840v1</w:t>
+                <w:t xml:space="preserve">hal-02673062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling flow and nitrate transport in groundwater for the prediction of water travel times and of consequences of land use evolution on water quality</w:t>
               </w:r>
@@ -6205,90 +6205,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nitrate concentration in stream water of agricultural practices in small catchments in Brittany: II. Temporal variations and mixing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 6 (3), pp.507-513</w:t>
@@ -6330,51 +6330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of rare earth elements in groundwaters: assessing the role of source-rock composition, redox changes and colloidal particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Olivie-Lauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6601,77 +6601,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral and cross-spectral analysis of three hydrological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 25 (4), pp.391-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6690,325 +6690,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genese des crues normales dans les petits bassins versants ruraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence du réseau de haies des paysages bocagers sur le cheminement de l'eau de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Durand</w:t>
+                <w:t xml:space="preserve">C. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 7-8, pp.54-60</w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12 (1), pp.23-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684973v1</w:t>
+                <w:t xml:space="preserve">hal-01460939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du réseau de haies des paysages bocagers sur le cheminement de l'eau de surface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genese des crues normales dans les petits bassins versants ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Walter</w:t>
+                <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Zhang</w:t>
+                <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 12 (1), pp.23-44</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 7-8, pp.54-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460939v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of three subsurface hydrologic systems based on spectral and cross-spectral analysis of time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 222, pp.152-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7310,278 +7310,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockwater - Advances in reservoir stock monitoring from space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catchment-scale analysis of hydrological and agricultural impacts of small reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Peña Luque</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12090⟩</w:t>
+              <w:t xml:space="preserve">Galileo Conference -A European vision for hydrological observations and experimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Jun 2023, Napoli, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-gc8-hydro-43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066655v1</w:t>
+                <w:t xml:space="preserve">hal-04136076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchment-scale analysis of hydrological and agricultural impacts of small reservoirs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lebon</w:t>
+                <w:t xml:space="preserve">Stockwater - Advances in reservoir stock monitoring from space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Peña Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Yesou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabrine Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galileo Conference -A European vision for hydrological observations and experimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGU, Jun 2023, Napoli, Italy. </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. pp.EGU23-12090, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-gc8-hydro-43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136076v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin de Kamech (Cap Bon, OMERE), Observatoire Méditerranéen de l’Environnement Rural et de l’Eau</w:t>
               </w:r>
@@ -8322,51 +8322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8657,291 +8657,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative impact of small reservoirs;: a review of estimations and methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Albergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052784v1</w:t>
+                <w:t xml:space="preserve">hal-02950747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cumulative impact of small reservoirs;: a review of estimations and methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Douez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950747v1</w:t>
+                <w:t xml:space="preserve">hal-03052784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations Environnement - Santé et pratiques agricoles</w:t>
               </w:r>
@@ -9048,51 +9048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9691,51 +9691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertise scientifique collective. Colloque de restitution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France. pp.76</w:t>
@@ -9816,51 +9816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertise scientifique collective : séminaire de travail en région</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nantes, France. pp.76</w:t>
@@ -9941,51 +9941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertise scientifique collective : séminaire de travail en région</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Agen, France. pp.76</w:t>
@@ -10178,51 +10178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10258,256 +10258,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling daily DOC concentrations in a agricultural headwater catchment : test of simple hypotheses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+                <w:t xml:space="preserve">Seasonal and spatial variations of groundwater anionic composition at the hillslope scale: a new set of constraints for hydrological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). General Assembly 2010, Vienne, DEU., May 2010, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729669v1</w:t>
+                <w:t xml:space="preserve">hal-02758168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and spatial variations of groundwater anionic composition at the hillslope scale: a new set of constraints for hydrological modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rouxel</w:t>
+                <w:t xml:space="preserve">Modelling daily DOC concentrations in a agricultural headwater catchment : test of simple hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). General Assembly 2010, Vienne, DEU., May 2010, Vienne, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758168v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFC and SF_6 concentrations in shallow groundwaters :implications for groundwater age determination</w:t>
               </w:r>
@@ -10631,64 +10631,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of climate on inter-annual variation in stream nitrate fluxes and concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10739,51 +10739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater influence on river nitrate concentration in crystalline rock aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10916,51 +10916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, San Francisco, United States. pp.H51J-O5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11132,77 +11132,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11346,234 +11346,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of seasonal and interannual variability on the cycling and transport of DOC and trace metals across the wetlandstream transition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La contamination des nappes superficielles par les herbicides : diagnostic et facteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">31. Congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642546v1</w:t>
+                <w:t xml:space="preserve">hal-01461063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contamination des nappes superficielles par les herbicides : diagnostic et facteurs</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of seasonal and interannual variability on the cycling and transport of DOC and trace metals across the wetlandstream transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Molénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Lyon, France</w:t>
+              <w:t xml:space="preserve">AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461063v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of shallow groundwater in nitrate and herbicide transport in the Kervidy agricultural catchment (Brittany, France)</w:t>
               </w:r>
@@ -11635,234 +11635,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role des nappes sur les transferts d'eau et de solutés dans les bassins versants : approche expérimentale et modélisation</w:t>
+                <w:t xml:space="preserve">Etude de la dynamique hydrochimique des nappes superficielles en vue de déterminer les temps de réponse des hydrosystèmes à des mesures agri-environnementales : cas des nitrates et des pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme National de Recherche en Hydrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2. Inter-Celtic Colloqium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Aberustwyth, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769264v1</w:t>
+                <w:t xml:space="preserve">hal-01460952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dynamique hydrochimique des nappes superficielles en vue de déterminer les temps de réponse des hydrosystèmes à des mesures agri-environnementales : cas des nitrates et des pesticides</w:t>
+                <w:t xml:space="preserve">Role des nappes sur les transferts d'eau et de solutés dans les bassins versants : approche expérimentale et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Olivie-Lauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Inter-Celtic Colloqium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Aberustwyth, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Programme National de Recherche en Hydrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460952v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des temps de transfert dans les hydrosystèmes à partir de l'étude de la dynamique hydrologique et hydrochimique des nappes</w:t>
               </w:r>
@@ -11874,77 +11874,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international ESRA'2000 : Eaux souterraines en région agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Poitiers, France</w:t>
@@ -12025,51 +12025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollutions diffuses: du bassin versant au littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Ploufragan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12094,51 +12094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of trace metals: linking the role of colloids, redox conditions and hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12146,51 +12146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Olivié-Lauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Biogeochemistry of trace-elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Vienne, Austria</w:t>
@@ -12271,51 +12271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollutions diffuses : du bassin versant au littoral, Ploufragan, 23-24 septembre 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. pp.311-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12353,90 +12353,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly contrasted Rare Earth Element patterns in shallow groundwaters from very small catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Olivié-Lauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Molénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12474,77 +12474,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth elements as tracers of redox processes in shallow groundwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Molénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12569,64 +12569,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined use of hydrological and hydrochemical data to model the role of the water table in nitrate transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Molénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gascuel-Odoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13574,265 +13574,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Voltz</w:t>
+                <w:t xml:space="preserve">Numerical exploration of the dynamics of infiltration in hill reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Bouteffeha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Bouhlila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galileo Conference -A European vision for hydrological observations and experimentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Tunis, Tunisia. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136078v1</w:t>
+                <w:t xml:space="preserve">hal-04250547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical exploration of the dynamics of infiltration in hill reservoir</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Albergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Galileo Conference -A European vision for hydrological observations and experimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Napoli, Italy. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-gc8-hydro-41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250547v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological and agricultural impacts of small reservoirs: a numerical exploration based on a catchment in south-west France</w:t>
               </w:r>
@@ -13844,51 +13844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14418,51 +14418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitroeurope Component 4 – The French Site : Kervidy-Naizin experimental catchment, Central Brittany, Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14954,51 +14954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation biophysique intégrée du bassin versant pour la gestion de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15088,51 +15088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des recherches pour une gestion intégrée de la ressource en eau dans les territoires agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15511,51 +15511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15632,51 +15632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algues vertes en baie de Lannion. Programme d'action préventive sur les bassins versants 2ème volet : description approfondie de 2 bassins versants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16727,51 +16727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16871,51 +16871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2016, 146 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17111,51 +17111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2016, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17233,51 +17233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2016, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17355,51 +17355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2016, 325 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17595,51 +17595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2016, 110 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18113,51 +18113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="726271BD"/>
+    <w:nsid w:val="BA80CFEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18344,51 +18344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-molenat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5957-0927" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057704198" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-lisah.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.obs-omere.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.ozcar-ri.org/fr/ozcar-observatoires-de-la-zone-critique-applications-et-recherche/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.272" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Dhouib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00981-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benyoussef" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2023.101336" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03899923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H. Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128907" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993327v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pilloni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hajjarpoor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107912" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zadonina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2022.048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105409" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478167v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Bouteffeha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.127087" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905701v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.188" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631454v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Bouhlila" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10308" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7Z41W3F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ruiz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucheux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.030" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00833564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1379-2013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PZVMNRH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00787165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PD75LZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001294v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Rouxel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Ruiz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane G. Chiri&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0076" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696395v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R. Delettre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01273.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouxel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7862" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6T74X18-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661005v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.05.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LVGXLCF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00559187v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.11.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP38VG26-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline N. Dia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-009-9069-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1179-2010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413199v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hamon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2007.0182" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00426876v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7379" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W37VFQ8H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424871v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Weyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Lischeid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.051" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51GV97RV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424896v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XBFWLPK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338893v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729907v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caubel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6619" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5KPHGD6C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266765v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGNG9JCM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665661v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ndiaye" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyni Ndoye" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cheverry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460866v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ndiaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.04.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2K9SN6K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169434v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.07.017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLZ78MR0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685799v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137851v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vouillamoz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.10.040" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04NDHZLR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5546" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RR2QFB1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385338v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-005-0110-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8Z00S8CN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673062v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330840v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461000v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.328" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GKLGLMT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461001v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690297v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivie-Lauquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631407v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00494-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9QJDKT4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686611v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684973v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460939v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697371v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075595v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lechevallier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6876" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075585v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17144" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066655v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pe&#241;a Luque" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Nicolas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Yesou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledauphin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Amzil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12090" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136076v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-43" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362021v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361965v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762079v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ben Abdelghaffar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jacob" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752121v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753549v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066630v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-616" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369834v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gruau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052784v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10100" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950747v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13665" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303130v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736019v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960460v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Burtin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391470v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Anquetin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552806v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillardet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738401v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605637v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605460v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605636v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853303v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hrachowitz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748289v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729669v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758168v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouxel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610311v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729657v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118464v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165427v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761246v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aquilina" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761609v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762277v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642546v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mol&#233;nat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaffrezic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461063v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759186v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769264v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460952v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764568v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771453v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouraroui" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642591v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579322v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouraoui" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642601v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642606v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642605v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Curmi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769368v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cormary" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771617v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168054v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168025v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benabdelghaffar" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136078v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-41" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250547v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753537v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608325v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128476v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607665v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alazard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211987v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212032v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460961v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789176v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mollier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8VA4-2718" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926192v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960407v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950775v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.22908" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960397v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Hammouda" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zouari" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461036v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460968v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493547v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Roux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b23z-b614" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433838v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tx6g-g390" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888462v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942582v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mac0-sx42" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942585v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gp5f-wy98" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974792v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kg3r-0466" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974809v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yd2v-fk04" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455950v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Judes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pouchoulin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793444v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estienne" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604911v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797715v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ponchant" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rollin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604715v4" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772030v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472225v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781955v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604628v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604627v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leblanc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656035v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559560v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Tayechi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-molenat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5957-0927" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057704198" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-lisah.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.obs-omere.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.ozcar-ri.org/fr/ozcar-observatoires-de-la-zone-critique-applications-et-recherche/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.272" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Dhouib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00981-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benyoussef" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2023.101336" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03899923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H. Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128907" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993327v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pilloni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hajjarpoor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107912" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zadonina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2022.048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105409" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478167v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Bouteffeha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.127087" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905701v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.188" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631454v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Bouhlila" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10308" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7Z41W3F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ruiz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucheux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.030" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00833564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1379-2013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PZVMNRH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00787165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PD75LZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001294v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Rouxel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Ruiz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane G. Chiri&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0076" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696395v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R. Delettre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01273.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouxel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7862" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6T74X18-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline N. Dia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-009-9069-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1179-2010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661005v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.05.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LVGXLCF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00559187v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.11.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP38VG26-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00426876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7379" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W37VFQ8H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413199v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hamon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2007.0182" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424871v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Weyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Lischeid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.051" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51GV97RV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424896v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XBFWLPK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338893v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266765v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGNG9JCM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caubel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6619" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5KPHGD6C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665661v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ndiaye" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyni Ndoye" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cheverry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460866v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ndiaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.04.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2K9SN6K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169434v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.07.017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLZ78MR0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685799v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137851v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vouillamoz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.10.040" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04NDHZLR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5546" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RR2QFB1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385338v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-005-0110-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8Z00S8CN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330840v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673062v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461000v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.328" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GKLGLMT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461001v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690297v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivie-Lauquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631407v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00494-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9QJDKT4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686611v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460939v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684973v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697371v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075595v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lechevallier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6876" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075585v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17144" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136076v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-43" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066655v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pe&#241;a Luque" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Nicolas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Yesou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledauphin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Amzil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12090" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362021v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361965v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762079v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ben Abdelghaffar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jacob" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752121v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753549v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066630v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-616" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369834v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gruau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950747v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13665" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052784v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10100" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303130v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736019v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960460v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Burtin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391470v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Anquetin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552806v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillardet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738401v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605637v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605460v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605636v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853303v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hrachowitz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748289v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758168v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouxel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729669v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610311v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729657v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118464v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165427v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761246v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aquilina" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761609v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762277v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461063v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642546v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mol&#233;nat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaffrezic" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759186v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460952v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769264v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764568v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771453v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouraroui" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642591v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579322v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouraoui" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642601v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642606v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642605v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Curmi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769368v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cormary" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771617v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168054v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168025v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benabdelghaffar" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250547v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136078v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-41" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753537v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608325v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128476v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607665v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alazard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211987v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212032v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460961v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789176v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mollier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8VA4-2718" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926192v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960407v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950775v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.22908" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960397v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Hammouda" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zouari" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461036v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460968v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493547v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Roux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b23z-b614" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433838v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tx6g-g390" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888462v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942582v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mac0-sx42" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942585v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gp5f-wy98" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974792v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kg3r-0466" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974809v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yd2v-fk04" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455950v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Judes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pouchoulin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793444v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estienne" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604911v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797715v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ponchant" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rollin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604715v4" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772030v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472225v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781955v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604628v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604627v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leblanc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656035v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559560v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Tayechi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>