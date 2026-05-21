--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -260,377 +260,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional changes of dissolved organic matter during high flow events in headwater catchments along a gradient of climate and land use</w:t>
+                <w:t xml:space="preserve">Numerical exploration of the impact of hydrological connectivity on rainfed annual crops in Mediterranean hilly landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">Mariem Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Jérôme Molénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Liotaud</w:t>
+                <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 356 (G1), pp.157-175. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (6), 51 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-024-00981-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790687v1</w:t>
+                <w:t xml:space="preserve">hal-04752688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical exploration of the impact of hydrological connectivity on rainfed annual crops in Mediterranean hilly landscapes</w:t>
+                <w:t xml:space="preserve">Compositional changes of dissolved organic matter during high flow events in headwater catchments along a gradient of climate and land use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Dhouib</w:t>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Molénat</w:t>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Prevot</w:t>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insaf Mekki</w:t>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
+                <w:t xml:space="preserve">Marine Liotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (6), 51 p. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356 (G1), pp.157-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-024-00981-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752688v1</w:t>
+                <w:t xml:space="preserve">hal-04790687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification from field to landscape to adapt Mediterranean rainfed agriculture to water scarcity in climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Benyoussef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 65, pp.101336. </w:t>
@@ -685,51 +685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A French hydrologist’s research for sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice H. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -942,615 +942,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993327v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria evaluation of the AquaCrop crop model in a hilly rainfed Mediterranean agrosystem</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital revolution for the agroecological transition of food systems: a responsible research and innovation perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Molenat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Insaf Mekki</w:t>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2022.107912⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 203, pp.103524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771403v1</w:t>
+                <w:t xml:space="preserve">hal-03806807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully automated and generic spatial discretization procedure for cultivated landscapes with human-made landscape elements</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Multicriteria evaluation of the AquaCrop crop model in a hilly rainfed Mediterranean agrosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/hydro.2022.048⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 273, pp.107912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2022.107912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738738v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new agro-hydrological catchment model to assess the cumulative impact of small reservoirs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A fully automated and generic spatial discretization procedure for cultivated landscapes with human-made landscape elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Zadonina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105409⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (4), pp.917-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/hydro.2022.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673105v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital revolution for the agroecological transition of food systems: a responsible research and innovation perspective</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new agro-hydrological catchment model to assess the cumulative impact of small reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+                <w:t xml:space="preserve">Nicolas Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 203, pp.103524. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153, pp.105409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806807v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can small reservoirs be used to gauge stream runoff?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Bouteffeha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 603, pp.127087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1584,51 +1584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent rivers and ephemeral streams: Perspectives for critical zone science and research on socio‐ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Belemtougri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1712,766 +1712,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">The cumulative impacts of small reservoirs on hydrology: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Zitouna</w:t>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Andrieux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Douez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 643, pp.850-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949323v1</w:t>
+                <w:t xml:space="preserve">hal-01905701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECOTOX, a French initiative in ecotoxicology-toxicology to monitor, understand and mitigate the ecotoxicological impacts of pollutants in socioagroecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gouy</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2716-5⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846379v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ruiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
+                <w:t xml:space="preserve">Rim Zitouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Aquilina</w:t>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (1), 16 p. </w:t>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944377v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cumulative impacts of small reservoirs on hydrology: A review</w:t>
+                <w:t xml:space="preserve">RECOTOX, a French initiative in ecotoxicology-toxicology to monitor, understand and mitigate the ecotoxicological impacts of pollutants in socioagroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Habets</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Carluer</w:t>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Douez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.188⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2716-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905701v1</w:t>
+                <w:t xml:space="preserve">hal-01846379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+              <w:t xml:space="preserve">, 2018, 17 (1), 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01944377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A water balance approach for quantifying subsurface exchange fluxes and associated errors in hill reservoirs in semiarid regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Bouteffeha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Bouhlila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (7), pp.1861-1872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2517,90 +2517,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using long time series of agricultural-derived nitrates for estimating catchment transit times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sekhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2645,372 +2645,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01113084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solute transport dynamics in small, shallow groundwater-dominated agricultural catchments: insights from a high-frequency, multisolute 10 yr-long monitoring study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of gaseous tracers (CFCs and SF6) and transit-time distribution spectrum to validate a shallow groundwater transport model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Aubert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 480, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.11.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-17-1379-2013⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00833564v1</w:t>
+                <w:t xml:space="preserve">insu-00811817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of gaseous tracers (CFCs and SF6) and transit-time distribution spectrum to validate a shallow groundwater transport model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Solute transport dynamics in small, shallow groundwater-dominated agricultural catchments: insights from a high-frequency, multisolute 10 yr-long monitoring study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.11.043⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (4), pp.1379-1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-17-1379-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00811817v1</w:t>
+                <w:t xml:space="preserve">insu-00833564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate dynamics in agricultural catchments deduced from groundwater dating and long-term nitrate monitoring in surface- and groundwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 435-436, pp.167-178. </w:t>
@@ -3086,51 +3086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu M. Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3207,64 +3207,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of depth and time on diversity of free-living microbial community in the variably saturated zone of a granitic aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3341,51 +3341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and spatial variation in groundwater quality along the hillslope of an agricultural research catchment (Western France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3487,90 +3487,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal Control on the Distribution of Rare Earth Elements in Shallow Groundwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline N. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (1), pp.31-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3598,484 +3598,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00562460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the spatial distribution of physical aquifer properties on modelled water table depth and stream discharge in a headwater catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">The role of climate on inter-annual variation in stream nitrate fluxes and concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Weiler</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Pierre Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-14-1179-2010⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 408 (23), pp.5657-5666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218268v1</w:t>
+                <w:t xml:space="preserve">hal-02661005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of climate on inter-annual variation in stream nitrate fluxes and concentrations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">The fate of nitrogen and sulfur in hard-rock aquifers as shown by sulfate-isotope tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.05.003⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (1), p. 105-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2009.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661005v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of nitrogen and sulfur in hard-rock aquifers as shown by sulfate-isotope tracing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Effect of the spatial distribution of physical aquifer properties on modelled water table depth and stream discharge in a headwater catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2009.11.001⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (7), pp.1179-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-14-1179-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00559187v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of dissolved organic carbon during stormflow in a headwater agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (20), pp.2888-2901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4134,51 +4134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Modeling Investigation of Unsaturated Solute Transport with Water-Table Fluctuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4238,77 +4238,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidification processes and soil leaching influenced by agricultural practices revealed by strontium isotopic ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Weyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Lischeid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4380,90 +4380,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High chemical weathering rates in first-order granitic catchments induced by agricultural stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 265 (3-4), pp.369-380. </w:t>
@@ -4507,475 +4507,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00424896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartmentalization of physical and chemical properties in hard-rock aquifers deduced from chemical and groundwater age analyses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Simulating soil-water movement under a hedgerow surrounding a bottomland reveals the importance of transpiration in water balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.06.001⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (5), pp.577-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.6619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00338893v1</w:t>
+                <w:t xml:space="preserve">hal-00729907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of water table dynamics on stream nitrate export and concentration. in agricultural headwater catchment (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 348 (3-4), pp.363-378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00266765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating soil-water movement under a hedgerow surrounding a bottomland reveals the importance of transpiration in water balance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Compartmentalization of physical and chemical properties in hard-rock aquifers deduced from chemical and groundwater age analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (9), pp.2686-2707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.6619⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00729907v1</w:t>
+                <w:t xml:space="preserve">insu-00338893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du transfert de l'eau et des sels dans les casiers rizicoles du Delta du fleuve Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyni Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5056,77 +5056,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of agricultural practices on hydraulic properties and water movement in soils in Brittany (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5198,90 +5198,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solute transfer in the unsaturated zone-groundwater continuum of a headwater catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 332 (2-4), pp.427- 441. </w:t>
@@ -5357,51 +5357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 58, pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5439,64 +5439,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of physical and chemical characteristics of shallow aquifers on water and nitrate transport in small agricultural catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Vouillamoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5572,90 +5572,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to model shallow water-table depth variations: the case of the Kervidy-Naizin catchment -France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (4), pp.901-920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5714,90 +5714,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Biogeochemical Activities in the Soil and Unsaturated Zone of Weathered Granite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 75 (2), pp.329 à 350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5837,303 +5837,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00385338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect on nitrate concentration in stream water of agricultural practices in small catchments in Brittany: II. Temporal variations and mixing processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Ruiz</w:t>
+                <w:t xml:space="preserve">Mechanisms of nitrate transfer from soil to stream in an agricultural watershed of french Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Abiven</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Durand</w:t>
+                <w:t xml:space="preserve">P. Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 6 (3), pp.507-514</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 133, pp.161-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330840v1</w:t>
+                <w:t xml:space="preserve">hal-02673062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of nitrate transfer from soil to stream in an agricultural watershed of french Brittany</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Effect on nitrate concentration in stream water of agricultural practices in small catchments in Brittany: II. Temporal variations and mixing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Abiven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gruau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 133, pp.161-183</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6 (3), pp.507-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673062v1</w:t>
+                <w:t xml:space="preserve">hal-00330840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling flow and nitrate transport in groundwater for the prediction of water travel times and of consequences of land use evolution on water quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6205,90 +6205,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nitrate concentration in stream water of agricultural practices in small catchments in Brittany: II. Temporal variations and mixing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 6 (3), pp.507-513</w:t>
@@ -6330,90 +6330,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of rare earth elements in groundwaters: assessing the role of source-rock composition, redox changes and colloidal particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Olivie-Lauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 64 (24), pp.4131-4151</w:t>
@@ -6455,90 +6455,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of rare earth elements in groundwaters: Assessing the role of source-rock composition, redox changes and colloidal particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Olivié-Lauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 64 (24), pp.4131-4151. </w:t>
@@ -6588,90 +6588,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral and cross-spectral analysis of three hydrological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 25 (4), pp.391-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6690,325 +6690,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du réseau de haies des paysages bocagers sur le cheminement de l'eau de surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genese des crues normales dans les petits bassins versants ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Merot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+                <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Walter</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 12 (1), pp.23-44</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 7-8, pp.54-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460939v1</w:t>
+                <w:t xml:space="preserve">hal-02684973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genese des crues normales dans les petits bassins versants ruraux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Influence du réseau de haies des paysages bocagers sur le cheminement de l'eau de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mérot</w:t>
+                <w:t xml:space="preserve">C. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Durand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">X. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 7-8, pp.54-60</w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12 (1), pp.23-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684973v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of three subsurface hydrologic systems based on spectral and cross-spectral analysis of time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 222, pp.152-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7078,77 +7078,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of spatial distribution of small farm reservoirs on their cumulative hydrological impacts in a small agricultural catchment: a modeling exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7182,103 +7182,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of upslope runoff on crop functioning under Mediterranean conditions: an analysis based on a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
@@ -7316,77 +7316,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchment-scale analysis of hydrological and agricultural impacts of small reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7567,77 +7567,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin de Kamech (Cap Bon, OMERE), Observatoire Méditerranéen de l’Environnement Rural et de l’Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7688,103 +7688,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la connectivité hydrologique sur le fonctionnement des cultures pluviales méditerranéennes : modélisation et analyse de scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisie</w:t>
@@ -7826,64 +7826,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of SWAT for hydrological modeling and evaluation of water flows in a semi-arid rainfed watershed in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Ben Abdelghaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7932,260 +7932,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical exploration of the dynamics of infiltration in hill reservoir</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Multi-criteria evaluation of the AquaCrop model in a Mediterranean rainfall context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752121v1</w:t>
+                <w:t xml:space="preserve">hal-03753549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria evaluation of the AquaCrop model in a Mediterranean rainfall context</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Numerical exploration of the dynamics of infiltration in hill reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Bouteffeha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Bouhlila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753549v1</w:t>
+                <w:t xml:space="preserve">hal-03752121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LTSER platform P3M : Mediterranean Plain, Piedmont and Plateau</w:t>
               </w:r>
@@ -8296,90 +8296,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological and agricultural impacts of small reservoirs: a numerical exploration based on a catchment in south-west France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAHS-AISH, May 2022, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8538,77 +8538,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the composition of dissolved organic matter during rain events; in search of genericity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8657,334 +8657,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Cumulative impact of small reservoirs;: a review of estimations and methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Zitouna</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Douez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950747v1</w:t>
+                <w:t xml:space="preserve">hal-03052784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative impact of small reservoirs;: a review of estimations and methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Albergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052784v1</w:t>
+                <w:t xml:space="preserve">hal-02950747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations Environnement - Santé et pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9022,103 +9022,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAHM-Reservoir: An agro-hydrological model for agriculturalcatchment with small water reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2019 - European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9143,103 +9143,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can small reservoirs be useful to gauge stream runoff ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Bouteffeha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018 - 8566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9264,64 +9264,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR: French network of Critical Zone Observatories exploring the human's habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9514,103 +9514,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du fonctionnement agrohydrologique des retenues dans un territoire agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Payote 2017 "Modélisation de paysages agricoles pour l’analyse et la simulation de processus"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France. 31 p</w:t>
@@ -9639,51 +9639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Colloque de restitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9764,51 +9764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Séminaire de travail en région (Nantes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9889,51 +9889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Séminaire de travail en région (Agen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10014,103 +10014,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and Modelling of the Long-term Effect of Changing Agriculture on Nitrate Concentrations in Groundwater and Streams in Small Experimental subsurface dominant watersheds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Hrachowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). Munich, DEU., Apr 2013, Vienne, France. pp.EGU2013-8989</w:t>
@@ -10139,103 +10139,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water and chemical recharge in subsurface catchment: observations and consequences for modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting Abstracts, San Francisco, Calif., 5-9 Dec. 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2011, San Francisco, United States</w:t>
@@ -10258,584 +10258,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and spatial variations of groundwater anionic composition at the hillslope scale: a new set of constraints for hydrological modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">The role of climate on inter-annual variation in stream nitrate fluxes and concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). General Assembly 2010, Vienne, DEU., May 2010, Vienne, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758168v1</w:t>
+                <w:t xml:space="preserve">hal-00729657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling daily DOC concentrations in a agricultural headwater catchment : test of simple hypotheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFC and SF_6 concentrations in shallow groundwaters :implications for groundwater age determination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Seasonal and spatial variations of groundwater anionic composition at the hillslope scale: a new set of constraints for hydrological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 th Water-Rock Interaction 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Guanajuato, Mexico. pp.51-54</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). General Assembly 2010, Vienne, DEU., May 2010, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00610311v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of climate on inter-annual variation in stream nitrate fluxes and concentrations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">CFC and SF_6 concentrations in shallow groundwaters :implications for groundwater age determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco (US), United States</w:t>
+              <w:t xml:space="preserve">13 th Water-Rock Interaction 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Guanajuato, Mexico. pp.51-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729657v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00610311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater influence on river nitrate concentration in crystalline rock aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international - Gestion des grands aquifères -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Dijon, France</w:t>
@@ -10864,103 +10864,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field investigation of stream nitrate export controls in agricultural headwater catchments (Western France). In : , San Francisco, 11-15 Déc. 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, San Francisco, United States. pp.H51J-O5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10979,644 +10979,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00165427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations saisonnières des concentrations en nitrate dans les bassins versants agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Martin</w:t>
+                <w:t xml:space="preserve">Méthodes d'observation des transferts d'eau et d'éléments chimiques dans le sol et le sous-sol des bassins versants ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aquilina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">F. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Inter-celtic Colloquium on Hydrology and Management of Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Galway, Irlande</w:t>
+              <w:t xml:space="preserve">Journées Bassins versants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761246v1</w:t>
+                <w:t xml:space="preserve">hal-02762277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate export from an agricultural basin: control mechanisms and nitrate residence times</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Variations saisonnières des concentrations en nitrate dans les bassins versants agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Gruau</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">3. Inter-celtic Colloquium on Hydrology and Management of Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Galway, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761609v1</w:t>
+                <w:t xml:space="preserve">hal-02761246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'observation des transferts d'eau et d'éléments chimiques dans le sol et le sous-sol des bassins versants ruraux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Nitrate export from an agricultural basin: control mechanisms and nitrate residence times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Bassins versants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762277v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contamination des nappes superficielles par les herbicides : diagnostic et facteurs</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of seasonal and interannual variability on the cycling and transport of DOC and trace metals across the wetlandstream transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Molénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Lyon, France</w:t>
+              <w:t xml:space="preserve">AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461063v1</w:t>
+                <w:t xml:space="preserve">hal-04642546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of seasonal and interannual variability on the cycling and transport of DOC and trace metals across the wetlandstream transition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La contamination des nappes superficielles par les herbicides : diagnostic et facteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">31. Congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642546v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of shallow groundwater in nitrate and herbicide transport in the Kervidy agricultural catchment (Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. IAHS scientific assembly at Maastricht</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11641,64 +11641,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la dynamique hydrochimique des nappes superficielles en vue de déterminer les temps de réponse des hydrosystèmes à des mesures agri-environnementales : cas des nitrates et des pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Inter-Celtic Colloqium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Aberustwyth, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11717,277 +11717,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role des nappes sur les transferts d'eau et de solutés dans les bassins versants : approche expérimentale et modélisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Détermination des temps de transfert dans les hydrosystèmes à partir de l'étude de la dynamique hydrologique et hydrochimique des nappes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Curmi</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme National de Recherche en Hydrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque international ESRA'2000 : Eaux souterraines en région agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769264v1</w:t>
+                <w:t xml:space="preserve">hal-02764568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des temps de transfert dans les hydrosystèmes à partir de l'étude de la dynamique hydrologique et hydrochimique des nappes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Role des nappes sur les transferts d'eau et de solutés dans les bassins versants : approche expérimentale et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Durand</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Olivie-Lauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ESRA'2000 : Eaux souterraines en région agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Programme National de Recherche en Hydrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764568v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décalages temporels entre modifications des pratiques agricoles et diminution de nitrate dans les eaux superficielles</w:t>
               </w:r>
@@ -11999,77 +11999,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouraroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollutions diffuses: du bassin versant au littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Ploufragan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12094,51 +12094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of trace metals: linking the role of colloids, redox conditions and hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12146,51 +12146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Olivié-Lauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Biogeochemistry of trace-elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Vienne, Austria</w:t>
@@ -12245,77 +12245,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollutions diffuses : du bassin versant au littoral, Ploufragan, 23-24 septembre 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. pp.311-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12353,90 +12353,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly contrasted Rare Earth Element patterns in shallow groundwaters from very small catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Olivié-Lauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Molénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12474,77 +12474,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth elements as tracers of redox processes in shallow groundwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Molénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12569,64 +12569,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined use of hydrological and hydrochemical data to model the role of the water table in nitrate transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Molénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gascuel-Odoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12694,90 +12694,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of DEM data source and sampling pattern on topographical parameters and on a topography-based hydrological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cormary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12815,77 +12815,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation hydrologique spatialisée des crues d'un bassin versant agricole:Application à l'étude du rôle du réseau de fossés sur le bassin de Roujan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12949,527 +12949,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Assessment of the Impact of Land Use and Climate Changes on the Agro-Hydrological Response of Lebna Watershed (Cap Bon, Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benabdelghaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WaterExpo 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05168054v1</w:t>
+                <w:t xml:space="preserve">ird-05168025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variability in precipitations drives flow intermittence in headwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How are the data from the OZCAR RI critical zone observatories used by local stakeholders?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurie Boithias</w:t>
+                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Albergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. OZCAR TERENO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">WaterExpo 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397531v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05168054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Impact of Land Use and Climate Changes on the Agro-Hydrological Response of Lebna Watershed (Cap Bon, Tunisia)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
+                <w:t xml:space="preserve">How are the data from the OZCAR RI critical zone observatories used by local stakeholders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jacob</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WaterExpo 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">3. OZCAR TERENO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-05168025v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels usages des données des observatoires de la zone critique (IR OZCAR) pour répondre aux enjeux des territoires ?</w:t>
               </w:r>
@@ -13481,51 +13481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13593,77 +13593,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical exploration of the dynamics of infiltration in hill reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Bouteffeha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Bouhlila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Tunis, Tunisia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13688,77 +13688,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13818,90 +13818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological and agricultural impacts of small reservoirs: a numerical exploration based on a catchment in south-west France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13939,51 +13939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which hydrological signatures of intermittence of rivers and streams in order to identify causes and ecological impacts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14064,90 +14064,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative impact of small reservoirs: a review of estimations and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Douez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14185,64 +14185,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la contamination métallique d’origine anthropique dans un hydrosystème méditerranéen rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14418,64 +14418,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitroeurope Component 4 – The French Site : Kervidy-Naizin experimental catchment, Central Brittany, Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14543,103 +14543,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ORE AGRHYS, an outdoor laboratory to study hydrological and hydrochemical fluxes and processes in agricultural catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, vienne, Austria</w:t>
@@ -14700,64 +14700,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de la contamination des nappes superficielles sur le bassin versant du Coët-Dan (Naizin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14820,51 +14820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture va-t-elle manquer d’eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14941,90 +14941,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation biophysique intégrée du bassin versant pour la gestion de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15088,90 +15088,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des recherches pour une gestion intégrée de la ressource en eau dans les territoires agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard, G.; Stengel, P.; Lemaire, G.; Cellier, P.; Valceschini, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une Agronomie pour le XXIe siècle</w:t>
@@ -15239,90 +15239,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term agro-ecosystem observatories in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Moatti; Stéphane Thiébault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean region under climate change</w:t>
@@ -15416,51 +15416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grünberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation of Water Conservation Zones in Agricultural Catchments for Biomass Production, Water Quality and Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15485,90 +15485,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles résolutions spatiales et temporelles sont pertinentes pour la modélisation hydrologique des bassins versants d'ordre 1 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 1998, Science Update, 2-7380-0801-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15593,90 +15593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic approfondi sur le Yar et le Roscoat : approche de la circulation de l'eau au sein des bassins versants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algues vertes en baie de Lannion. Programme d'action préventive sur les bassins versants 2ème volet : description approfondie de 2 bassins versants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15733,51 +15733,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n° 29 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15785,51 +15785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -15867,64 +15867,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n° 27 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15971,64 +15971,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n° 28 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16066,90 +16066,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n°18 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16196,90 +16196,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n° 17 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16339,90 +16339,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n° 4 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
@@ -16460,51 +16460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n° 2 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grünberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16609,51 +16609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cattanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Judes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16714,77 +16714,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation agronomique et hydrologique du bassin versant de l’Arrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16819,51 +16819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal. Summary report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16935,297 +16935,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources et Usages de l'eau sur le Bassin Versant de l'Hérault. Enjeux de gestion des ressources et d'adaptation des systèmes viticoles aux changements globaux</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] 2016</w:t>
+                <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Rapport complet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Babut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2016, 325 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797715v1</w:t>
+                <w:t xml:space="preserve">hal-03472225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Résumé exécutif</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2016, 8 p</w:t>
+                <w:t xml:space="preserve">Ressources et Usages de l'eau sur le Bassin Versant de l'Hérault. Enjeux de gestion des ressources et d'adaptation des systèmes viticoles aux changements globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Ponchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02604715v4</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Résumé exécutif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17273,81 +17273,81 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2016, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772030v1</w:t>
+                <w:t xml:space="preserve">hal-02604715v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Rapport complet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17373,103 +17373,103 @@
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2016, 325 p. + annexes</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2016, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472225v1</w:t>
+                <w:t xml:space="preserve">hal-03772030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17477,51 +17477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - RiverLy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17543,51 +17543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17665,51 +17665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport préliminaire en vue de l’expertise collective sur l’impact cumulé des retenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17819,51 +17819,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la nappe sur les transferts d'eau et de nitrate dans un bassin versant agricole. Etude expérimentale et modélisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Université Rennes 1, 1999. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17948,51 +17948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Tayechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Bouteffeha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Bouhlila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18113,51 +18113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA80CFEF"/>
+    <w:nsid w:val="ED36C92F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18344,51 +18344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-molenat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5957-0927" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057704198" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-lisah.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.obs-omere.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.ozcar-ri.org/fr/ozcar-observatoires-de-la-zone-critique-applications-et-recherche/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.272" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Dhouib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00981-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benyoussef" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2023.101336" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03899923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H. Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128907" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993327v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pilloni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hajjarpoor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107912" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zadonina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2022.048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105409" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478167v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Bouteffeha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.127087" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905701v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.188" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631454v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Bouhlila" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10308" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7Z41W3F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ruiz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucheux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.030" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00833564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1379-2013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PZVMNRH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00787165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PD75LZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001294v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Rouxel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Ruiz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane G. Chiri&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0076" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696395v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R. Delettre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01273.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouxel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7862" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6T74X18-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline N. Dia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-009-9069-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1179-2010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661005v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.05.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LVGXLCF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00559187v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.11.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP38VG26-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00426876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7379" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W37VFQ8H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413199v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hamon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2007.0182" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424871v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Weyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Lischeid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.051" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51GV97RV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424896v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XBFWLPK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338893v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266765v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGNG9JCM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caubel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6619" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5KPHGD6C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665661v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ndiaye" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyni Ndoye" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cheverry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460866v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ndiaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.04.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2K9SN6K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169434v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.07.017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLZ78MR0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685799v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137851v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vouillamoz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.10.040" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04NDHZLR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5546" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RR2QFB1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385338v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-005-0110-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8Z00S8CN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330840v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673062v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461000v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.328" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GKLGLMT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461001v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690297v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivie-Lauquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631407v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00494-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9QJDKT4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686611v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460939v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684973v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697371v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075595v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lechevallier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6876" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075585v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17144" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136076v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-43" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066655v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pe&#241;a Luque" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Nicolas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Yesou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledauphin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Amzil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12090" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362021v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361965v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762079v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ben Abdelghaffar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jacob" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752121v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753549v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066630v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-616" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369834v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gruau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950747v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13665" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052784v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10100" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303130v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736019v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960460v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Burtin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391470v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Anquetin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552806v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillardet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738401v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605637v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605460v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605636v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853303v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hrachowitz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748289v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758168v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouxel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729669v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610311v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729657v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118464v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165427v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761246v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aquilina" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761609v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762277v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461063v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642546v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mol&#233;nat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaffrezic" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759186v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460952v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769264v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764568v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771453v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouraroui" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642591v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579322v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouraoui" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642601v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642606v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642605v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Curmi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769368v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cormary" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771617v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168054v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168025v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benabdelghaffar" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250547v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136078v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-41" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753537v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608325v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128476v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607665v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alazard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211987v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212032v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460961v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789176v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mollier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8VA4-2718" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926192v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960407v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950775v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.22908" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960397v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Hammouda" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zouari" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461036v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460968v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493547v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Roux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b23z-b614" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433838v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tx6g-g390" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888462v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942582v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mac0-sx42" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942585v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gp5f-wy98" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974792v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kg3r-0466" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974809v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yd2v-fk04" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455950v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Judes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pouchoulin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793444v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estienne" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604911v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797715v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ponchant" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rollin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604715v4" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772030v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472225v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781955v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604628v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604627v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leblanc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656035v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559560v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Tayechi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-molenat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5957-0927" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057704198" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-lisah.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.obs-omere.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.ozcar-ri.org/fr/ozcar-observatoires-de-la-zone-critique-applications-et-recherche/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Dhouib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00981-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benyoussef" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2023.101336" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03899923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H. Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128907" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993327v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pilloni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hajjarpoor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107912" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zadonina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2022.048" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673105v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105409" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478167v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Bouteffeha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.127087" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.188" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631454v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Bouhlila" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10308" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7Z41W3F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ruiz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucheux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.030" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.043" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PZVMNRH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00833564v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1379-2013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00787165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PD75LZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001294v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Rouxel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Ruiz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane G. Chiri&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0076" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696395v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R. Delettre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01273.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouxel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7862" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6T74X18-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline N. Dia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-009-9069-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661005v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.05.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LVGXLCF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00559187v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.11.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP38VG26-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1179-2010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00426876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7379" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W37VFQ8H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413199v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hamon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2007.0182" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424871v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Weyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Lischeid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.051" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51GV97RV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424896v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XBFWLPK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729907v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caubel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6619" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5KPHGD6C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266765v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGNG9JCM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338893v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665661v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ndiaye" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyni Ndoye" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cheverry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460866v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ndiaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.04.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2K9SN6K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169434v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.07.017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLZ78MR0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685799v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137851v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vouillamoz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.10.040" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04NDHZLR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5546" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RR2QFB1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385338v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-005-0110-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8Z00S8CN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673062v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330840v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461000v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.328" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GKLGLMT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461001v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690297v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivie-Lauquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631407v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00494-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9QJDKT4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686611v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684973v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460939v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697371v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075595v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lechevallier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6876" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075585v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17144" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136076v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-43" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066655v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pe&#241;a Luque" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Nicolas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Yesou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledauphin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Amzil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12090" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362021v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361965v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762079v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ben Abdelghaffar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jacob" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753549v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752121v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066630v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-616" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369834v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gruau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052784v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10100" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950747v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13665" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303130v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736019v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960460v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Burtin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391470v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Anquetin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552806v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillardet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738401v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605637v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605460v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605636v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853303v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hrachowitz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748289v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729657v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729669v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758168v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouxel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610311v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118464v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165427v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762277v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761246v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aquilina" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761609v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642546v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mol&#233;nat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaffrezic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461063v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759186v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460952v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764568v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769264v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771453v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouraroui" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642591v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579322v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouraoui" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642601v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642606v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642605v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Curmi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769368v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cormary" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771617v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168025v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benabdelghaffar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168054v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250547v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136078v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-41" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753537v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608325v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128476v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607665v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alazard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211987v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212032v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460961v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789176v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mollier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8VA4-2718" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926192v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960407v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950775v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.22908" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960397v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Hammouda" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zouari" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461036v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460968v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493547v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Roux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b23z-b614" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433838v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tx6g-g390" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888462v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942582v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mac0-sx42" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942585v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gp5f-wy98" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974792v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kg3r-0466" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974809v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yd2v-fk04" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455950v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Judes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pouchoulin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793444v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estienne" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604911v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472225v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797715v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ponchant" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rollin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604715v4" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772030v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781955v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604628v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604627v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leblanc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656035v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559560v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Tayechi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>