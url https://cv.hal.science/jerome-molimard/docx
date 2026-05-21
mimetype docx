--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:81.770833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Molimard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur et Docteur en mécanique, Professeur de l'Institut Mines-Télécom</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3402-4970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">141901942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Position actuelle (depuis Janv. 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'École Nationale Supérieure des Mines de Saint-Étienne (ENSM-SE), Centre Ingénierie et Santé (CIS). Membre de l'UR INSERM1059SAINBIOSE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et titres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Saint-Étienne, soutenue le 9 décembre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'INSA Lyon soutenu le 21 décembre, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mention très honorable avec les félicitations du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (directeurs de thèse : Ph. Vergne / L. Flamand).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'Études Approfondies de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'INSA Lyon, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mention Bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (direction : M.C. Baietto-Dubourg).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur INSA de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">option Génie Mécanique et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : lu-écrit-parlé, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : lu-écrit-parlé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours actuels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Niveau Master : méthodes expérimentales (CM/TD/TP) ; biomécanique (TP) ; biostatistiques (CM/TD/TP) ; Dispositifs médicaux (CM/TD/TP) ; accompagnement personnalisé des élèves du cursus Ingénieur Civil des Mines ; suivi de projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Niveau Doctorat : mécanique expérimentale (CM/TP)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications à caractère pédagogique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molimard J. (2024) Biomedical devices and sensors, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley-Blackwell,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 220 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molimard J. (2016) Experimental mechanics of solids and structures, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley-Blackwell,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 176 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molimard J. (2016)Mécanique expérimentale des solides et des structures, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 160 p.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d’ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molimard, J. & Surrel, Y. (2012) Grid Method, Moiré and Deflectometry, Full-Field Measurements and Identification in Solid Mechanics, Grediac, M. & Hild, F. (Eds.), Wiley, 32 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molimard, J. & Surrel, Y. (2011) Méthode des grilles, moiré et déflectométrie, Mesures de champs et identification en mécanique des solides, Grediac, M. & Hild, F. (Eds.), Hermès Lavoisier, 28p.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications à des congrès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Surrel J., Molimard J., Measurement of a surface profile with maximum accuracy, using a temporal phase-stepping, Education & Training in Optics ETOP 2005, Marseille, Octobre 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molimard J., Atelier Thématique Photomécanique, Mesures optiques de champs en mécanique expérimentale des matériaux et de structures, Journées de l’Ingéniérie et de l’Innovation Pédagogique, St-Étienne, 8-10 Mars 2005</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewer pour Optics and Laser in Engineering, Experimental Mechanics, Strain, Journal of Biomechanical Engineering, Prosthetics & Orthotics International, PLOS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chairman pour les conférences de la Society for Experimental Mechanics, European Conference on Experimental Mechanics, Photomechanics …</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisateur de session au World Congress on Biomechanics, Dublin 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du GdR CNRS 3570 Mecabio, membre de la société de biomécanique, de l'European Society of Biomecanics et de l'American Society of Mechanical Engineers</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur invité à l’Université de Cordoba, Argentine (2018), Postech, Corée (2016), Rosario, Argentine (2008)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prix du meilleur poster de jeune chercheur, FS2IC, Monaco, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hetteny award du meilleur article, Society for Experimental Mechanics, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prix du meilleur poster, ElyT 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences invités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">International Compression Club, 2023, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">53ème congrès du Collège Français de Pathologie Vasculaire, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Congrès RIA-Optilas, 2019, 23-27 Sept, Cancun, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATTX2019, 2019, Dusseldorf, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31ème Congrès de la Société Française de Médecine Physique et de Réadaptation, 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journées scientifiques franco-maghrébines, Outils et méthodes de caractérisations scientifiques de matériaux complexes, 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of low back pain on spine kinematics: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Errabity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108, pp.106070. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2023.106070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An In-Silico Study on the Therapeutic Effect of Low Back Belts: Biomechanical Correlation between Belt Design and Patient Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo-Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (19), pp.10100. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app121910100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04809872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifactorial Analysis of Endodontic Microsurgery Using Finite Element Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personalized Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), pp.1012. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jpm12061012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of a Full-Field Measurements-Based Protocol for the Biomechanical Study of a Lumbar Belt: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (2), pp.174-188. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomechanics2020015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandages Static Stiffness Index Is Not Influenced by Calf Mechanical Properties but Only by Geometrical Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Helouin-Desenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.87-94. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomechanics2010009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Position and Ligament Deformations of the Foot From CT Images to Quantify the Influence of Footwear in ex vivo Feet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kroupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo-Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2020.00560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of chemoelastic effects in arteries using digital volume correlation and optical coherence tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor A. Acosta Santamaría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Flechas García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.127-137. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2019.11.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Fabric-to-Fabric Friction: Application to Medical Compression Bandages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autex Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/aut-2019-0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-silico pre-clinical trials are made possible by a new simple and comprehensive lumbar belt mechanical model based on the Law of Laplace including support deformation and adhesion effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.e0212681. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0212681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of chemoelastic effects in arteries using digital volume correlation and optical coherence tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Andrès Acosta-Santamaría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Flechas García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2019.11.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Knowledge of the Local Thickness of Human Ascending Thoracic Aneurysm Walls Improve Their Mechanical Analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Cavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Campisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2019.00169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Differential Colorimetric Interferometry Method: Extension to the Film Thickness Measurement of Any Point Contact Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.648 - 660. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2017.1386809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Full-Field Strain Measurements across a Whole Porcine Aorta Subjected to Tensile Loading Using Optical Coherence Tomography–Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Andrès Acosta-Santamaría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Flechas García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmech.2018.00003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Model Reduction for the Prediction of Interface Pressure Applied by Compression Bandages on the Lower Leg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (2), pp.449-457. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2017.2774598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superimposition of elastic and non-elastic compression bandages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Helouin-Desenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vascular Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical approach for the investigation of interface pressure applied by compression bandages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veins and Lymphatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/vl.2017.6626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient dependent knee modeling at several flexion angles: A study on soft tissues loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stindel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.e32 - e33. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale approach to characterize mechanical properties of tissue engineered skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cenizo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (9), pp.2851-2862. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-016-1576-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN VIVO IDENTIFICATION OF THE PASSIVE MECHANICAL PROPERTIES OF DEEP SOFT TISSUES IN THE HUMAN LEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Frauziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Advances in experimental mechanics for biomedical soft tissues and materials, 52 (5), pp.400-411. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation of the action of compression bandages on the lower limb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Approach for the Assessment of Pressure Generated by Elastic Compression Bandage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre D Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44, pp.3096 - 3108. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-016-1597-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jones bandage pressure range assessment using a pressure mapping system and application to band calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue: French Society of Biomechanics, 18 (Suppl.1), pp.2068-2069. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the mechanical efficiency of knee braces based on computational modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, pp.646-661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of pressure applied on the lower leg by elastic compression bandage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (12), pp.2967-2977. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-015-1352-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Knee Brace Migration and Associated Skin Deformation During Flexion by Full-Field Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (2), pp.349-360. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-014-9947-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of in-vivo mechanical action of knee braces regarding their anti-drawer effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Oullion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Combreas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Knee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.80-87. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knee.2014.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Biomechanical Effects of Compression Therapy by Finite Element Modeling and Ultrasound Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Frauziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (4), pp.1011 - 1019. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2014.2378553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a pressure measuring system for the evaluation of medical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 228 (12), pp.1264-1274. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954411914562871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the mechanical efficiency of knee orthoses: a combined experimental-numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 228 (6), pp.533-546. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954411914533944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined experimental and numerical approach for the assessment of pressure generated by elastic compression bandage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.166 - 167. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2014.931646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical analysis and modeling of lumbar belt: parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 suppl 1, pp.62 - 63. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2014.931123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01108661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum to: Assessment of Digital Image Correlation Measurement Errors: Methodology and Results [Experimental Mechanics 49(3)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, page 1. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-012-9704-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the in-plane biomechanical properties of human skin using a finite element model updating approach combined with an optical full-field measurement on a new tensile device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Tkaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pericoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27, pp.273-282. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty on fringe projection technique: a Monte-Carlo-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (7), pp.840-847. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2013.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the mechanical efficiency of knee braces based on computational modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (6), pp.646-661. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.832227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demodulation of spatial carrier images: Performance analysis of several algorithms using a single image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Esquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grediac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (8), pp.1357-1370. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-013-9741-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical analysis and modeling of lumbar belt: Preliminary study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (Supplement 1), pp. 219-221. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densification and thermal gradient evolution of alumina during microwave sintering at 2.45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zymelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (3), pp.3269-3277. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2012.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty on gringe projection technique: A Monte-Carlo-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (7), pp.840-847. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2013.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Identification of Elastic Constants in Multi-Directional Laminate from Moiré Interferometry Displacement Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G. Ifju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (4), pp.629-635. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-012-9671-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental analyses of resin infusion manufacturing processes of composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Minni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (13), pp.1617-1631. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998311421990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non contact method for &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; assessment of skin mechanical properties for assessing effect of ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pailler-Mattéi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pericoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Laquieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.172-178. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2011.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the resin infusion manufacturing process under industrial environment using distributed sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Minni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (6), pp.691-706. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998311410479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the direct evaluation of strains using a phase analysis code for random patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (9), pp.1194-1200. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2011.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct strain and slope measurement using 2D DSPSI Title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Dandach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 324, pp.384-387. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Monitoring of Shrinkage and Temperature Distribution during Hybrid Microwave Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zymelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (9), pp.901-905. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201000354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Monitoring of Shrinkage and Temperature Distribution during Hybrid Microwave Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zymelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (9), pp.901-905. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201000354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the direct evaluation of strains using a phase analysis code for random patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (9-10), pp.1194-1200. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2011.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-based image analysis of random patterns: an alternative way to classical stereocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zahouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Korean Society for nondestructuve testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (3), pp.181-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00904908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Bayesian Approach Applied to Elastic Constants Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.T Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (5), pp.893-903. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.40922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00495345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Approximation Fidelity on Vibration Based Elastic Constants Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 42 (Number 2), p 293-304. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-010-0493-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Liquid Resin Infusion (LRI) filling by fringe pattern projection and in situ thermocouples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Minni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (1), pp.36-44. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00465215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and Efficient Interpolation using Finite Elements Shape Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, VOL 18/3-4, pp.307-331. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejcm.18.307-331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of digital image correlation measurement errors: methodology and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.353-370. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-008-9204-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUANTITATIVE ANALYSIS OF HETEROGENEITIES OF DEFORMATION WITH THE GRID METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darrieulat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Metallurgy and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (1), pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00465209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Signal to Noise Optimization Algorithm for Speckle Interferometry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul R. Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13-14, pp.29-38. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.13-14.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00502174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal-to-noise based local decorrelation compensation for speckle interferometry applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul R. Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (19), pp.3535-3542. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.47.003535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00502172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain maps obtained by Phase-Shifting Interferometry: an uncertainty analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul R. Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 281 (8), pp.2195-2206. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2007.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum curvatures of 0/90 plates under thermal stress: modelling and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69 (1), pp.93-96. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.10.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between the basic least squares and the bayesian approach for elastic constants identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol 135 (N° 1), 8 p. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/135/1/012045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient and cyclical hygrothermoelastic stress in laminated composite plates: Modelling and experimental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (8), pp.729-745. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2006.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-field strain measurements for validation of meso-FE analysis of textile composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V Lomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry S. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignaas Verpoest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaru Zako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsusei Kurashiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.1218-1231. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00502167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Material Properties using FEMU: Application to the Open Hole Tensile Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Galerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7-8, pp.73-78. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.7-8.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis of temporal phase-stepping algorithms for interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul R. Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Labbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 275 (1), pp.144-155. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2007.02.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Experimental Characterisation of Hygrothermoelastic Stress in Polymer Matrix Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 247 (1), pp.199-210. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.200750123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nonlinear deformations of thin unsymmetric 0/90 composite plates under hygrothermal loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (4), pp.624-629. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction grating interferometers for mechanical characterisations of advanced fabric laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung-Ryul Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (1), pp.51-66. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2004.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Four Orthotropic Plate Stiffnesses Using a Single Open-hole Tensile Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (5), pp.404-411. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02427987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition Saddle-Cylinder Shape of Thin Unsymmetric [0/90] Square Plates under Hygrothermal Loads: Fringe Projection Method and Variational Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3-4, pp.217-222. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.3-4.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition saddle-cylinder shape of thin unsymmetric [0/90] square plates under hygrothermal loads: fringe projection method and variational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3-4, pp.217-222. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.3-4.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of pressure distribution in EHD point contacts from experimentally determinated film thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Querry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Krupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hartl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (4), pp.391-401. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2003.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des champs de déformations par Moiré interférométrique dans les constituants d'un matériau composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Triconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de piézoviscosité en lubrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (6), pp.645-653. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mecind.2003.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00686912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ pressure and film thickness measurements in rolling/sliding lubricated point contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Mansot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (4), pp.1CDRom. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:TRIL.0000003068.07650.2e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential colorimetry: A tool for the analysis of fluid film lubrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Querry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Krupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hartl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.571-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential colorimetry : a tool for the analysis of fluid film lubrication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Querry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hartl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Krupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.571-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin Film Colorimetric Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hartl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Krupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poliscuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (2), pp.270-276. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402000108982458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubricant rheology in real conditions: measurements and confrontation with a ball/disk contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Querry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (2), pp.141+. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal:2001167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical Devices and Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 1, 2024, 9781786309464. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394317172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel experimental methods to characterize the mechanical properties of the aorta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brooks Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selda Sherifova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Acosta Santamaría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Holzapfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Christian Gasser, Stéphane Avril and John A. Elefteriades. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics of Living Organs Biomechanics of the Aorta Modeling for Patient Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.91-108, 2024, 978-0-323-95484-6. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-95484-6.00013-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced mechanical models of trunk–lumbar belt interaction for design-oriented in-silico clinical trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Errabity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reduced Order Models for the Biomechanics of Living Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 293-308 (Chap.15), 2023, 978-0-323-89967-3. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-389967-3.00020-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower leg compression and its biomechanical effects on the soft tissues of the leg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations and Emerging Technologies in Wound Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.55-85, 2020, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815028-3.00004-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Tissues' Loadings on Healthy Knee at Different Physiological Flexions: A Coupled Experimental-Numerical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo-Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stindel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Parts of Lecture Notes in Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.115 - 128, 2018, 978-3-319-59764-5. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59764-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft tissues loadings on healthy knee at different physiological flexions: a coupled experimental-numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo-Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stindel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering.Proceedings of the 14th International Symposium CMBBE, Tel Aviv, Israel, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-128, 2018, Lecture Notes in Bioengineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject-specific computational prediction of the effects of elastic compression in the calf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Frauziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elsevier-Academic Press book "Biomechanics of Living Organs - Volume 1: Hyperelastic Constitutive Laws for Finite Element Modeling"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Method, Moiré and Deflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grediac, Michel and Hild, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full-Field Measurements and Identification in Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of Colorimetric Interferometry for Thin Surface Film Contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Querry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Surface Contamination and Cleaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, William Andrew Publisher; Elsevier, pp.675-690, 2007, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-081551555-5.50014-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochromic sensor for measuring high strain in the healthcare sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Fierling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MATEIS, INSA Lyon / Centre des Matériaux, Mines Paristech, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the Influence of Orthopedic Insole in ex-vivo Feet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo-Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Eric Maire; Prof. Samuel Forest, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a miniaturized motion sensor for tracking warning signs of low-back pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Delettraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ojardias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Biomedical Electronics and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, Portugal. pp.129-134, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010291700002865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Study of Lumbar Belts in the Case of Low Back Pain: Effect of Patients’ Specific Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo-Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2019 - 22nd International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Shenzhen, China. p.43-59, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-15923-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOMECHANICAL STUDY OF PRESSURE APPLIED ON THE LOWER LEG BY ELASTIC COMPRESSION BANDAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft tissues loadings on healthy knee at different physiological flexions: a coupled experimental-numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo-Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stindel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international symposium Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient dependent knee modeling at several flexion angles: a study on soft tissues loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo-Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stindel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de la Société Française de Médecine Physique et de Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREDICTING STRATEGY OF LUMBAR BELTS MECHANICAL PERFORMANCE AT DESIGN STAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.S Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION/MODELISATION OF THE ACTION OF COMPRESSION BANDAGES ON THE LOWER LEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROLE AND LIMIT OF BIOMECHANICAL MODELING IN THE STUDY OF MEDICAL DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.S Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Calmels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de la Société Française de Médecine Physique et de Réadaptation (SOFMER 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN VIVO INDENTIFICATION OF THE PASSIVE MECHANICAL PROPERTIES OF DEEP SOFT TISSUES IN THE HUMAN LEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Frauziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude biomécanique du comportement mécanique des ceintures lombaires par méthodes de champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized knee modeling for the prediction of biomedical impact of TKA on ligament loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.S Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stindel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMBBE 2015 &amp; Imaging and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of lumber belts in the case of low back pain with effects of patients' specific characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-S Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Convert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2015) and 2015 Conference on Imaging and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude biomécanique du comportement mécanique des ceintures lombaires par méthodes de champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D full-field strain measurements in soft tissues using Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Tendela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on Optical Measurement Techniques for Structures and Systems 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the modifications due to a therapeutic intervention: application to a total knee joint replacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo-Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stindel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2015 : 21st Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de pression d’interface pour l’évaluation des ceintures de soutien lombaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès de la Société Française de Médecine Physique et de Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of lumbar belts by measuring stress and interface pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Roumieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès de la Société Française de Médecine Physique et de Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF PRESSURE MAPPING SYSTEM FOR TESTING MEDICAL DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Convert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure mode of thermohydroscopically aged composites: case of NC2 © carbon fibre laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T.Q Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Béraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific modeling of the calf muscle under elastic compression using magnetic resonance imaging and ultrasound elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Frauziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès de la Société de Biomécanique, SB 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France. pp. 332-333, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct strain and slope measurement using 3D DSPSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Dandach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a low back pain treatment using a generic finite element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Congress of the European Society of Biomechanics, ESB 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Patras, Greece. pp.S- 31.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the mechanical efficiency of knee braces: A combined experimental-numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Congress of the European Society of Biomechanics, ESB 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Patras, Greece. pp.S- 55.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION OF MATERIAL PROPERTIES OF HUMAN SKIN IN VIVO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam L Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan L Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome L Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zahouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical caracterisation of lumbar belt by full-field techniques: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Monte-Carlo-based approach to evaluate the uncertainty on fringe projection technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical analysis and modeling of lumbar belt: Preliminary study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès de la Société de Biomécanique, SB 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation mécanique des orthèses du genou : modélisation par éléments finis. Données préliminaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès de Médecine Physique et de Réadaptation de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency and comfort of knee braces: A parametric study based on computational modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of the thoracic ascending aortae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRCOBI (International Research Council on Biomechanics of Injury)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France. IRC 12-72 pp. 638-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of skin sliding on the knee joint using orthosis device.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 15 (International Conference on Experimental Mechanics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of knee braces: A biomechanical approach based on computational modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESDA 2012 ( ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.ESDA2012-82451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche bayesienne pour gérer les incertitudes dans l'identification à partir de mesures de champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqi Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ifju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation directe des déformations à partir d'une paire d'images de motif aléatoire par analyse fréquencielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a Bayesian Approach to Identification of Orthotropic Elastic Constants from Full Field Displacement Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ifju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 14 - 14th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. 2p, 37005, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100637005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00686511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrological analysis of several algorithms used to demodulate images with spatial carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Equis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche bayesienne de l'identification des constantes élastiques orthotropes de pli à partir de tests de vibration de flexion sur stratifié = A Bayesian approach to identification of orthotropic elastic constants of the ply from vibration tests on a laminate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of thick composites stability under thermal loading using 3D ESPI set-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Dolinko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo H Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Optical Measurement Techniques for Structures and Systems (OPTIMESS2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Antwerp, Belgium. pp.255-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale de procédé d'élaboration des matériaux composites par infusion de résine (LRI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Minni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’analyse métrologique d’algorithmes de traitement d’images à porteuse : résolution et résolution spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grediac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et identification de l'hétérogénéité de comportement mécanique de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00686762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation métrologique des méthodes de décodage d’images à porteuses spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Equis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Statistical Identification of Orthotropic Elastic Constants Accounting for Measurement and Modeling Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th AIAA Non-Deterministic Approaches Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Palm Springs, United States. pp.No. AIAA-2009-2258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00686558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du procédé de la fabrication Liquid Resin Infusion (LRI) sur simulateur industriel par capteurs distribués = Monitoring the Liquid Resin Infusion (LRI) manufacturing process under industrial environment using distributed sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality reduction of full fields by the principal components analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Edinburgh, United Kingdom. pp.F14.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00686753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Fidelity Frequency Response Surface Approximations for Vibration Based Elastic Constants Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Structural and Multidisciplinary Optimization (WCSMO8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00686548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la dérivation en fonction de la Résolution et de la Résolution Spatiale sur les déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Berge-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Framework for Orthotropic Elastic Constants Identification Accounting for both Error and Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th. World Congress on Computational Mechanics (WCCM8) 5th. European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Venise, Italy. pp.1601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00686773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation métrologique du décodage de l’information dans les méthodes optiques de champ : application à l’inter-comparaison de méthodes à codage périodique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Badalescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Equis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mesures et Techniques Optiques pour l’Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrating the advantages of a Bayesian over a least squares approach to material properties identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Hafkta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESM Centennial Mechanics Conference: Liviu Librescu Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Blacksburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00687650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the LRI process by optical fiber Bragg gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM'13 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandroupolis, Greece. pp.641-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the grid method to large displacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darrieulat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Experimental Mechanics (ICEM'13 Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandroupolis, Greece. 643-644 (part: C)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du phénomène d'instabilité dans les structures cristallines en emboutissage et laminage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darrieulat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Eljadid, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects numériques de la comparaison éléments finis-mesures de champs Application à l'identification de propriétés de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects numériques de la comparaison éléments finis - mesures de champs: application à l'identification de propriétés de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Galerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième colloque national en calcul de structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Giens, France. pp.287-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des caractéristiques du joint collé d'un assemblage à double recouvrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.édition sur CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de grille : contribution à la conception d'une structure en matériaux composites en milieu industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain and temperature discrimination and measurement using superimposed fiber bragg grating sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Demirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International conference on experimental mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Alexandroupolis, Greece. p.639-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de gradients de déformations au sein de matériaux composites par capteur à fibre optique à réseau de Bragg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Demirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzièmes Journées Nationales des Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France. pp.781-788 ;ISBN 978-2-87717-090-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Analysis of Embedded Fiber Bragg Grating Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth SEM Annual conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Springfield, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to composite T beam design in industrial environment by using the grid technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Composites Testing and Model Identification CompTest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Strategy for Identification of Material Properties using OFFMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. pp.184-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Resin Infusion Process by Embedded Optical Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 12 12 th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Biarritz, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative strain and slope evaluation on a double lap joint tensile test using ESPSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bounda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speckles, from grains to flowers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nîmes, France. pp.63412R.1-63412R.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par la méthode des matrices de transfert de l'effet de la biréfringence dans un capteur à réseau de Bragg fibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Demirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Metz, France. pp.324-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Open Hole Tensile Test to the Identification of the in- plane Characteristics of Orthotropic Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Composites Testing and Model Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00691585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the four orthotropic plate stiffnesses using a single open-hole tensile test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 SEM X International Congress &amp; Exposition on Experimental &amp; Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Costa Mesa, United States. pp.24829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00687052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nonlinear deformations of thin unsymmetric [0,90] composite plates under hygrothermal loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech 453 Conference Internal Stresses in Polymer Composite Processing and Service Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ pressure measurements in an elastohydrodynamically lubricated point contact using Raman microspectrometry. Comparision with numerical calculations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Mansot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Leeds-Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse evaluation of pressure distribution in elastohydrodynamic point contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Querry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Krupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hartl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental mechanics Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis on plain weave fabric lamina using grating shearography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Surrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-field optical techniques : applications to strain measurement and mechanical identification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th european conference on composite materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruges, Belgium. paper 388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de piézoviscosité en lubrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM (Association Française de Mécanique) : Identification des propriétés mécaniques à partir de mesures de champs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Clermont-Ferrand, France. pp.645-653, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mecind.2003.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00691661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par capteurs à fibres optiques de la fabrication des matériaux composites par le procédé RFI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque francophone-méthodes et techniques optiques pour l'industrie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, St Aubin de Médoc, France. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00299100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded fiber optic sensors for real time LRI process monitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First european workshop on structural health monitoring.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, ENS cachan, France. pp.1126-1133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of the virtual field method on composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grediac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the virtual field method for in-plane characterization of orthotropic composites : experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grediac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th european conference on composite materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruges, Belgium. paper</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement in an elastohydrodynamically lubricated point contact using Raman microspectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Mansot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparison with numerical calculations, 29th Leeds Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, University of Leeds, United Kingdom. pp.663 - 674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of grating shearography to the experimental analysis of a single fabric lamina under tensile loading.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Surrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Annual Meeting 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to image processing techniques for digital phase shifting grating shearography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Surrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentée lors de la journée "optique et image" de l'école doctorale de Saint-Etienne;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse evaluation of pressure in elastohydrodynamic point contact.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Querry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hartl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Krupka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools for the experimental study of EHD and limit lubrications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Querry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUBRICATION AT THE FRONTIER: THE ROLE OF THE INTERFACE AND SURFACE LAYERS IN THE THIN FILM AND BOUNDARY REGIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, SARA BURGERHARTSTRAAT 25, PO BOX 211, 1000 AE AMSTERDAM, Netherlands. pp.717-726, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8922(99)80090-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and efficient interpolation using finite elements shape functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122640v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconception d'arcs à relâchement d'effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Monnatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00687638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId462"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:81.770833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Molimard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur et Docteur en mécanique, Professeur de l'Institut Mines-Télécom</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3402-4970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">141901942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=dMy4tUIAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Position actuelle (depuis Janv. 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'École Nationale Supérieure des Mines de Saint-Étienne (ENSM-SE), Centre Ingénierie et Santé (CIS). Membre de l'UR INSERM1059SAINBIOSE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et titres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Saint-Étienne, soutenue le 9 décembre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'INSA Lyon soutenu le 21 décembre, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mention très honorable avec les félicitations du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (directeurs de thèse : Ph. Vergne / L. Flamand).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'Études Approfondies de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'INSA Lyon, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mention Bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (direction : M.C. Baietto-Dubourg).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur INSA de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">option Génie Mécanique et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : lu-écrit-parlé, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : lu-écrit-parlé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours actuels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Niveau Master : méthodes expérimentales (CM/TD/TP) ; biomécanique (TP) ; biostatistiques (CM/TD/TP) ; Dispositifs médicaux (CM/TD/TP) ; accompagnement personnalisé des élèves du cursus Ingénieur Civil des Mines ; suivi de projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Niveau Doctorat : mécanique expérimentale (CM/TP)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications à caractère pédagogique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molimard J. (2024) Biomedical devices and sensors, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley-Blackwell,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 220 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molimard J. (2016) Experimental mechanics of solids and structures, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley-Blackwell,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 176 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molimard J. (2016)Mécanique expérimentale des solides et des structures, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 160 p.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d’ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molimard, J. & Surrel, Y. (2012) Grid Method, Moiré and Deflectometry, Full-Field Measurements and Identification in Solid Mechanics, Grediac, M. & Hild, F. (Eds.), Wiley, 32 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molimard, J. & Surrel, Y. (2011) Méthode des grilles, moiré et déflectométrie, Mesures de champs et identification en mécanique des solides, Grediac, M. & Hild, F. (Eds.), Hermès Lavoisier, 28p.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications à des congrès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Surrel J., Molimard J., Measurement of a surface profile with maximum accuracy, using a temporal phase-stepping, Education & Training in Optics ETOP 2005, Marseille, Octobre 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molimard J., Atelier Thématique Photomécanique, Mesures optiques de champs en mécanique expérimentale des matériaux et de structures, Journées de l’Ingéniérie et de l’Innovation Pédagogique, St-Étienne, 8-10 Mars 2005</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewer pour Optics and Laser in Engineering, Experimental Mechanics, Strain, Journal of Biomechanical Engineering, Prosthetics & Orthotics International, PLOS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chairman pour les conférences de la Society for Experimental Mechanics, European Conference on Experimental Mechanics, Photomechanics …</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisateur de session au World Congress on Biomechanics, Dublin 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du GdR CNRS 3570 Mecabio, membre de la société de biomécanique, de l'European Society of Biomecanics et de l'American Society of Mechanical Engineers</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur invité à l’Université de Cordoba, Argentine (2018), Postech, Corée (2016), Rosario, Argentine (2008)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prix du meilleur poster de jeune chercheur, FS2IC, Monaco, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hetteny award du meilleur article, Society for Experimental Mechanics, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prix du meilleur poster, ElyT 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences invités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">International Compression Club, 2023, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">53ème congrès du Collège Français de Pathologie Vasculaire, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Congrès RIA-Optilas, 2019, 23-27 Sept, Cancun, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATTX2019, 2019, Dusseldorf, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31ème Congrès de la Société Française de Médecine Physique et de Réadaptation, 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journées scientifiques franco-maghrébines, Outils et méthodes de caractérisations scientifiques de matériaux complexes, 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of low back pain on spine kinematics: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Errabity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108, pp.106070. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2023.106070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An In-Silico Study on the Therapeutic Effect of Low Back Belts: Biomechanical Correlation between Belt Design and Patient Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo-Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (19), pp.10100. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app121910100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04809872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifactorial Analysis of Endodontic Microsurgery Using Finite Element Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personalized Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), pp.1012. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jpm12061012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of a Full-Field Measurements-Based Protocol for the Biomechanical Study of a Lumbar Belt: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (2), pp.174-188. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomechanics2020015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandages Static Stiffness Index Is Not Influenced by Calf Mechanical Properties but Only by Geometrical Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Helouin-Desenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.87-94. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomechanics2010009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Position and Ligament Deformations of the Foot From CT Images to Quantify the Influence of Footwear in ex vivo Feet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kroupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo-Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2020.00560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of chemoelastic effects in arteries using digital volume correlation and optical coherence tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor A. Acosta Santamaría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Flechas García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.127-137. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2019.11.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Fabric-to-Fabric Friction: Application to Medical Compression Bandages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autex Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/aut-2019-0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-silico pre-clinical trials are made possible by a new simple and comprehensive lumbar belt mechanical model based on the Law of Laplace including support deformation and adhesion effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.e0212681. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0212681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of chemoelastic effects in arteries using digital volume correlation and optical coherence tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Andrès Acosta-Santamaría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Flechas García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2019.11.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Knowledge of the Local Thickness of Human Ascending Thoracic Aneurysm Walls Improve Their Mechanical Analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Cavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Campisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2019.00169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Differential Colorimetric Interferometry Method: Extension to the Film Thickness Measurement of Any Point Contact Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.648 - 660. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2017.1386809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Model Reduction for the Prediction of Interface Pressure Applied by Compression Bandages on the Lower Leg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (2), pp.449-457. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2017.2774598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Full-Field Strain Measurements across a Whole Porcine Aorta Subjected to Tensile Loading Using Optical Coherence Tomography–Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Andrès Acosta-Santamaría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Flechas García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmech.2018.00003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical approach for the investigation of interface pressure applied by compression bandages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veins and Lymphatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/vl.2017.6626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superimposition of elastic and non-elastic compression bandages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Helouin-Desenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vascular Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient dependent knee modeling at several flexion angles: A study on soft tissues loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stindel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.e32 - e33. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale approach to characterize mechanical properties of tissue engineered skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cenizo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (9), pp.2851-2862. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-016-1576-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN VIVO IDENTIFICATION OF THE PASSIVE MECHANICAL PROPERTIES OF DEEP SOFT TISSUES IN THE HUMAN LEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Frauziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Advances in experimental mechanics for biomedical soft tissues and materials, 52 (5), pp.400-411. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Approach for the Assessment of Pressure Generated by Elastic Compression Bandage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre D Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44, pp.3096 - 3108. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-016-1597-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation of the action of compression bandages on the lower limb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jones bandage pressure range assessment using a pressure mapping system and application to band calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue: French Society of Biomechanics, 18 (Suppl.1), pp.2068-2069. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the mechanical efficiency of knee braces based on computational modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, pp.646-661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of pressure applied on the lower leg by elastic compression bandage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (12), pp.2967-2977. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-015-1352-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Knee Brace Migration and Associated Skin Deformation During Flexion by Full-Field Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (2), pp.349-360. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-014-9947-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of in-vivo mechanical action of knee braces regarding their anti-drawer effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Oullion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Combreas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Knee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.80-87. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knee.2014.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Biomechanical Effects of Compression Therapy by Finite Element Modeling and Ultrasound Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Frauziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (4), pp.1011 - 1019. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2014.2378553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a pressure measuring system for the evaluation of medical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 228 (12), pp.1264-1274. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954411914562871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the mechanical efficiency of knee orthoses: a combined experimental-numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 228 (6), pp.533-546. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954411914533944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined experimental and numerical approach for the assessment of pressure generated by elastic compression bandage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.166 - 167. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2014.931646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical analysis and modeling of lumbar belt: parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 suppl 1, pp.62 - 63. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2014.931123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01108661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum to: Assessment of Digital Image Correlation Measurement Errors: Methodology and Results [Experimental Mechanics 49(3)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, page 1. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-012-9704-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the in-plane biomechanical properties of human skin using a finite element model updating approach combined with an optical full-field measurement on a new tensile device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Tkaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pericoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27, pp.273-282. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty on fringe projection technique: a Monte-Carlo-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (7), pp.840-847. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2013.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the mechanical efficiency of knee braces based on computational modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (6), pp.646-661. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.832227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical analysis and modeling of lumbar belt: Preliminary study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (Supplement 1), pp. 219-221. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demodulation of spatial carrier images: Performance analysis of several algorithms using a single image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Esquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grediac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (8), pp.1357-1370. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-013-9741-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densification and thermal gradient evolution of alumina during microwave sintering at 2.45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zymelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (3), pp.3269-3277. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2012.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty on gringe projection technique: A Monte-Carlo-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (7), pp.840-847. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2013.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Identification of Elastic Constants in Multi-Directional Laminate from Moiré Interferometry Displacement Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G. Ifju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (4), pp.629-635. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-012-9671-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental analyses of resin infusion manufacturing processes of composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Minni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (13), pp.1617-1631. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998311421990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non contact method for &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; assessment of skin mechanical properties for assessing effect of ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pailler-Mattéi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pericoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Laquieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.172-178. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2011.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the resin infusion manufacturing process under industrial environment using distributed sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Minni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (6), pp.691-706. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998311410479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the direct evaluation of strains using a phase analysis code for random patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (9), pp.1194-1200. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2011.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Monitoring of Shrinkage and Temperature Distribution during Hybrid Microwave Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zymelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (9), pp.901-905. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201000354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct strain and slope measurement using 2D DSPSI Title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Dandach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 324, pp.384-387. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the direct evaluation of strains using a phase analysis code for random patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (9-10), pp.1194-1200. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2011.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Monitoring of Shrinkage and Temperature Distribution during Hybrid Microwave Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zymelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (9), pp.901-905. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201000354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-based image analysis of random patterns: an alternative way to classical stereocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zahouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Korean Society for nondestructuve testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (3), pp.181-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00904908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Bayesian Approach Applied to Elastic Constants Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.T Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (5), pp.893-903. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.40922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00495345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Approximation Fidelity on Vibration Based Elastic Constants Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 42 (Number 2), p 293-304. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-010-0493-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Liquid Resin Infusion (LRI) filling by fringe pattern projection and in situ thermocouples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Minni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (1), pp.36-44. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00465215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and Efficient Interpolation using Finite Elements Shape Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, VOL 18/3-4, pp.307-331. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejcm.18.307-331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of digital image correlation measurement errors: methodology and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.353-370. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-008-9204-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUANTITATIVE ANALYSIS OF HETEROGENEITIES OF DEFORMATION WITH THE GRID METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darrieulat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Metallurgy and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (1), pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00465209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Signal to Noise Optimization Algorithm for Speckle Interferometry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul R. Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13-14, pp.29-38. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.13-14.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00502174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal-to-noise based local decorrelation compensation for speckle interferometry applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul R. Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (19), pp.3535-3542. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.47.003535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00502172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain maps obtained by Phase-Shifting Interferometry: an uncertainty analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul R. Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 281 (8), pp.2195-2206. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2007.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum curvatures of 0/90 plates under thermal stress: modelling and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69 (1), pp.93-96. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.10.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between the basic least squares and the bayesian approach for elastic constants identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol 135 (N° 1), 8 p. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/135/1/012045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient and cyclical hygrothermoelastic stress in laminated composite plates: Modelling and experimental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (8), pp.729-745. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2006.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-field strain measurements for validation of meso-FE analysis of textile composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V Lomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry S. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignaas Verpoest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaru Zako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsusei Kurashiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.1218-1231. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00502167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Material Properties using FEMU: Application to the Open Hole Tensile Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Galerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7-8, pp.73-78. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.7-8.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis of temporal phase-stepping algorithms for interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul R. Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Labbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 275 (1), pp.144-155. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2007.02.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Experimental Characterisation of Hygrothermoelastic Stress in Polymer Matrix Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 247 (1), pp.199-210. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.200750123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nonlinear deformations of thin unsymmetric 0/90 composite plates under hygrothermal loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (4), pp.624-629. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction grating interferometers for mechanical characterisations of advanced fabric laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung-Ryul Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (1), pp.51-66. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2004.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Four Orthotropic Plate Stiffnesses Using a Single Open-hole Tensile Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (5), pp.404-411. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02427987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition Saddle-Cylinder Shape of Thin Unsymmetric [0/90] Square Plates under Hygrothermal Loads: Fringe Projection Method and Variational Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3-4, pp.217-222. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.3-4.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition saddle-cylinder shape of thin unsymmetric [0/90] square plates under hygrothermal loads: fringe projection method and variational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3-4, pp.217-222. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.3-4.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of pressure distribution in EHD point contacts from experimentally determinated film thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Querry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Krupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hartl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (4), pp.391-401. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2003.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des champs de déformations par Moiré interférométrique dans les constituants d'un matériau composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Triconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de piézoviscosité en lubrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (6), pp.645-653. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mecind.2003.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00686912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ pressure and film thickness measurements in rolling/sliding lubricated point contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Mansot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (4), pp.1CDRom. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:TRIL.0000003068.07650.2e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential colorimetry: A tool for the analysis of fluid film lubrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Querry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Krupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hartl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.571-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential colorimetry : a tool for the analysis of fluid film lubrication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Querry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hartl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Krupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.571-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin Film Colorimetric Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hartl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Krupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poliscuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (2), pp.270-276. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402000108982458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubricant rheology in real conditions: measurements and confrontation with a ball/disk contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Querry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (2), pp.141+. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal:2001167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical Devices and Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 1, 2024, 9781786309464. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394317172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel experimental methods to characterize the mechanical properties of the aorta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brooks Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selda Sherifova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Acosta Santamaría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Holzapfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Christian Gasser, Stéphane Avril and John A. Elefteriades. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics of Living Organs Biomechanics of the Aorta Modeling for Patient Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.91-108, 2024, 978-0-323-95484-6. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-95484-6.00013-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced mechanical models of trunk–lumbar belt interaction for design-oriented in-silico clinical trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Errabity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reduced Order Models for the Biomechanics of Living Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 293-308 (Chap.15), 2023, 978-0-323-89967-3. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-389967-3.00020-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower leg compression and its biomechanical effects on the soft tissues of the leg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations and Emerging Technologies in Wound Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.55-85, 2020, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815028-3.00004-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Tissues' Loadings on Healthy Knee at Different Physiological Flexions: A Coupled Experimental-Numerical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo-Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stindel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Parts of Lecture Notes in Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.115 - 128, 2018, 978-3-319-59764-5. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59764-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft tissues loadings on healthy knee at different physiological flexions: a coupled experimental-numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo-Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stindel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering.Proceedings of the 14th International Symposium CMBBE, Tel Aviv, Israel, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-128, 2018, Lecture Notes in Bioengineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject-specific computational prediction of the effects of elastic compression in the calf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Frauziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elsevier-Academic Press book "Biomechanics of Living Organs - Volume 1: Hyperelastic Constitutive Laws for Finite Element Modeling"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Method, Moiré and Deflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grediac, Michel and Hild, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full-Field Measurements and Identification in Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of Colorimetric Interferometry for Thin Surface Film Contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Querry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Surface Contamination and Cleaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, William Andrew Publisher; Elsevier, pp.675-690, 2007, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-081551555-5.50014-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochromic sensor for measuring high strain in the healthcare sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Fierling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MATEIS, INSA Lyon / Centre des Matériaux, Mines Paristech, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the Influence of Orthopedic Insole in ex-vivo Feet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo-Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Eric Maire; Prof. Samuel Forest, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a miniaturized motion sensor for tracking warning signs of low-back pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Delettraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ojardias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Biomedical Electronics and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, Portugal. pp.129-134, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010291700002865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Study of Lumbar Belts in the Case of Low Back Pain: Effect of Patients’ Specific Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo-Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2019 - 22nd International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Shenzhen, China. p.43-59, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-15923-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOMECHANICAL STUDY OF PRESSURE APPLIED ON THE LOWER LEG BY ELASTIC COMPRESSION BANDAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREDICTING STRATEGY OF LUMBAR BELTS MECHANICAL PERFORMANCE AT DESIGN STAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.S Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft tissues loadings on healthy knee at different physiological flexions: a coupled experimental-numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo-Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stindel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international symposium Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient dependent knee modeling at several flexion angles: a study on soft tissues loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo-Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stindel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de la Société Française de Médecine Physique et de Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION/MODELISATION OF THE ACTION OF COMPRESSION BANDAGES ON THE LOWER LEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROLE AND LIMIT OF BIOMECHANICAL MODELING IN THE STUDY OF MEDICAL DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.S Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Calmels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de la Société Française de Médecine Physique et de Réadaptation (SOFMER 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN VIVO INDENTIFICATION OF THE PASSIVE MECHANICAL PROPERTIES OF DEEP SOFT TISSUES IN THE HUMAN LEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Frauziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude biomécanique du comportement mécanique des ceintures lombaires par méthodes de champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of lumber belts in the case of low back pain with effects of patients' specific characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-S Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Convert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2015) and 2015 Conference on Imaging and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized knee modeling for the prediction of biomedical impact of TKA on ligament loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.S Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stindel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMBBE 2015 &amp; Imaging and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude biomécanique du comportement mécanique des ceintures lombaires par méthodes de champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D full-field strain measurements in soft tissues using Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Tendela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on Optical Measurement Techniques for Structures and Systems 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the modifications due to a therapeutic intervention: application to a total knee joint replacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woo-Suck Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stindel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2015 : 21st Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of lumbar belts by measuring stress and interface pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Roumieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès de la Société Française de Médecine Physique et de Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de pression d’interface pour l’évaluation des ceintures de soutien lombaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès de la Société Française de Médecine Physique et de Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF PRESSURE MAPPING SYSTEM FOR TESTING MEDICAL DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Convert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure mode of thermohydroscopically aged composites: case of NC2 © carbon fibre laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T.Q Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Béraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific modeling of the calf muscle under elastic compression using magnetic resonance imaging and ultrasound elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Frauziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès de la Société de Biomécanique, SB 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France. pp. 332-333, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct strain and slope measurement using 3D DSPSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Dandach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a low back pain treatment using a generic finite element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Congress of the European Society of Biomechanics, ESB 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Patras, Greece. pp.S- 31.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION OF MATERIAL PROPERTIES OF HUMAN SKIN IN VIVO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam L Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan L Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome L Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zahouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the mechanical efficiency of knee braces: A combined experimental-numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Congress of the European Society of Biomechanics, ESB 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Patras, Greece. pp.S- 55.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical caracterisation of lumbar belt by full-field techniques: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical analysis and modeling of lumbar belt: Preliminary study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Convert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès de la Société de Biomécanique, SB 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Monte-Carlo-based approach to evaluate the uncertainty on fringe projection technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency and comfort of knee braces: A parametric study based on computational modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation mécanique des orthèses du genou : modélisation par éléments finis. Données préliminaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès de Médecine Physique et de Réadaptation de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of the thoracic ascending aortae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRCOBI (International Research Council on Biomechanics of Injury)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France. IRC 12-72 pp. 638-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of skin sliding on the knee joint using orthosis device.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 15 (International Conference on Experimental Mechanics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of knee braces: A biomechanical approach based on computational modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESDA 2012 ( ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.ESDA2012-82451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche bayesienne pour gérer les incertitudes dans l'identification à partir de mesures de champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqi Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ifju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation directe des déformations à partir d'une paire d'images de motif aléatoire par analyse fréquencielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a Bayesian Approach to Identification of Orthotropic Elastic Constants from Full Field Displacement Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ifju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 14 - 14th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. 2p, 37005, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100637005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00686511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrological analysis of several algorithms used to demodulate images with spatial carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Equis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et identification de l'hétérogénéité de comportement mécanique de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00686762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation métrologique des méthodes de décodage d’images à porteuses spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Equis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche bayesienne de l'identification des constantes élastiques orthotropes de pli à partir de tests de vibration de flexion sur stratifié = A Bayesian approach to identification of orthotropic elastic constants of the ply from vibration tests on a laminate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of thick composites stability under thermal loading using 3D ESPI set-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Dolinko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo H Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Optical Measurement Techniques for Structures and Systems (OPTIMESS2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Antwerp, Belgium. pp.255-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale de procédé d'élaboration des matériaux composites par infusion de résine (LRI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Minni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’analyse métrologique d’algorithmes de traitement d’images à porteuse : résolution et résolution spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Badulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grediac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Statistical Identification of Orthotropic Elastic Constants Accounting for Measurement and Modeling Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th AIAA Non-Deterministic Approaches Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Palm Springs, United States. pp.No. AIAA-2009-2258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00686558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du procédé de la fabrication Liquid Resin Infusion (LRI) sur simulateur industriel par capteurs distribués = Monitoring the Liquid Resin Infusion (LRI) manufacturing process under industrial environment using distributed sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Fidelity Frequency Response Surface Approximations for Vibration Based Elastic Constants Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Structural and Multidisciplinary Optimization (WCSMO8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00686548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality reduction of full fields by the principal components analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Edinburgh, United Kingdom. pp.F14.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00686753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la dérivation en fonction de la Résolution et de la Résolution Spatiale sur les déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Berge-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Framework for Orthotropic Elastic Constants Identification Accounting for both Error and Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th. World Congress on Computational Mechanics (WCCM8) 5th. European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Venise, Italy. pp.1601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00686773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation métrologique du décodage de l’information dans les méthodes optiques de champ : application à l’inter-comparaison de méthodes à codage périodique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Badalescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Equis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mesures et Techniques Optiques pour l’Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrating the advantages of a Bayesian over a least squares approach to material properties identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Hafkta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESM Centennial Mechanics Conference: Liviu Librescu Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Blacksburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00687650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the LRI process by optical fiber Bragg gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM'13 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandroupolis, Greece. pp.641-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the grid method to large displacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darrieulat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Experimental Mechanics (ICEM'13 Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandroupolis, Greece. 643-644 (part: C)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects numériques de la comparaison éléments finis-mesures de champs Application à l'identification de propriétés de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du phénomène d'instabilité dans les structures cristallines en emboutissage et laminage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darrieulat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Eljadid, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des caractéristiques du joint collé d'un assemblage à double recouvrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.édition sur CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects numériques de la comparaison éléments finis - mesures de champs: application à l'identification de propriétés de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Galerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième colloque national en calcul de structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Giens, France. pp.287-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de grille : contribution à la conception d'une structure en matériaux composites en milieu industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain and temperature discrimination and measurement using superimposed fiber bragg grating sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Demirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International conference on experimental mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Alexandroupolis, Greece. p.639-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de gradients de déformations au sein de matériaux composites par capteur à fibre optique à réseau de Bragg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Demirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzièmes Journées Nationales des Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France. pp.781-788 ;ISBN 978-2-87717-090-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Analysis of Embedded Fiber Bragg Grating Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth SEM Annual conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Springfield, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to composite T beam design in industrial environment by using the grid technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Composites Testing and Model Identification CompTest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Strategy for Identification of Material Properties using OFFMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. pp.184-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Resin Infusion Process by Embedded Optical Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 12 12 th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Biarritz, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative strain and slope evaluation on a double lap joint tensile test using ESPSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bounda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speckles, from grains to flowers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nîmes, France. pp.63412R.1-63412R.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par la méthode des matrices de transfert de l'effet de la biréfringence dans un capteur à réseau de Bragg fibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Demirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Metz, France. pp.324-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Open Hole Tensile Test to the Identification of the in- plane Characteristics of Orthotropic Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Composites Testing and Model Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00691585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the four orthotropic plate stiffnesses using a single open-hole tensile test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 SEM X International Congress &amp; Exposition on Experimental &amp; Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Costa Mesa, United States. pp.24829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00687052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nonlinear deformations of thin unsymmetric [0,90] composite plates under hygrothermal loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech 453 Conference Internal Stresses in Polymer Composite Processing and Service Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ pressure measurements in an elastohydrodynamically lubricated point contact using Raman microspectrometry. Comparision with numerical calculations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Mansot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Leeds-Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse evaluation of pressure distribution in elastohydrodynamic point contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Querry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Krupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hartl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental mechanics Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par capteurs à fibres optiques de la fabrication des matériaux composites par le procédé RFI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque francophone-méthodes et techniques optiques pour l'industrie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, St Aubin de Médoc, France. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00299100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded fiber optic sensors for real time LRI process monitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First european workshop on structural health monitoring.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, ENS cachan, France. pp.1126-1133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de piézoviscosité en lubrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM (Association Française de Mécanique) : Identification des propriétés mécaniques à partir de mesures de champs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Clermont-Ferrand, France. pp.645-653, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mecind.2003.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00691661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis on plain weave fabric lamina using grating shearography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Surrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-field optical techniques : applications to strain measurement and mechanical identification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th european conference on composite materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruges, Belgium. paper 388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of the virtual field method on composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grediac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement in an elastohydrodynamically lubricated point contact using Raman microspectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Mansot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparison with numerical calculations, 29th Leeds Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, University of Leeds, United Kingdom. pp.663 - 674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the virtual field method for in-plane characterization of orthotropic composites : experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grediac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th european conference on composite materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruges, Belgium. paper</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of grating shearography to the experimental analysis of a single fabric lamina under tensile loading.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Surrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Annual Meeting 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to image processing techniques for digital phase shifting grating shearography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Surrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentée lors de la journée "optique et image" de l'école doctorale de Saint-Etienne;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse evaluation of pressure in elastohydrodynamic point contact.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Querry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hartl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Krupka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools for the experimental study of EHD and limit lubrications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Querry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUBRICATION AT THE FRONTIER: THE ROLE OF THE INTERFACE AND SURFACE LAYERS IN THE THIN FILM AND BOUNDARY REGIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, SARA BURGERHARTSTRAAT 25, PO BOX 211, 1000 AE AMSTERDAM, Netherlands. pp.717-726, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8922(99)80090-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and efficient interpolation using finite elements shape functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122640v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconception d'arcs à relâchement d'effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Monnatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00687638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId463"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59D672DD"/>
+    <w:nsid w:val="52780E2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="514F4249"/>
+    <w:nsid w:val="3AEB200C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-molimard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3402-4970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/141901942" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04199538v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Errabity" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calmels" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Suck Han" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pannetier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2023.106070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04809872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Suck Han" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierrat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Convert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app121910100" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Richert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Maurin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm12061012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03649504v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics2020015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Chassagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Helouin-Desenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics2010009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kroupa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bergandi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.00560" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor A. Acosta Santamar&#237;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Flechas Garc&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.11.049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380169v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Benoist" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schacher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/aut-2019-0050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02081560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212681" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Andr&#232;s Acosta-Santamar&#237;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02377467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Molimard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Campisi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00169" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wheeler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2017.1386809" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2018.00003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giraux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2017.2774598" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890244v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/vl.2017.6626" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dousteyssier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Hamitouche-Djabou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stindel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.077" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435988v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tupin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molimard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cenizo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sohm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-016-1576-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380253v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Frauziols" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12204" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.071" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D Badel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-016-1597-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taroni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cachon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viguier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carozzo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069560" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092883v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251853v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-015-1352-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Millot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9947-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierrat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oullion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Navarro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combreas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knee.2014.12.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139174v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2014.2378553" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verhaeghe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411914562871" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054872v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411914533944" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405690v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931646" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01108661v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931123" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01133567v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9704-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Boyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Tkaya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pericoi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.05.024" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024470v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2013.01.023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02497364v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.832227" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834981v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Badulescu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Esquis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9741-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815880" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835466v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zymelka" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saunier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goeuriot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2012.10.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834909v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728776v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gogu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael T. Haftka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Ifju" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9671-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736359v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Minni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998311421990" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837958v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Matt&#233;i" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Laquieze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2011.07.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688460v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998311410479" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620854v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2011.04.016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626063v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Dandach" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.384" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838035v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000354" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41XHSK1K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851263v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00904908v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00495345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T Haftka" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.40922" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495325v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-010-0493-y" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WXJJKTKD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00465215v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.09.007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHLDN63X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294010v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.307-331" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881043v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9204-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00465209v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darrieulat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502174v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul R. Cordero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.13-14.29" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502172v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.003535" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294757v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Labb&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Mart&#237;nez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.12.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXCNXHWS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499002v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gigliotti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.054" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDV1NG19-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409731v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012045" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294710v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2006.12.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPBHGSJC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502167v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V Lomov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S. Ivanov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignaas Verpoest" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Zako" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsusei Kurashiki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.09.011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72QBQ3H8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294002v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galerne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.7-8.73" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294751v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Labbe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.02.057" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBF3GV4H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294736v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750123" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-159RL55T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292950v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.05.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9KT4LDF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293005v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Ryul Lee" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surrel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2004.10.002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0SKTRTW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409735v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Lee" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02427987" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-480BT4T3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294703v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquemin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.3-4.217" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009069v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143011v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Querry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krupka" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartl" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2003.11.011" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC1PD7C9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114054v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Derrien" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Triconnet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Surrel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baptiste" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686912v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.09.006" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J17JS84-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454709v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jubault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Lubrecht" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mansot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:TRIL.0000003068.07650.2e" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NCXGWF6K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454890v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297582v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Querry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516306v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poliscuk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liska" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402000108982458" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713862v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Molimard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Querry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vergne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001167" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZVQXRRMP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740833v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394317172" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740802v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooks Lane" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selda Sherifova" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Acosta Santamar&#237;a" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Holzapfel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95484-6.00013-0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04154480v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780323899673/reduced-order-models-for-the-biomechanics-of-living-organs" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-389967-3.00020-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929909v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815028-3.00004-3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617363v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59764-5_14" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006307v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671439v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080734v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381273v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-081551555-5.50014-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327908v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Fierling" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Recoules" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298334v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguie" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191240v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Delettraz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ojardias" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010291700002865" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324625v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15923-8_4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406596v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406607v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406609v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406590v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S Han" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406605v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406619v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Calmels" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406615v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444946v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406503v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406487v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-S Han" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Convert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411586v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406510v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tendela" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600001v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411258v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411268v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O Lapointe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Roumieu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Molimard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411275v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Verhaeghe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406449v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.Q Nguyen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Vautrin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M B&#233;raud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874540v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815955" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842895v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875216v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875150v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406391v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam L Evans" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan L Boyer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome L Molimard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842833v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842886v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880510v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778269v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777915v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778322v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Romo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Duprey" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778265v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778268v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421313v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqi Yin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Haftka" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ifju" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092844v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686511v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ifju" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100637005" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545555v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Equis" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393734v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849723v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Dolinko" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo H Kaufmann" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391460v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391287v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686762v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Silva" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391243v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686558v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429542v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henrat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686753v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686548v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391306v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Berge-Gras" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686773v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01585943v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badalescu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00687650v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael T. Hafkta" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294637v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vacher" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294449v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhani" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrayaud" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darrieulat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294309v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509272v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294189v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294822v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Siret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360420v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;raud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764805v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Demirel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294476v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demirel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294631v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295076v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. B&#233;raud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henrat" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295022v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293397v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gagnaire" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293360v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bounda" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294474v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00691585v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00687052v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Lee" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008601v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507947v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius Lubrecht" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507967v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298507v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298447v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00691661v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299100v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298551v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298525v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298535v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298033v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jubault" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Mansot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298299v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300181v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298495v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714028v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(99)80090-X" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122640v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00687638v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Monnatte" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-molimard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3402-4970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/141901942" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=dMy4tUIAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04199538v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Errabity" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calmels" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Suck Han" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pannetier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2023.106070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04809872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Suck Han" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Convert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app121910100" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Richert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Maurin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm12061012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03649504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics2020015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Chassagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Helouin-Desenne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics2010009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kroupa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bergandi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.00560" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor A. Acosta Santamar&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Flechas Garc&#237;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.11.049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Benoist" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schacher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/aut-2019-0050" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02081560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212681" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Andr&#232;s Acosta-Santamar&#237;a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02377467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Molimard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Campisi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00169" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wheeler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2017.1386809" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giraux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2017.2774598" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2018.00003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890244v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/vl.2017.6626" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dousteyssier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Hamitouche-Djabou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stindel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.077" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tupin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molimard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cenizo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sohm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-016-1576-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Frauziols" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12204" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380275v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D Badel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-016-1597-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890260v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.071" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taroni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cachon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viguier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carozzo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069560" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092883v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-015-1352-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138990v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Millot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9947-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137491v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierrat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oullion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Navarro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combreas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knee.2014.12.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139174v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2014.2378553" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verhaeghe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411914562871" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054872v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411914533944" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405690v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931646" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01108661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931123" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01133567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9704-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911079v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Boyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Tkaya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pericoi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.05.024" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024470v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2013.01.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02497364v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.832227" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879662v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815880" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834981v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Badulescu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Esquis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9741-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835466v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zymelka" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saunier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goeuriot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2012.10.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728776v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gogu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael T. Haftka" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Ifju" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9671-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736359v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Minni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998311421990" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837958v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Matt&#233;i" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Laquieze" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2011.07.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688460v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998311410479" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620854v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2011.04.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838035v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000354" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41XHSK1K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626063v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Dandach" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.384" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851263v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851285v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00904908v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00495345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T Haftka" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.40922" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495325v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-010-0493-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WXJJKTKD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00465215v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.09.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHLDN63X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294010v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silva" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.307-331" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881043v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9204-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00465209v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darrieulat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502174v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul R. Cordero" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.13-14.29" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502172v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.003535" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294757v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Labb&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Mart&#237;nez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.12.005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXCNXHWS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499002v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gigliotti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.054" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDV1NG19-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409731v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012045" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294710v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2006.12.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPBHGSJC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502167v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V Lomov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S. Ivanov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignaas Verpoest" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Zako" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsusei Kurashiki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.09.011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72QBQ3H8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294002v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galerne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.7-8.73" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294751v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Labbe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.02.057" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBF3GV4H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294736v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750123" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-159RL55T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292950v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.05.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9KT4LDF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293005v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Ryul Lee" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surrel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2004.10.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0SKTRTW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409735v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Lee" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02427987" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-480BT4T3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294703v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquemin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.3-4.217" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009069v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143011v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Querry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krupka" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartl" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2003.11.011" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC1PD7C9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114054v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Derrien" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Triconnet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Surrel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baptiste" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686912v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.09.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J17JS84-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454709v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jubault" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Lubrecht" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mansot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:TRIL.0000003068.07650.2e" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NCXGWF6K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454890v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297582v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Querry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516306v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poliscuk" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liska" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402000108982458" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713862v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Molimard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Querry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vergne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001167" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZVQXRRMP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740833v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394317172" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740802v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooks Lane" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selda Sherifova" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Acosta Santamar&#237;a" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Holzapfel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95484-6.00013-0" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04154480v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780323899673/reduced-order-models-for-the-biomechanics-of-living-organs" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-389967-3.00020-2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929909v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815028-3.00004-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617363v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59764-5_14" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006307v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671439v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080734v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381273v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-081551555-5.50014-9" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327908v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Fierling" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Recoules" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298334v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191240v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Delettraz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ojardias" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010291700002865" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324625v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15923-8_4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406596v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406590v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S Han" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406607v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406609v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406605v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406619v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Calmels" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406615v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444946v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406487v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-S Han" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Convert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406503v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411586v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406510v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tendela" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600001v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411268v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O Lapointe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Roumieu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Molimard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411258v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411275v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Verhaeghe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406449v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.Q Nguyen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Vautrin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M B&#233;raud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874540v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815955" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842895v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875216v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406391v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam L Evans" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan L Boyer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome L Molimard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875150v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842833v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880510v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842886v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777915v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778269v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778322v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Romo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Duprey" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778265v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778268v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421313v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqi Yin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Haftka" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ifju" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092844v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686511v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ifju" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100637005" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545555v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Equis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686762v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Silva" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391243v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393734v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849723v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Dolinko" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo H Kaufmann" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391460v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391287v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686558v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429542v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henrat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686548v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686753v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391306v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Berge-Gras" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686773v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01585943v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badalescu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00687650v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael T. Hafkta" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294637v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vacher" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294449v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhani" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrayaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darrieulat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509272v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294309v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294822v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Siret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294189v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360420v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;raud" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764805v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Demirel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294476v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demirel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294631v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295076v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. B&#233;raud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henrat" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295022v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293397v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gagnaire" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293360v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bounda" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294474v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00691585v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00687052v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Lee" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008601v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507947v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius Lubrecht" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507967v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299100v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298551v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00691661v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298507v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298447v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298525v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298033v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jubault" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Mansot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298535v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298299v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300181v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298495v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714028v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(99)80090-X" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122640v2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00687638v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Monnatte" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>