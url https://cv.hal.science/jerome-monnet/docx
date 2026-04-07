--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1345,300 +1345,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sidewalk: between traffic and other uses, the challenges of a hybrid urban order</w:t>
-[...102 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">La place de la marche en ville : l’infrastructure pédestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 143 (3), pp.4-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/turb.143.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis de la gestion des cheminements dans les grands ensembles d’habitat social : entretien avec Amandine Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2022/3 (143), pp.25-28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/turb.143.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The sidewalk: between traffic and other uses, the challenges of a hybrid urban order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Pérez López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culturales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1-28. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/turb.143.0025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22234/recu.20231101.e763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500824v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trottoir : les multiples facettes d’un espace public de loisirs. Le cas de Mexico</w:t>
               </w:r>
@@ -7769,165 +7769,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Images de l'espace à Los Angeles: éléments de géographie cognitive et vernaculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Espace(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Globalización y territorializaciones areolar y reticular: Los Angeles y la Ciudad de México</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memorias del V Seminario Internacional de la Red Iberoamericana de Investigadores sobre Globalización y Territorio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Toluca, México. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007796v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00007705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9425,51 +9425,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C5317BA"/>
+    <w:nsid w:val="A57B78EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9656,51 +9656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5858-238X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028737563" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lvmt.fr/equipe/jerome-monnet/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03822988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth P&#233;rez L&#243;pez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846799v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Scapino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvadet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Staszak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/revue-espaces-et-societes-2008-4-page-19.htm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.135.0019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144785v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.5565" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113497v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cemca/2880" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cemca.2880" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Perez-Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/rtt.i33.17314" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22234/recu.20231101.e763" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.143.0004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.143.0025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23804" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04266652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Remy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555955v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04680350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0053" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04680358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Hubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.179.0007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487080v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.167.0205" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.5316" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.143.0013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327376v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vallat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Giglia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.5574" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.039.0093" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144789v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111115v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.2683" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22134/trace.42.2002.531" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006755v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.4437" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316613v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/022927ar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316621v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mappe.1990.2572" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500707v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500784v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256204.ch8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752130v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.javeriana.edu.co/handle/10554/51377" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04062653v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108918v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mailchi.mp/01474f208d2e/territorio-planeacion-politicas-publicas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.9789587815061" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/handbook-research-perception-driven-approaches/181221" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-3637-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503574738-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.113671" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366769v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533584v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959576v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533585v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126284v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807186v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hubert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275755v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839354v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393636v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hernandez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Alavarez Watson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Margier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826921v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344088v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338410v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126271v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006823v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007151v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007796v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007705v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05500907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992PA040016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00006770v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197181v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180485v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880692v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407544v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04119468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Catalina Echeverri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298532v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322093v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.143.0003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052971v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.164.0009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434901v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5858-238X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028737563" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lvmt.fr/equipe/jerome-monnet/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03822988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth P&#233;rez L&#243;pez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846799v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Scapino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvadet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Staszak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/revue-espaces-et-societes-2008-4-page-19.htm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.135.0019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144785v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.5565" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113497v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cemca/2880" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cemca.2880" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Perez-Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/rtt.i33.17314" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499751v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.143.0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.143.0025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22234/recu.20231101.e763" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23804" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04266652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Remy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555955v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04680350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0053" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04680358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Hubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.179.0007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487080v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.167.0205" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.5316" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.143.0013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327376v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vallat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Giglia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.5574" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.039.0093" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144789v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111115v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.2683" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22134/trace.42.2002.531" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006755v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.4437" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316613v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/022927ar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316621v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mappe.1990.2572" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500707v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500784v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256204.ch8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752130v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.javeriana.edu.co/handle/10554/51377" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04062653v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108918v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mailchi.mp/01474f208d2e/territorio-planeacion-politicas-publicas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.9789587815061" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/handbook-research-perception-driven-approaches/181221" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-3637-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503574738-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.113671" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366769v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533584v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959576v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533585v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126284v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807186v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hubert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275755v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839354v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393636v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hernandez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Alavarez Watson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Margier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826921v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344088v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338410v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126271v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006823v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007151v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007705v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05500907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992PA040016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00006770v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197181v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180485v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880692v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407544v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04119468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Catalina Echeverri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298532v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322093v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.143.0003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052971v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.164.0009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434901v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>