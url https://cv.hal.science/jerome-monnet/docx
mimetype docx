--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -7769,165 +7769,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Globalización y territorializaciones areolar y reticular: Los Angeles y la Ciudad de México</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memorias del V Seminario Internacional de la Red Iberoamericana de Investigadores sobre Globalización y Territorio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Toluca, México. 21 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Images de l'espace à Los Angeles: éléments de géographie cognitive et vernaculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Espace(s)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007705v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00007796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9425,51 +9425,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A57B78EB"/>
+    <w:nsid w:val="2C6B4CB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9656,51 +9656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5858-238X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028737563" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lvmt.fr/equipe/jerome-monnet/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03822988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth P&#233;rez L&#243;pez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846799v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Scapino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvadet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Staszak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/revue-espaces-et-societes-2008-4-page-19.htm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.135.0019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144785v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.5565" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113497v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cemca/2880" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cemca.2880" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Perez-Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/rtt.i33.17314" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499751v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.143.0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.143.0025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22234/recu.20231101.e763" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23804" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04266652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Remy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555955v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04680350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0053" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04680358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Hubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.179.0007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487080v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.167.0205" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.5316" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.143.0013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327376v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vallat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Giglia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.5574" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.039.0093" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144789v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111115v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.2683" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22134/trace.42.2002.531" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006755v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.4437" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316613v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/022927ar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316621v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mappe.1990.2572" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500707v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500784v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256204.ch8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752130v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.javeriana.edu.co/handle/10554/51377" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04062653v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108918v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mailchi.mp/01474f208d2e/territorio-planeacion-politicas-publicas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.9789587815061" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/handbook-research-perception-driven-approaches/181221" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-3637-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503574738-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.113671" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366769v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533584v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959576v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533585v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126284v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807186v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hubert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275755v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839354v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393636v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hernandez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Alavarez Watson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Margier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826921v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344088v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338410v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126271v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006823v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007151v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007705v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05500907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992PA040016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00006770v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197181v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180485v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880692v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407544v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04119468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Catalina Echeverri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298532v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322093v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.143.0003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052971v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.164.0009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434901v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5858-238X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028737563" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lvmt.fr/equipe/jerome-monnet/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03822988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth P&#233;rez L&#243;pez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846799v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Scapino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvadet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Staszak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/revue-espaces-et-societes-2008-4-page-19.htm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.135.0019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144785v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.5565" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113497v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cemca/2880" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cemca.2880" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Perez-Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/rtt.i33.17314" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499751v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.143.0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.143.0025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22234/recu.20231101.e763" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23804" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04266652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Remy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555955v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04680350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0053" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04680358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Hubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.179.0007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487080v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.167.0205" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.5316" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.143.0013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327376v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vallat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Giglia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.5574" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.039.0093" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144789v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111115v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.2683" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22134/trace.42.2002.531" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006755v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.4437" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316613v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/022927ar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316621v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mappe.1990.2572" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500707v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500784v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256204.ch8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752130v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.javeriana.edu.co/handle/10554/51377" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04062653v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108918v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mailchi.mp/01474f208d2e/territorio-planeacion-politicas-publicas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.9789587815061" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/handbook-research-perception-driven-approaches/181221" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-3637-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503574738-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.113671" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366769v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533584v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959576v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533585v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126284v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807186v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hubert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275755v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839354v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393636v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hernandez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Alavarez Watson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Margier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826921v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344088v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338410v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126271v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006823v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007151v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007796v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007705v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05500907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992PA040016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00006770v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197181v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180485v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880692v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407544v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04119468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Catalina Echeverri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298532v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322093v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.143.0003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052971v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.164.0009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434901v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>