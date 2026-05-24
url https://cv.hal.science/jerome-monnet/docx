--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -9425,51 +9425,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C6B4CB7"/>
+    <w:nsid w:val="E63AF8CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>