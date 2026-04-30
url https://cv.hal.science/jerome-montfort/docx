--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -66,2841 +66,2850 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of miR-187 as a modulator of early oogenesis and female fecundity in medaka</w:t>
+                <w:t xml:space="preserve">Parent-of-origin regulation by maternal auts2 shapes neurodevelopment and behavior in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Davilma</w:t>
+                <w:t xml:space="preserve">Antoine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+                <w:t xml:space="preserve">Constance Merdrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Thomas</w:t>
+                <w:t xml:space="preserve">Sergi Roig Puiggros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sully Mak</w:t>
+                <w:t xml:space="preserve">Dorine Sévère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-025-03600-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458486v1</w:t>
+                <w:t xml:space="preserve">hal-05079847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parent-of-origin regulation by maternal auts2 shapes neurodevelopment and behavior in fish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of sex-biased MiRNA markers informative of heat-past events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Merdrignac</w:t>
+                <w:t xml:space="preserve">Tosca van Gelderen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergi Roig Puiggros</w:t>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorine Sévère</w:t>
+                <w:t xml:space="preserve">José Antonio Álvarez-Dios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Francesc Piferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-025-03600-y⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11551-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079847v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of sex-biased MiRNA markers informative of heat-past events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tosca van Gelderen</w:t>
+                <w:t xml:space="preserve">FEVER: an interactive web-based resource for evolutionary transcriptomics across fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Antonio Álvarez-Dios</w:t>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Piferrer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11551-8⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (W1), pp.W65-W69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084188v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEVER: an interactive web-based resource for evolutionary transcriptomics across fishes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">Evolutionarily conserved ovarian fluid proteins are responsible for extending egg viability in salmonid fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gueho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
+                <w:t xml:space="preserve">Daniel Żarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">Hélène Rime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Murat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blandine Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae264⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.9651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-60118-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537581v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionarily conserved ovarian fluid proteins are responsible for extending egg viability in salmonid fish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Looking for a needle in a haystack: de novo phenotypic target identification reveals Hippo pathway-mediated miR-202 regulation of egg production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Żarski</w:t>
+                <w:t xml:space="preserve">Sarah JANATI IDRISSI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rime</w:t>
+                <w:t xml:space="preserve">Mariana Roza de Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Guével</w:t>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+                <w:t xml:space="preserve">Fernanda de Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-60118-2⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (2), pp.738-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad1154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574286v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for a needle in a haystack: de novo phenotypic target identification reveals Hippo pathway-mediated miR-202 regulation of egg production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome structures resolve the early diversification of teleost fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Roza de Abreu</w:t>
+                <w:t xml:space="preserve">Elise Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+                <w:t xml:space="preserve">Alexandra Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda de Mello</w:t>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+                <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 52 (2), pp.738-754. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 379 (6632), pp.572-575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad1154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2022.04.07.487469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501492v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome structures resolve the early diversification of teleost fishes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">auts2 Features and Expression Are Highly Conserved during Evolution despite Different Evolutionary Fates Following Whole Genome Duplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Merdrignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2022.04.07.487469⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (17), pp.2694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11172694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765882v1</w:t>
+                <w:t xml:space="preserve">hal-03777731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling of trout muscle during flesh quality recovery following spawning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An atlas of fish genome evolution reveals delayed rediploidization following the teleost whole-genome duplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Parey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-08228-3⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (9), pp.1685 - 1697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.276953.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519475v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">auts2 Features and Expression Are Highly Conserved during Evolution despite Different Evolutionary Fates Following Whole Genome Duplication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Gene expression profiling of trout muscle during flesh quality recovery following spawning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11172694⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-08228-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777731v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atlas of fish genome evolution reveals delayed rediploidization following the teleost whole-genome duplication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An ancient truncated duplication of the anti‐Müllerian hormone receptor type 2 gene is a potential conserved master sex determinant in the Pangasiidae catfish family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
+                <w:t xml:space="preserve">Margot Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (9), pp.1685 - 1697. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.2411-2428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.276953.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876769v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ancient truncated duplication of the anti‐Müllerian hormone receptor type 2 gene is a potential conserved master sex determinant in the Pangasiidae catfish family</w:t>
+                <w:t xml:space="preserve">FishmiRNA: An evolutionarily supported microRNA annotation and expression database for ray-finned fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Wen</w:t>
+                <w:t xml:space="preserve">Thomas Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Jouanno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Margot Zahm</w:t>
+                <w:t xml:space="preserve">Jason Sydes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13620⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.msac004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msac004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652234v1</w:t>
+                <w:t xml:space="preserve">hal-03528022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FishmiRNA: An evolutionarily supported microRNA annotation and expression database for ray-finned fishes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering sex-specific miRNAs as heat-recorders in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tosca A van Gelderen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Álvarez-Dios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Desvignes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Piferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msac004⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.18722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21864-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528022v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering sex-specific miRNAs as heat-recorders in zebrafish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The bowfin genome illuminates the developmental evolution of ray-finned fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew W Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Brent Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Parey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tosca A van Gelderen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">José Antonio Álvarez-Dios</w:t>
+                <w:t xml:space="preserve">Dustin J Wcisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Thermes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesc Piferrer</w:t>
+                <w:t xml:space="preserve">Tatsuya Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.18722. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53, pp.1373 - 1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-21864-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41588-021-00914-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886962v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bowfin genome illuminates the developmental evolution of ray-finned fishes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution after whole genome duplication: teleost microRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Sydes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew W Thompson</w:t>
+                <w:t xml:space="preserve">Jerôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Brent Hawkins</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Postlethwait</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-021-00914-y⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msab105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457561v1</w:t>
+                <w:t xml:space="preserve">hal-03205656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution after whole genome duplication: teleost microRNAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Circulating miRNA repertoire as a biomarker of metabolic and reproductive states in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msab105⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), pp.235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-021-01163-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205656v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating miRNA repertoire as a biomarker of metabolic and reproductive states in rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurodevelopment vs. the immune system: Complementary contributions of maternally-inherited gene transcripts and proteins to successful embryonic development in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Żarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Frohlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cardona</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">Miwako Kösters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Guendouz</w:t>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (1), pp.235. </w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113 (6), pp.3811-3826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-021-01163-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2021.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436712v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurodevelopment vs. the immune system: Complementary contributions of maternally-inherited gene transcripts and proteins to successful embryonic development in fish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Domestication modulates the expression of genes involved in neurogenesis in high‐quality eggs of Sander lucioperca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Żarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Le Cam</w:t>
+                <w:t xml:space="preserve">Joanna Nynca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Frohlich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Sławomir Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2021.09.003⟩</w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87 (9), pp.934-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.23414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342588v2</w:t>
+                <w:t xml:space="preserve">hal-02935418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication modulates the expression of genes involved in neurogenesis in high‐quality eggs of Sander lucioperca</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">MicroRNAs related to cholesterol metabolism affected by vegetable diet in rainbow trout (Oncorhynchus mykiss) from control and selected lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Nynca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sławomir Ciesielski</w:t>
+                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrd.23414⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 498, pp.132-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.08.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935418v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs related to cholesterol metabolism affected by vegetable diet in rainbow trout (Oncorhynchus mykiss) from control and selected lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel evolutionary conserved mechanism of RNA stability regulates synexpression of primordial germ cell-specific genes prior to the sex-determination stage in medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tengfei Zhu</w:t>
+                <w:t xml:space="preserve">Cornelia Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+                <w:t xml:space="preserve">Susanne Kneitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+                <w:t xml:space="preserve">Clara Gobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Regensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.08.058⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (4), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870570v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel evolutionary conserved mechanism of RNA stability regulates synexpression of primordial germ cell-specific genes prior to the sex-determination stage in medaka</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domestication may affect the maternal mRNA profile in unfertilized eggs, potentially impacting the embryonic development of Eurasian perch (Perca fluviatilis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Schmidt</w:t>
+                <w:t xml:space="preserve">Taina Rocha de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Kneitz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martina Regensburger</w:t>
+                <w:t xml:space="preserve">Maud Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000185⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093379v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication may affect the maternal mRNA profile in unfertilized eggs, potentially impacting the embryonic development of Eurasian perch (Perca fluviatilis)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MiR-202 controls female fecundity by regulating medaka oogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taina Rocha de Almeida</w:t>
+                <w:t xml:space="preserve">Laure Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Alix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">Clara Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (12), pp.1-25. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (9), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627554v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-tissue transcriptomic study reveals the main role of liver in the chicken adaptive response to a switch in dietary energy source through the transcriptional regulation of lipogenesis</w:t>
               </w:r>
@@ -2938,51 +2947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), pp.1-19. </w:t>
@@ -3014,3343 +3023,3209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiR-202 controls female fecundity by regulating medaka oogenesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of gene expression after whole-genome duplication: New insights from the spotted gar genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+                <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Henry</w:t>
+                <w:t xml:space="preserve">Ingo Braasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Delahaye</w:t>
+                <w:t xml:space="preserve">Peter Batzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007593⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 328 (7), pp.709 - 721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.b.22770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871468v1</w:t>
+                <w:t xml:space="preserve">hal-01788671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of gene expression after whole-genome duplication: New insights from the spotted gar genome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global gene expression in muscle from fasted/refed trout reveals up-regulation of genes promoting myofibre hypertrophy but not myofibre production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Braasch</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Batzel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.b.22770⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3837-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788671v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global gene expression in muscle from fasted/refed trout reveals up-regulation of genes promoting myofibre hypertrophy but not myofibre production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation of rainbow trout adipocyte precursor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3837-9⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 18, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3728-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535201v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation of rainbow trout adipocyte precursor cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic profiling of egg quality in Sea bass (Dicentrarchus labrax) sheds light on genes involved in ubiquitination and translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Żarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lebret</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Dutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3728-0⟩</w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.102-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10126-017-9732-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607231v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profiling of egg quality in Sea bass (Dicentrarchus labrax) sheds light on genes involved in ubiquitination and translation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Genome-wide identification of novel ovarian-predominant miRNAs: new insights from the medaka (Oryzias latipes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Dutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10126-017-9732-1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep40241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464069v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide identification of novel ovarian-predominant miRNAs: new insights from the medaka (Oryzias latipes)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Gene expression profiling of trout regenerating muscle reveals common transcriptional signatures with hyperplastic growth zones of the post-embryonic myotome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep40241⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17:810 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-3160-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594581v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling of trout regenerating muscle reveals common transcriptional signatures with hyperplastic growth zones of the post-embryonic myotome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Molecular pathways associated with the nutritional programming of plant-based diet acceptance in rainbow trout following an early feeding exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukundh N. Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 17:810 (1), pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-3160-x⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2804-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385157v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular pathways associated with the nutritional programming of plant-based diet acceptance in rainbow trout following an early feeding exposure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic analysis of trout gill ionocytes in fresh water and sea water using laser capture microdissection combined with microarray analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Fautrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (1), pp.1-20. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2804-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346912v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of trout gill ionocytes in fresh water and sea water using laser capture microdissection combined with microarray analysis</w:t>
+                <w:t xml:space="preserve">A comparison between egg trancriptomes of cod and salmon reveals species-specific traits in eggs for each species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Leguen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Anna Wargelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Furmanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fautrel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lene Kleppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (10), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82, pp.397-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrd.22487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216200v1</w:t>
+                <w:t xml:space="preserve">hal-01205122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison between egg trancriptomes of cod and salmon reveals species-specific traits in eggs for each species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of zygotic DNA repair: transcriptome analysis of the offspring in trout [i](Oncorhynchus mykiss)[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Furmanek</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">C. Fernández-Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. González-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lene Kleppe</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 82, pp.397-404. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149 (1), pp.101-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrd.22487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-14-0382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01205122v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of zygotic DNA repair: transcriptome analysis of the offspring in trout [i](Oncorhynchus mykiss)[/i]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The rainbow trout genome provides novel insights into evolution after whole-genome duplication in vertebrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fernández-Díez</w:t>
+                <w:t xml:space="preserve">Frédéric Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. González-Rojo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+                <w:t xml:space="preserve">Domitille Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-14-0382⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms4657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183015v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rainbow trout genome provides novel insights into evolution after whole-genome duplication in vertebrates.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic Propionibacterium freudenreichii to the colon environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domitille Chalopin</w:t>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bernard</w:t>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms4657⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193812v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00923652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of differentially expressed miRNAs and their potential targets during fish ovarian development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (5), pp.128, 1-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.112.105361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic Propionibacterium freudenreichii to the colon environment.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Gene expression profiling of the hyperplastic growth zones of the late trout embryo myotome using laser capture microdissection and microarray analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fautrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 14 (1), pp.911. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-911⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 14:173, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00923652v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling of the hyperplastic growth zones of the late trout embryo myotome using laser capture microdissection and microarray analysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of rainbow trout gonad, brain and gill deep cDNA repertoires using a Roche 454-Titanium sequencing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 500 (1), pp.32-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2012.03.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01205062v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of rainbow trout gonad, brain and gill deep cDNA repertoires using a Roche 454-Titanium sequencing approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic profiling of the reproductive mode switch in the pea aphid in response to natural autumnal photoperiod.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Cabeau</w:t>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Kah</w:t>
+                <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2012.03.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (12), pp.1517-1524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2012.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205069v1</w:t>
+                <w:t xml:space="preserve">hal-00753429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profiling of the reproductive mode switch in the pea aphid in response to natural autumnal photoperiod.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oocyte-somatic cells interactions, lessons from evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bonhomme</w:t>
+                <w:t xml:space="preserve">Cathy Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Guernec</w:t>
+                <w:t xml:space="preserve">Olivier Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2012.07.009⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00753429v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oocyte-somatic cells interactions, lessons from evolution.</w:t>
+                <w:t xml:space="preserve">Expression profiling of rainbow trout testis development identifies evolutionary conserved genes involved in spermatogenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Charlier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 13 (1), pp.560. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-560⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 10 (1), pp.546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753310v1</w:t>
+                <w:t xml:space="preserve">inserm-00663561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression profiling of rainbow trout testis development identifies evolutionary conserved genes involved in spermatogenesis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rolland</w:t>
+                <w:t xml:space="preserve">Dynamic gene expression in fish muscle during recovery growth induced by a fasting-refeeding schedule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Ricordel</w:t>
+                <w:t xml:space="preserve">Diane D. Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 10 (1), pp.546. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-546⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 8 (438), pp.1-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663561v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic gene expression in fish muscle during recovery growth induced by a fasting-refeeding schedule</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of photoperiod manipulation on rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt; egg quality: A genomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane D. Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 268 (1-4), pp.13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.04.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-438⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668599v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of photoperiod manipulation on rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt; egg quality: A genomic study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Androgen-induced masculinization in rainbow trout results in a marked dysregulation of early gonadal gene expression profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémi Houlgatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 268 (1-4), pp.13-22. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (357), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.04.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664448v1</w:t>
+                <w:t xml:space="preserve">hal-02661640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Androgen-induced masculinization in rainbow trout results in a marked dysregulation of early gonadal gene expression profiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Identification of new participants in the rainbow trout (Oncorhynchus mykiss) oocyte maturation and ovulation processes using cDNA microarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-357⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4:39, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1477-7827-4-39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661640v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new participants in the rainbow trout (Oncorhynchus mykiss) oocyte maturation and ovulation processes using cDNA microarrays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Transcriptional analysis of testis maturation using trout cDNA macroarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Fostier</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4:39, pp.1-16. </w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 142, pp.143-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1477-7827-4-39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2005.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658072v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional analysis of testis maturation using trout cDNA macroarrays</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene expression profiling of colon cancer by DNA microarrays and correlation with histoclinical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Delalande</w:t>
+                <w:t xml:space="preserve">F Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Le Gac</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 142, pp.143-154. </w:t>
+                <w:t xml:space="preserve">S Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2005.02.018⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S Eysteries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">V Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (7), pp.1377-1391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.onc.1207262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6360,5451 +6235,5451 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Gene Content and Expression Following Various Whole Genome Duplication Events in Vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the role of mir-187 in promoting adult ovarian follicle growth and female fecundity in medaka (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davilma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sully Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Différenciation et fonctions des gonades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippo mediated regulation of gonad function by miR-202</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah JANATI IDRISSI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Roza de Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Judycka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaovi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque différenciation et fonction des gonades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Sperm Competition and Genome Duplication in Cell Type Diversity in Fish Gonads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Congress of the European Society for Evolutionary Biology (ESEB) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippo pathway-mediated regulation of micropyle formation by microRNA 202 (miR-202) in the fish oocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah JANATI IDRISSI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Roza de Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pšenička</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda de Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Chersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating TGF-β signalling pathways and epigenetic modulations for controlling sex determination in medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Adolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on the Biology of Vertebrate Sex Determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Kona, Big Island, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profiling of eggs of pikeperch (Sander lucioperca) reveals novel egg-quality-associated transcripts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Ciesielski</w:t>
+                <w:t xml:space="preserve">Circulating microRNA in plasma and ovarian fluid as potential non invasive biomarkers of nutrition and reproduction of female rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Parrinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Journot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317179v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficulties to compare egg quality: insights from a transcriptomic analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+                <w:t xml:space="preserve">Functional and proteomic characterisation of salmonid coelomic fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guého</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">Hélène Rime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.61-62</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.59-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282230v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating microRNA in plasma and ovarian fluid as potential non invasive biomarkers of nutrition and reproduction of female rainbow trout (Oncorhynchus mykiss)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic profiling of eggs of pikeperch (Sander lucioperca) reveals novel egg-quality-associated transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hughes Parrinello</w:t>
+                <w:t xml:space="preserve">D. Żarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Journot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+                <w:t xml:space="preserve">J. Nynca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284505v1</w:t>
+                <w:t xml:space="preserve">hal-02317179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and proteomic characterisation of salmonid coelomic fluid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Blandine Guevel</w:t>
+                <w:t xml:space="preserve">Difficulties to compare egg quality: insights from a transcriptomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taina Rocha de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.59-59</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.61-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186872v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional rewiring, post-transcriptional regulation and neo-functionalization: how the master sex-determining gene of medaka was born</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Kneitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Regensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop: Paradigm shift in sex chromosome evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibniz Institute of Freshwater Ecology and Inland Fisheries (IGB). DEU., Sep 2019, Berlin, Germany. 42 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4126/FRL01-006417884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptomic comparison suggests an influence of the domestication process on egg quality in Eurasian Perch (Perca fluviatilis)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Muscle growth and remodeling in trout: insights from transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto Nacional de Pesquisas da Amazônia (INPA). Manaus, BRA., Jun 2018, Manaus, Brazil. 251 p</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Genomics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Albufeira, Portugal. 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812820v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle growth and remodeling in trout: insights from transcriptomics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A transcriptomic comparison suggests an influence of the domestication process on egg quality in Eurasian Perch (Perca fluviatilis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taina Rocha de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaerlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Genomics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Albufeira, Portugal. 62 p</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Nacional de Pesquisas da Amazônia (INPA). Manaus, BRA., Jun 2018, Manaus, Brazil. 251 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734647v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis of Eurasian perch (Perca fluviatilis) eggs assigned to distinct groups of quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taina Rocha de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Schaerlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of miRNA and target genes was affected by genetic selection of rainbow trout and plant-based diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tengfei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What makes a good egg ? Molecular mechanisms defining egg developmental competence in teleost fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bouleau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 1 (UR1). Rennes, FRA., Apr 2015, Rennes, France. 105 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel ovarian predominant MiRNAs in medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Zebrafish Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison between egg transcriptomes of cod and salmon reveals species specific traits in eggs for each species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Wargelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Furmanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kleppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center of Marine Sciences (CCMAR). PRT., May 2014, Olhão, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis reveals molecular mechanisms mediating enhanced feed acceptance of plant-based diet in rainbow trout following early exposure at first feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of differentially expressed miRNAs and their potential targets during fish oogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie A. Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Workshop on The Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Albufeira, Portugal. 261 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm genome integrity and DNA repair in trout development: transcriptome analysis of the offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fernández-Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. González Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Workshop on The Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Albufeira, Portugal. 261 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la microdissection laser à l’étude des mécanismes d’acclimatation des truites lors d’un transfert d’eau douce en eau de mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fautrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Congrès de l'Association Française d'Histotechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Histotechnologie (AFH). Amboise, FRA., Jun 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques musculaires de truites triées sur la texture de leur chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2012, Caen, France. pp.179-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques musculaires et texture de la chair de truite : intérêt de la comparaison de phénotypes extrêmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation in rainbow trout adipocyte precursor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of rainbow trout gonad, brain and gill deep cDNA repertoires using a Roche 454-Titanium sequencing approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animation de l'axe technologique génomique de Biogenouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme Génomique Santé Biogenouest®. FRA., Apr 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la fiabilité des listes de gènes différentiels obtenues à partir de données de comptage générées par séquençage 454 [Roche] en comparaison avec la technologie des microréseaux d'ADN [Agilent]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Bio-informaticiens et Statisticiens de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIBERFISH - Identification et caractérisation fonctionnelle de gènes régulateurs de l'hyperplasie musculaire, une composante essentielle de la croissance et de la texture du muscle chez les poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées AGENAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation to seawater in rainbow trout: a QTL/eQTL approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moreews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIe Colloque Agenae / Genanimal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00540830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of confinement stress on the transcriptome of rainbow trout gill in freshwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom G. Pottinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude physiologique des conséquences d'un transfert d'eau douce en eau de mer chez la truite arc-en-ciel Oncorhynchus mykiss au niveau du transcriptome branchial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Rencontres de l'Ichtyologie en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of direct transfer to hyperosmotic environment on gill transcriptome in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of functional genomics to the understanding of gonadal sex differentiation in the rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Fish Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Calgary (Alberta), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicogénomique des perturbateurs endocriniens de la reproduction chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du Programme National d'Ecotoxicologie. PNETOX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l'Ecologie, de l'Energie, du Développement durable et de l'Aménagement du Territoire. FRA., Oct 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional analysis of spermatogenesis regulation by sex steroids in trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diane D. Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic gene expression in fish muscle during the compensatory growth induced by a food deprivation-refeeding sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Work Group Meeting COST ACTION 925</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la morphogénèse et de la différenciation du myotome embryonnaire de la truite par hybridation in situ d'un répertoire étendu de transcrits musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Carrefour Ouest-Genopole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Brest, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse transcriptionnelle de la spermatogenèse et de ses régulations à l'aide de puces à ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIF 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicogénomique des perturbateurs endocriniens de la reproduction chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PNETOX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gènes impliqués dans la sexualité et la reproduction des poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale de la SFI Société Française d'Ichtyologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogens in male reproductive cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Fiegehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Fish Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Castellón, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional analysis of spermatogenesis regulation using trout cDNA arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Fish Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Castellón, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The INRA AGENAE program and the Agenae trout EST collections: first results applied to fish physiology research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aegerter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology Annual Main Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de la spermatogénèse chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouest chips</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11814,2780 +11689,2780 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the role of gene duplication in fish phenotypic evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The evolution of animal genomes / EMBO workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">auts2 expression is highly conserved during evoluion despite different evolutionary fates following whole genome duplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Merdrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congres on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation protéomique du liquide coelomique de salmonidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guého</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and proteomic characterisation of salmonid coelomic fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guého</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.59-59, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and proteomic characterisation of salmonid coelomic fluid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Blandine Guevel</w:t>
+                <w:t xml:space="preserve">Micro ARNs circulants dans le plasma et le fluide ovarien comme potentiels biomarqueurs non invasifs de la nutrition et de la reproduction de la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Parrinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Journot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany. , 2019, Our future: growing from water</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284509v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro ARNs circulants dans le plasma et le fluide ovarien comme potentiels biomarqueurs non invasifs de la nutrition et de la reproduction de la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Identification and functional characterization of ovarian and maternally-inherited miRNAs in medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.153-153, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735025v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and functional characterization of ovarian and maternally-inherited miRNAs in medaka</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Desvignes</w:t>
+                <w:t xml:space="preserve">Functional and proteomic characterisation of salmonid coelomic fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guého</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.153-153, 2019</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany. , 2019, Our future: growing from water</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282325v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miR-202, un microARN clé pour le succès reproducteur des femelles chez le poisson médaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiR-202 regulates female fecundity by controlling early follicle development in medaka ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel maternal-effect genes shed new light on the molecular mechanisms controlling fish egg quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vodnany, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University of South Bohemia in Ceske Budejovice ; Faculty of Fisheries and Protection of Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st, 156 p., 2017, 6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis of Eurasian Perch (Perca fluviatilis) eggs assigned to various groups of qualities according to a statistically based analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taina Rocha de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Schaerlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Maud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Fish and Shellfish Larviculture Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel ovarian predominant miRNAs in medaka (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Annual Meeting of the Society for the Study of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, San Diego, California, United States. , 405 p., 2016, SSR 2016 Systems Biology of Reproduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel ovarian predominant miRNAs in medaka (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Meeting SifrARN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France. , 2016, SifrARN 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic [i]Propionibacterium freudenreichii[/i] to the colon environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic [i]Propionibacterium freudenreichii[/i] to the colon environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. International ICFMH Conference, Food Micro 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France. , 2014, ICFMH Conference, Food Micro 2014</w:t>
+              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics – IPC2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAMIDA International Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, IPC 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209705v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic [i]Propionibacterium freudenreichii[/i] to the colon environment.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic [i]Propionibacterium freudenreichii[/i] to the colon environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics – IPC2014</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, IPC 2014</w:t>
+              <w:t xml:space="preserve">24. International ICFMH Conference, Food Micro 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France. , 2014, ICFMH Conference, Food Micro 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209656v1</w:t>
+                <w:t xml:space="preserve">hal-01209705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourrir les alevins de truite pendant une période courte avec un aliment végétal améliore son utilisation ultérieure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITAVI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, JRFP 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique in vivo approach reveals metabolic adaptation of the probiotic Propionibacterium freudenreichii to the colon environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Rennes, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIBERFISH - Identification chez la truite de séquences exprimées dans les aires de néomyogenèse au moyen de la capture laser et de microréseaux à forte densité, analyse fonctionnelle de quelques unes d'entre elles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rocancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées AGENAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, La Rochelle, France. 2012, Colloque génomique animale et microbienne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression in bovine and mouse cumulus cells in relation with oocyte maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. COST Action FA0702 GEMINI General Conference - Maternal Interactions with Gametes and Embryos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Gijon, Spain. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome analysis of different cell types in trout gill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain. , 2010, 2010 Fish Biology Congress Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicogénomique des perturbateurs endocriniens de la reproduction chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Fiegehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution PNETOX "Apport de la recherche à la gestion des milieux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Lyon, France. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données relatives à l'utilisation des micro et macro réseaux sur lames de verre et membranes de nylon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Génomique des Animaux d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Seignosse-Le-Penon, France. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14597,754 +14472,872 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicogénomique des perturbateurs endocriniens de la reproduction chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme national d'écotoxicologie : point sur les recherches en cours 2001-2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Environnement en Débat, 978-2-11-006669-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEVER: An interactive web-based resource for evolutionary transcriptomics across fishes</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Identification of miR-187 as a modulator of early oogenesis and female fecundity in medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davilma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sully Mak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536177v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autism-related gene intergenerationally regulates neurodevelopment and behavior in fish through non-genetic mechanisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FEVER: An interactive web-based resource for evolutionary transcriptomics across fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04693265v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurodevelopment vs. the immune system: complementary contributions of maternally-inherited gene transcripts and proteins to successful egg development in fish</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Autism-related gene intergenerationally regulates neurodevelopment and behavior in fish through non-genetic mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Merdrignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Ruig Puiggros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204116v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA-202 (miR-202) controls female fecundity by regulating medaka oogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">Neurodevelopment vs. the immune system: complementary contributions of maternally-inherited gene transcripts and proteins to successful egg development in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Frohlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miwako Kosters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790703v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">MicroRNA-202 (miR-202) controls female fecundity by regulating medaka oogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evolution of gene expression after whole-genome duplication: new insights from the spotted gar genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Braasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Batzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15402,103 +15395,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicogénomique des perturbateurs endocriniens de la reproduction chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] PNETOX II APR 2001, INRA. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15569,90 +15562,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New online bioinformatic tool (Fish and Chips) adapted to enable meta-analysis of fish genomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Echasseriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
@@ -15843,51 +15836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Mak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079847v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clement" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Merdrignac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Roig Puiggros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03600-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosca van Gelderen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio &#193;lvarez-Dios" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Piferrer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11551-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Hervas-Sotomayor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae264" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gueho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#379;arski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rime" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60118-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah JANATI IDRISSI" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1154" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519475v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08228-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11172694" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.276953.122" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sydes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886962v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosca A van Gelderen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21864-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Thompson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brent Hawkins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin J Wcisel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Ota" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-021-00914-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205656v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Montfort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Postlethwait" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab105" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436712v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Guendouz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01163-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342588v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Cam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frohlich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako K&#246;sters" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.09.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935418v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nynca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Ciesielski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23414" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870570v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Zhu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.08.058" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093379v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Schmidt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kneitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Regensburger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000185" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627554v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Rocha de Almeida" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226878" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871468v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007593" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788671v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Braasch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Batzel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22770" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535201v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3837-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464069v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-017-9732-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594581v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40241" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385157v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3160-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346912v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh N. Balasubramanian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2804-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216200v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139938" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205122v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wargelius" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Furmanek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Kleppe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22487" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5LMG0B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183015v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fern&#225;ndez-D&#237;ez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonz&#225;lez-Rojo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0382" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205066v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.105361" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00923652v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-911" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205062v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-173" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205069v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2012.03.053" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJXCZ0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753429v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.07.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F74WT86-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753310v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-560" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663561v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ricordel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-546" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668599v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-438" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664448v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hugot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.04.027" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPSMJ613-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661640v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-357" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658072v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-39" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675722v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2005.02.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W8TCN86-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612151v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertucci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eysteries" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nasser" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Finetti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207262" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233267v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monfort" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084613v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Judycka" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaovi Nguyen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233434v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210922v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#353;eni&#269;ka" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317179v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. &#379;arski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nynca" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciesielski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282230v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284505v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Parrinello" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186872v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gu&#233;ho" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guevel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371345v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4126/FRL01-006417884" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812820v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alix" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaerlinger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734647v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579299v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Schaerlinger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606808v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897087v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouleau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742954v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744047v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Furmanek" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kleppe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193980v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745190v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Juanchich" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746440v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonz&#225;lez Rojo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749183v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000746v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Paboeuf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000611v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747949v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747070v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746434v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reinhardt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753962v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193672v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540830v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhab" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755646v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom G. Pottinger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757372v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753055v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756022v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Houlgatte" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756581v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monod" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758524v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751038v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821386v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754263v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763366v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826472v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761952v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fiegehen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761223v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825811v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320410v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777897v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735565v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavigne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gu&#233;vel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282309v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284509v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735025v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282325v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771815v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437626v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579294v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frov.jcu.cz/en/news-menu/news/2075-6th-international-workshop-on-the-biology-of-fish-gametes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935650v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Maud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742929v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742939v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209705v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209656v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264372.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193852v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRFP/page-JRFP1024.php" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209535v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748827v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocancourt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745042v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754655v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829629v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830288v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Meur" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;ger" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824584v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/32020.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536177v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693265v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ruig Puiggros" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204116v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zarski" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako Kosters" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790703v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791027v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833754v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802005v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Echasseriau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Merdrignac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Roig Puiggros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03600-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosca van Gelderen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio &#193;lvarez-Dios" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Piferrer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11551-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Hervas-Sotomayor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae264" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gueho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#379;arski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rime" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60118-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah JANATI IDRISSI" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1154" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11172694" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.276953.122" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519475v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08228-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528022v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sydes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886962v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosca A van Gelderen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21864-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457561v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Thompson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brent Hawkins" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin J Wcisel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Ota" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-021-00914-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205656v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Montfort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Postlethwait" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab105" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436712v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Guendouz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01163-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342588v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Cam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frohlich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako K&#246;sters" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.09.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nynca" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Ciesielski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23414" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Zhu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.08.058" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093379v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Schmidt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kneitz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Regensburger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000185" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Rocha de Almeida" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226878" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Henry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007593" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788671v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Braasch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Batzel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22770" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535201v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3837-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464069v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-017-9732-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594581v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40241" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3160-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346912v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh N. Balasubramanian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2804-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139938" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205122v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wargelius" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Furmanek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Kleppe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22487" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5LMG0B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183015v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fern&#225;ndez-D&#237;ez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonz&#225;lez-Rojo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0382" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00923652v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-911" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205066v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.105361" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205062v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-173" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205069v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2012.03.053" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJXCZ0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753429v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.07.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F74WT86-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753310v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-560" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663561v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ricordel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-546" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668599v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-438" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664448v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hugot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.04.027" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPSMJ613-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661640v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-357" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658072v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-39" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675722v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2005.02.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W8TCN86-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612151v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertucci" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eysteries" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nasser" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Finetti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207262" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233267v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monfort" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084613v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Judycka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaovi Nguyen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233434v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210922v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#353;eni&#269;ka" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284505v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Parrinello" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186872v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gu&#233;ho" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guevel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317179v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. &#379;arski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nynca" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciesielski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282230v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371345v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4126/FRL01-006417884" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734647v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812820v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alix" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaerlinger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579299v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Schaerlinger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606808v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897087v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouleau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742954v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744047v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Furmanek" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kleppe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193980v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745190v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Juanchich" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746440v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonz&#225;lez Rojo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749183v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000746v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Paboeuf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000611v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747949v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747070v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746434v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reinhardt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753962v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193672v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540830v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhab" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755646v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom G. Pottinger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757372v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753055v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756022v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Houlgatte" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756581v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monod" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758524v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751038v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821386v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754263v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763366v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826472v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761952v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fiegehen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761223v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825811v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320410v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777897v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735565v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavigne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gu&#233;vel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282309v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735025v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282325v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284509v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771815v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437626v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579294v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frov.jcu.cz/en/news-menu/news/2075-6th-international-workshop-on-the-biology-of-fish-gametes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935650v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Maud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742929v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742939v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209656v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264372.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209705v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193852v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRFP/page-JRFP1024.php" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209535v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748827v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocancourt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745042v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754655v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829629v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830288v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Meur" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;ger" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824584v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/32020.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458486v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Mak" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536177v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693265v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ruig Puiggros" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204116v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zarski" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako Kosters" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790703v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791027v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833754v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802005v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Echasseriau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>