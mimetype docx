--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -100,325 +100,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parent-of-origin regulation by maternal auts2 shapes neurodevelopment and behavior in fish</w:t>
+                <w:t xml:space="preserve">Identification of sex-biased MiRNA markers informative of heat-past events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Clement</w:t>
+                <w:t xml:space="preserve">Tosca van Gelderen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Merdrignac</w:t>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergi Roig Puiggros</w:t>
+                <w:t xml:space="preserve">José Antonio Álvarez-Dios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorine Sévère</w:t>
+                <w:t xml:space="preserve">Francesc Piferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.125. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-025-03600-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11551-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079847v1</w:t>
+                <w:t xml:space="preserve">hal-05084188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of sex-biased MiRNA markers informative of heat-past events</w:t>
+                <w:t xml:space="preserve">Parent-of-origin regulation by maternal auts2 shapes neurodevelopment and behavior in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tosca van Gelderen</w:t>
+                <w:t xml:space="preserve">Antoine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">Constance Merdrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Antonio Álvarez-Dios</w:t>
+                <w:t xml:space="preserve">Sergi Roig Puiggros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Piferrer</w:t>
+                <w:t xml:space="preserve">Dorine Sévère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.455. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11551-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-025-03600-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084188v1</w:t>
+                <w:t xml:space="preserve">hal-05079847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEVER: an interactive web-based resource for evolutionary transcriptomics across fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -785,51 +785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -887,425 +887,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">auts2 Features and Expression Are Highly Conserved during Evolution despite Different Evolutionary Fates Following Whole Genome Duplication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene expression profiling of trout muscle during flesh quality recovery following spawning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Merdrignac</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11172694⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-08228-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777731v1</w:t>
+                <w:t xml:space="preserve">hal-03519475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atlas of fish genome evolution reveals delayed rediploidization following the teleost whole-genome duplication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">auts2 Features and Expression Are Highly Conserved during Evolution despite Different Evolutionary Fates Following Whole Genome Duplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Constance Merdrignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (17), pp.2694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11172694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.276953.122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03876769v1</w:t>
+                <w:t xml:space="preserve">hal-03777731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling of trout muscle during flesh quality recovery following spawning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An atlas of fish genome evolution reveals delayed rediploidization following the teleost whole-genome duplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Parey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+                <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (9), pp.1685 - 1697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-08228-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.276953.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519475v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ancient truncated duplication of the anti‐Müllerian hormone receptor type 2 gene is a potential conserved master sex determinant in the Pangasiidae catfish family</w:t>
               </w:r>
@@ -1330,51 +1330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaowei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1451,51 +1451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Sydes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1572,90 +1572,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering sex-specific miRNAs as heat-recorders in zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tosca A van Gelderen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Álvarez-Dios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Piferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.18722. </w:t>
@@ -1687,425 +1687,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bowfin genome illuminates the developmental evolution of ray-finned fishes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution after whole genome duplication: teleost microRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Sydes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew W Thompson</w:t>
+                <w:t xml:space="preserve">Jerôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Brent Hawkins</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Postlethwait</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-021-00914-y⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msab105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457561v1</w:t>
+                <w:t xml:space="preserve">hal-03205656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution after whole genome duplication: teleost microRNAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulating miRNA repertoire as a biomarker of metabolic and reproductive states in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msab105⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), pp.235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-021-01163-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205656v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating miRNA repertoire as a biomarker of metabolic and reproductive states in rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The bowfin genome illuminates the developmental evolution of ray-finned fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew W Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Brent Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Parey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cardona</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">Dustin J Wcisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Guendouz</w:t>
+                <w:t xml:space="preserve">Tatsuya Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (1), pp.235. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53, pp.1373 - 1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-021-01163-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41588-021-00914-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436712v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurodevelopment vs. the immune system: Complementary contributions of maternally-inherited gene transcripts and proteins to successful embryonic development in fish</w:t>
               </w:r>
@@ -2398,64 +2398,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 498, pp.132-142. </w:t>
@@ -2679,51 +2679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (12), pp.1-25. </w:t>
@@ -2755,295 +2755,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiR-202 controls female fecundity by regulating medaka oogenesis</w:t>
+                <w:t xml:space="preserve">Multi-tissue transcriptomic study reveals the main role of liver in the chicken adaptive response to a switch in dietary energy source through the transcriptional regulation of lipogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Henry</w:t>
+                <w:t xml:space="preserve">Meziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Delahaye</w:t>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (9), pp.1-26. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4520-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871468v1</w:t>
+                <w:t xml:space="preserve">hal-01727161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-tissue transcriptomic study reveals the main role of liver in the chicken adaptive response to a switch in dietary energy source through the transcriptional regulation of lipogenesis</w:t>
+                <w:t xml:space="preserve">MiR-202 controls female fecundity by regulating medaka oogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Désert</w:t>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meziane Aite</w:t>
+                <w:t xml:space="preserve">Laure Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Boutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">Clara Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (1), pp.1-19. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (9), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-4520-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727161v1</w:t>
+                <w:t xml:space="preserve">hal-01871468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of gene expression after whole-genome duplication: New insights from the spotted gar genome</w:t>
               </w:r>
@@ -3081,51 +3081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Batzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 328 (7), pp.709 - 721. </w:t>
@@ -3202,51 +3202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3293,51 +3293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation of rainbow trout adipocyte precursor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3453,51 +3453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Dutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3548,90 +3548,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide identification of novel ovarian-predominant miRNAs: new insights from the medaka (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3682,51 +3682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling of trout regenerating muscle reveals common transcriptional signatures with hyperplastic growth zones of the post-embryonic myotome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3851,51 +3851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), pp.1-20. </w:t>
@@ -3927,303 +3927,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of trout gill ionocytes in fresh water and sea water using laser capture microdissection combined with microarray analysis</w:t>
+                <w:t xml:space="preserve">A comparison between egg trancriptomes of cod and salmon reveals species-specific traits in eggs for each species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+                <w:t xml:space="preserve">Anna Wargelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Furmanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fautrel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lene Kleppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (10), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82, pp.397-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrd.22487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216200v1</w:t>
+                <w:t xml:space="preserve">hal-01205122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison between egg trancriptomes of cod and salmon reveals species-specific traits in eggs for each species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic analysis of trout gill ionocytes in fresh water and sea water using laser capture microdissection combined with microarray analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Furmanek</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lene Kleppe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fautrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrd.22487⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01205122v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of zygotic DNA repair: transcriptome analysis of the offspring in trout [i](Oncorhynchus mykiss)[/i]</w:t>
               </w:r>
@@ -4235,77 +4235,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fernández-Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. González-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 149 (1), pp.101-111. </w:t>
@@ -4471,347 +4471,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic Propionibacterium freudenreichii to the colon environment.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Identification of differentially expressed miRNAs and their potential targets during fish ovarian development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-911⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (5), pp.128, 1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.112.105361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00923652v1</w:t>
+                <w:t xml:space="preserve">hal-01205066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of differentially expressed miRNAs and their potential targets during fish ovarian development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic Propionibacterium freudenreichii to the colon environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (5), pp.128, 1-11. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.112.105361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205066v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00923652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling of the hyperplastic growth zones of the late trout embryo myotome using laser capture microdissection and microarray analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4865,362 +4865,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of rainbow trout gonad, brain and gill deep cDNA repertoires using a Roche 454-Titanium sequencing approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic profiling of the reproductive mode switch in the pea aphid in response to natural autumnal photoperiod.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Cabeau</w:t>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Kah</w:t>
+                <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2012.03.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (12), pp.1517-1524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2012.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205069v1</w:t>
+                <w:t xml:space="preserve">hal-00753429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profiling of the reproductive mode switch in the pea aphid in response to natural autumnal photoperiod.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
+                <w:t xml:space="preserve">Characterization of rainbow trout gonad, brain and gill deep cDNA repertoires using a Roche 454-Titanium sequencing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bonhomme</w:t>
+                <w:t xml:space="preserve">Cédric Cabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Guernec</w:t>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 58 (12), pp.1517-1524. </w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 500 (1), pp.32-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2012.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2012.03.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753429v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oocyte-somatic cells interactions, lessons from evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5336,51 +5336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5444,51 +5444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic gene expression in fish muscle during recovery growth induced by a fasting-refeeding schedule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5565,51 +5565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of photoperiod manipulation on rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt; egg quality: A genomic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane D. Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5617,51 +5617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 268 (1-4), pp.13-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5720,90 +5720,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Androgen-induced masculinization in rainbow trout results in a marked dysregulation of early gonadal gene expression profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (357), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5837,64 +5837,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of new participants in the rainbow trout (Oncorhynchus mykiss) oocyte maturation and ovulation processes using cDNA microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5967,51 +5967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional analysis of testis maturation using trout cDNA macroarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6243,428 +6243,428 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Gene Content and Expression Following Various Whole Genome Duplication Events in Vertebrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hippo mediated regulation of gonad function by miR-202</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah JANATI IDRISSI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Roza de Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Monfort</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylwia Judycka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaovi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB) 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Colloque différenciation et fonction des gonades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233267v1</w:t>
+                <w:t xml:space="preserve">hal-05084613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the role of mir-187 in promoting adult ovarian follicle growth and female fecundity in medaka (Oryzias latipes)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of Gene Content and Expression Following Various Whole Genome Duplication Events in Vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sully Heng</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Différenciation et fonctions des gonades</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05107315v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippo mediated regulation of gonad function by miR-202</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+                <w:t xml:space="preserve">Unveiling the role of mir-187 in promoting adult ovarian follicle growth and female fecundity in medaka (Oryzias latipes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davilma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sully Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylwia Judycka</w:t>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaovi Nguyen</w:t>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque différenciation et fonction des gonades</w:t>
+              <w:t xml:space="preserve">Différenciation et fonctions des gonades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084613v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Sperm Competition and Genome Duplication in Cell Type Diversity in Fish Gonads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6892,51 +6892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Adolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on the Biology of Vertebrate Sex Determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Kona, Big Island, Hawaii, United States</w:t>
@@ -6959,527 +6959,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating microRNA in plasma and ovarian fluid as potential non invasive biomarkers of nutrition and reproduction of female rainbow trout (Oncorhynchus mykiss)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Difficulties to compare egg quality: insights from a transcriptomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taina Rocha de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.61-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284505v1</w:t>
+                <w:t xml:space="preserve">hal-02282230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and proteomic characterisation of salmonid coelomic fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic profiling of eggs of pikeperch (Sander lucioperca) reveals novel egg-quality-associated transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Żarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nynca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Guého</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Blandine Guevel</w:t>
+                <w:t xml:space="preserve">S. Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.59-59</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186872v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profiling of eggs of pikeperch (Sander lucioperca) reveals novel egg-quality-associated transcripts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Ciesielski</w:t>
+                <w:t xml:space="preserve">Circulating microRNA in plasma and ovarian fluid as potential non invasive biomarkers of nutrition and reproduction of female rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Parrinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Journot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317179v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficulties to compare egg quality: insights from a transcriptomic analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">Functional and proteomic characterisation of salmonid coelomic fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guého</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.61-62</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.59-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282230v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional rewiring, post-transcriptional regulation and neo-functionalization: how the master sex-determining gene of medaka was born</w:t>
               </w:r>
@@ -7593,277 +7593,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle growth and remodeling in trout: insights from transcriptomics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A transcriptomic comparison suggests an influence of the domestication process on egg quality in Eurasian Perch (Perca fluviatilis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taina Rocha de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaerlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Genomics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Albufeira, Portugal. 62 p</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Nacional de Pesquisas da Amazônia (INPA). Manaus, BRA., Jun 2018, Manaus, Brazil. 251 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734647v1</w:t>
+                <w:t xml:space="preserve">hal-01812820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptomic comparison suggests an influence of the domestication process on egg quality in Eurasian Perch (Perca fluviatilis)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Schaerlinger</w:t>
+                <w:t xml:space="preserve">Muscle growth and remodeling in trout: insights from transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto Nacional de Pesquisas da Amazônia (INPA). Manaus, BRA., Jun 2018, Manaus, Brazil. 251 p</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Genomics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Albufeira, Portugal. 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812820v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis of Eurasian perch (Perca fluviatilis) eggs assigned to distinct groups of quality</w:t>
               </w:r>
@@ -7901,51 +7901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
@@ -8013,64 +8013,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2017, Dubrovnik, Croatia</w:t>
@@ -8099,51 +8099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What makes a good egg ? Molecular mechanisms defining egg developmental competence in teleost fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8224,90 +8224,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel ovarian predominant MiRNAs in medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8349,77 +8349,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison between egg transcriptomes of cod and salmon reveals species specific traits in eggs for each species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Wargelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Furmanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8625,77 +8625,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie A. Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Workshop on The Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Albufeira, Portugal. 261 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8746,64 +8746,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fernández-Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. González Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8845,103 +8845,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la microdissection laser à l’étude des mécanismes d’acclimatation des truites lors d’un transfert d’eau douce en eau de mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fautrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Congrès de l'Association Française d'Histotechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Histotechnologie (AFH). Amboise, FRA., Jun 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8960,320 +8960,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques musculaires de truites triées sur la texture de leur chair</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Caractéristiques musculaires et texture de la chair de truite : intérêt de la comparaison de phénotypes extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2012, Caen, France. pp.179-180</w:t>
+              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000746v1</w:t>
+                <w:t xml:space="preserve">hal-01000611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques musculaires et texture de la chair de truite : intérêt de la comparaison de phénotypes extrêmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Caractéristiques musculaires de truites triées sur la texture de leur chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.87</w:t>
+              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2012, Caen, France. pp.179-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000611v1</w:t>
+                <w:t xml:space="preserve">hal-01000746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation in rainbow trout adipocyte precursor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9354,90 +9354,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of rainbow trout gonad, brain and gill deep cDNA repertoires using a Roche 454-Titanium sequencing approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animation de l'axe technologique génomique de Biogenouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme Génomique Santé Biogenouest®. FRA., Apr 2011, Rennes, France</w:t>
@@ -9466,64 +9466,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la fiabilité des listes de gènes différentiels obtenues à partir de données de comptage générées par séquençage 454 [Roche] en comparaison avec la technologie des microréseaux d'ADN [Agilent]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9617,51 +9617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9742,51 +9742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9854,51 +9854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9992,64 +9992,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom G. Pottinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10100,51 +10100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude physiologique des conséquences d'un transfert d'eau douce en eau de mer chez la truite arc-en-ciel Oncorhynchus mykiss au niveau du transcriptome branchial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10208,51 +10208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of direct transfer to hyperosmotic environment on gill transcriptome in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10303,51 +10303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of functional genomics to the understanding of gonadal sex differentiation in the rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10454,77 +10454,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du Programme National d'Ecotoxicologie. PNETOX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l'Ecologie, de l'Energie, du Développement durable et de l'Aménagement du Territoire. FRA., Oct 2008, Lille, France</w:t>
@@ -10579,51 +10579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane D. Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10687,51 +10687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic gene expression in fish muscle during the compensatory growth induced by a food deprivation-refeeding sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10821,51 +10821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Carrefour Ouest-Genopole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Brest, France. 27 p</w:t>
@@ -10907,51 +10907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse transcriptionnelle de la spermatogenèse et de ses régulations à l'aide de puces à ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11041,77 +11041,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PNETOX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
@@ -11153,51 +11153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gènes impliqués dans la sexualité et la reproduction des poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale de la SFI Société Française d'Ichtyologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11248,51 +11248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Fiegehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11330,51 +11330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional analysis of spermatogenesis regulation using trout cDNA arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11563,51 +11563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de la spermatogénèse chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11703,64 +11703,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the role of gene duplication in fish phenotypic evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11798,103 +11798,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">auts2 expression is highly conserved during evoluion despite different evolutionary fates following whole genome duplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Merdrignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Merdrignac</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congres on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11913,359 +11913,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation protéomique du liquide coelomique de salmonidés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Functional and proteomic characterisation of salmonid coelomic fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guého</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Guével</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.59-59, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735565v1</w:t>
+                <w:t xml:space="preserve">hal-02282309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and proteomic characterisation of salmonid coelomic fluid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Caractérisation protéomique du liquide coelomique de salmonidés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guého</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Blandine Guevel</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.59-59, 2019</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282309v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro ARNs circulants dans le plasma et le fluide ovarien comme potentiels biomarqueurs non invasifs de la nutrition et de la reproduction de la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Parrinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Journot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
@@ -12294,64 +12294,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and functional characterization of ovarian and maternally-inherited miRNAs in medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12419,103 +12419,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and proteomic characterisation of salmonid coelomic fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guého</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Berlin, Germany. , 2019, Our future: growing from water</w:t>
@@ -12538,277 +12538,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-202, un microARN clé pour le succès reproducteur des femelles chez le poisson médaka</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">MiR-202 regulates female fecundity by controlling early follicle development in medaka ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771815v1</w:t>
+                <w:t xml:space="preserve">hal-02437626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiR-202 regulates female fecundity by controlling early follicle development in medaka ovary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">miR-202, un microARN clé pour le succès reproducteur des femelles chez le poisson médaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clara Delahaye</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437626v1</w:t>
+                <w:t xml:space="preserve">hal-01771815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel maternal-effect genes shed new light on the molecular mechanisms controlling fish egg quality</w:t>
               </w:r>
@@ -12833,64 +12833,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vodnany, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12980,51 +12980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Maud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Fish and Shellfish Larviculture Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. 2017</w:t>
@@ -13053,90 +13053,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel ovarian predominant miRNAs in medaka (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13178,90 +13178,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel ovarian predominant miRNAs in medaka (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13297,290 +13297,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic [i]Propionibacterium freudenreichii[/i] to the colon environment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic [i]Propionibacterium freudenreichii[/i] to the colon environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics – IPC2014</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, IPC 2014</w:t>
+              <w:t xml:space="preserve">24. International ICFMH Conference, Food Micro 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France. , 2014, ICFMH Conference, Food Micro 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209656v1</w:t>
+                <w:t xml:space="preserve">hal-01209705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic [i]Propionibacterium freudenreichii[/i] to the colon environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic [i]Propionibacterium freudenreichii[/i] to the colon environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. International ICFMH Conference, Food Micro 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France. , 2014, ICFMH Conference, Food Micro 2014</w:t>
+              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics – IPC2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAMIDA International Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, IPC 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209705v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourrir les alevins de truite pendant une période courte avec un aliment végétal améliore son utilisation ultérieure</w:t>
               </w:r>
@@ -13704,103 +13704,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique in vivo approach reveals metabolic adaptation of the probiotic Propionibacterium freudenreichii to the colon environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Rennes, France. , 2013</w:t>
@@ -13855,64 +13855,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rocancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13993,51 +13993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14079,103 +14079,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome analysis of different cell types in trout gill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain. , 2010, 2010 Fish Biology Congress Abstracts</w:t>
@@ -14217,90 +14217,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicogénomique des perturbateurs endocriniens de la reproduction chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Fiegehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution PNETOX "Apport de la recherche à la gestion des milieux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Lyon, France. 2004</w:t>
@@ -14342,51 +14342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données relatives à l'utilisation des micro et macro réseaux sur lames de verre et membranes de nylon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14512,77 +14512,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme national d'écotoxicologie : point sur les recherches en cours 2001-2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -14656,103 +14656,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of miR-187 as a modulator of early oogenesis and female fecundity in medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davilma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sully Mak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14774,51 +14774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEVER: An interactive web-based resource for evolutionary transcriptomics across fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14875,90 +14875,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autism-related gene intergenerationally regulates neurodevelopment and behavior in fish through non-genetic mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Merdrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Ruig Puiggros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15119,103 +15119,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNA-202 (miR-202) controls female fecundity by regulating medaka oogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15293,51 +15293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Batzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15421,77 +15421,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] PNETOX II APR 2001, INRA. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15601,51 +15601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
@@ -15836,51 +15836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Merdrignac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Roig Puiggros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03600-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosca van Gelderen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio &#193;lvarez-Dios" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Piferrer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11551-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Hervas-Sotomayor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae264" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gueho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#379;arski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rime" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60118-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah JANATI IDRISSI" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1154" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11172694" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.276953.122" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519475v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08228-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528022v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sydes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886962v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosca A van Gelderen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21864-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457561v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Thompson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brent Hawkins" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin J Wcisel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Ota" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-021-00914-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205656v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Montfort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Postlethwait" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab105" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436712v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Guendouz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01163-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342588v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Cam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frohlich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako K&#246;sters" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.09.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nynca" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Ciesielski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23414" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Zhu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.08.058" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093379v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Schmidt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kneitz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Regensburger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000185" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Rocha de Almeida" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226878" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Henry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007593" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788671v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Braasch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Batzel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22770" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535201v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3837-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464069v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-017-9732-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594581v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40241" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3160-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346912v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh N. Balasubramanian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2804-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139938" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205122v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wargelius" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Furmanek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Kleppe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22487" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5LMG0B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183015v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fern&#225;ndez-D&#237;ez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonz&#225;lez-Rojo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0382" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00923652v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-911" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205066v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.105361" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205062v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-173" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205069v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2012.03.053" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJXCZ0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753429v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.07.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F74WT86-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753310v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-560" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663561v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ricordel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-546" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668599v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-438" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664448v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hugot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.04.027" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPSMJ613-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661640v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-357" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658072v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-39" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675722v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2005.02.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W8TCN86-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612151v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertucci" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eysteries" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nasser" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Finetti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207262" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233267v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monfort" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084613v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Judycka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaovi Nguyen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233434v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210922v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#353;eni&#269;ka" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284505v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Parrinello" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186872v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gu&#233;ho" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guevel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317179v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. &#379;arski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nynca" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciesielski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282230v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371345v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4126/FRL01-006417884" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734647v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812820v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alix" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaerlinger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579299v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Schaerlinger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606808v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897087v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouleau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742954v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744047v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Furmanek" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kleppe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193980v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745190v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Juanchich" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746440v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonz&#225;lez Rojo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749183v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000746v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Paboeuf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000611v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747949v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747070v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746434v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reinhardt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753962v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193672v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540830v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhab" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755646v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom G. Pottinger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757372v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753055v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756022v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Houlgatte" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756581v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monod" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758524v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751038v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821386v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754263v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763366v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826472v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761952v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fiegehen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761223v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825811v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320410v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777897v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735565v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavigne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gu&#233;vel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282309v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735025v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282325v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284509v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771815v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437626v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579294v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frov.jcu.cz/en/news-menu/news/2075-6th-international-workshop-on-the-biology-of-fish-gametes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935650v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Maud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742929v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742939v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209656v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264372.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209705v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193852v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRFP/page-JRFP1024.php" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209535v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748827v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocancourt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745042v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754655v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829629v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830288v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Meur" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;ger" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824584v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/32020.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458486v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Mak" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536177v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693265v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ruig Puiggros" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204116v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zarski" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako Kosters" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790703v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791027v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833754v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802005v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Echasseriau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosca van Gelderen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio &#193;lvarez-Dios" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Piferrer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11551-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Merdrignac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Roig Puiggros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03600-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Hervas-Sotomayor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae264" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gueho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#379;arski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rime" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60118-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah JANATI IDRISSI" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1154" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519475v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08228-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11172694" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876769v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.276953.122" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528022v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sydes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886962v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosca A van Gelderen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21864-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Montfort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Postlethwait" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab105" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Guendouz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01163-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457561v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Thompson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brent Hawkins" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin J Wcisel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Ota" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-021-00914-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342588v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Cam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frohlich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako K&#246;sters" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.09.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nynca" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Ciesielski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23414" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Zhu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.08.058" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093379v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Schmidt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kneitz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Regensburger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000185" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Rocha de Almeida" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226878" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871468v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Henry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007593" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788671v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Braasch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Batzel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22770" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535201v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3837-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464069v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-017-9732-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594581v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40241" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3160-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346912v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh N. Balasubramanian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2804-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205122v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wargelius" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Furmanek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Kleppe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22487" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5LMG0B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216200v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139938" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183015v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fern&#225;ndez-D&#237;ez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonz&#225;lez-Rojo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0382" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205066v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.105361" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00923652v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-911" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205062v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-173" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753429v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.07.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F74WT86-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205069v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2012.03.053" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJXCZ0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753310v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-560" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663561v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ricordel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-546" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668599v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-438" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664448v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hugot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.04.027" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPSMJ613-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661640v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-357" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658072v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-39" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675722v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2005.02.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W8TCN86-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612151v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertucci" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eysteries" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nasser" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Finetti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207262" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084613v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Judycka" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaovi Nguyen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233267v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monfort" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233434v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210922v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#353;eni&#269;ka" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282230v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317179v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. &#379;arski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nynca" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciesielski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284505v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Parrinello" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186872v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gu&#233;ho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guevel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371345v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4126/FRL01-006417884" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812820v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alix" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaerlinger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734647v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579299v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Schaerlinger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606808v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897087v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouleau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742954v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744047v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Furmanek" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kleppe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193980v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745190v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Juanchich" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746440v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonz&#225;lez Rojo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749183v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000611v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Paboeuf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000746v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747949v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747070v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746434v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reinhardt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753962v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193672v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540830v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhab" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755646v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom G. Pottinger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757372v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753055v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756022v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Houlgatte" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756581v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monod" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758524v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751038v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821386v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754263v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763366v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826472v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761952v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fiegehen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761223v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825811v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320410v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777897v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282309v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735565v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavigne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gu&#233;vel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735025v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282325v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284509v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437626v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771815v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579294v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frov.jcu.cz/en/news-menu/news/2075-6th-international-workshop-on-the-biology-of-fish-gametes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935650v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Maud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742929v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742939v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209705v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209656v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264372.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193852v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRFP/page-JRFP1024.php" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209535v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748827v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocancourt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745042v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754655v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829629v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830288v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Meur" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;ger" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824584v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/32020.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458486v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Mak" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536177v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693265v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ruig Puiggros" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204116v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zarski" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako Kosters" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790703v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791027v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833754v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802005v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Echasseriau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>